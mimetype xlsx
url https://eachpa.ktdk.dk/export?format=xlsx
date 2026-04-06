--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="196" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="262" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -564,117 +564,511 @@
 Nu haaber jeg at jeg faar anledning til at komme nogle ture ind i bjærgene – i det mindste vil jeg selv foretage nogen.
 Lige nu efter kaffen snakkede jeg med Svavar om den Udstilling i Reykjavik. Men han gav mig ikke noget rigtig raad om hvad jeg skulde gøre.
 Ha´ det nu godt til vi ses – og jeg haaber at I har Penge – mange kærlige hilsner fra jeres Henning</t>
   </si>
   <si>
     <t>1948-08-01</t>
   </si>
   <si>
     <t>Oslo Pl. 1, 2100 København</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Sonja Ferlov Mancoba
 Svavar  Gudnason 
 Elise Johansen 
 Volmer  Kock
 Tage Mellerup
 Richard Mortensen
 Kari-Nina Pedersen
 Christian  Poulsen 
 Jan Zibrandtsen</t>
   </si>
   <si>
     <t>Else Alfelt og børnene skriver til Carl-Henning Pedersen, der opholder sig på Island, hvor han besøger den islandske kunstner og ven Svavar Gudnason. 
+De er netop kommet hjem fra rejse. Brevet beskriver at de har rejst ved Norges kyst og det er sandsynligt at de har sejlet netop der på hjemturen, efter at have besøgt Carl-Henning Pedersen I Island. 
 Else Alfelt har været på Linien II’s udstilling på Den Frie Udstillingsbygning i København og hun kommenterer på, at deres værker ikke er i overensstemmelse med deres egne værker. Dog med undtagelse af billedhuggeren Sonja Ferlov Mancoba. Alfelt nævner et kommende møde med kunstneren Erik Thommesen, hvor hun forventer at høre mere om Linien II. 
 Else Alfelt omtaler Jan Zibrandtsen, der arbejder på bogen ”Dansk moderne maleri”. 
 Til slut beder hun Carl-Henning Pedersen hilsen vennerne Ásta og Svavar Gudnason.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/kB0l</t>
   </si>
   <si>
     <t>Søndag Efterm. (1948)
 Kære Henning / Nu er vi hjemme, kom hjem i Tirsdags Kl. 4. Der var ingen til at tage imod os, det var skrækkeligt besværligt, men en flink Drager hjalp os til den største Bil han kunde finde, Sja´føren brokkede sig og sagde vi skulde haft en lastbil, men det gik alligevel og hjem kom vi lige Kl. 5½ da Butikkerne lukkede, naa men vi naaede at faa Hinbær og Mælk –
 Jens var ikke hjemme, er ikke kommet endnu, kommer d. 2 Aug. I Tokanten var heller ingen Penge Manden som skulde have Tegningen var paa Ferie – Jeg ringede til Marinus og laante 100 Kr af ham – Vi har faaet en Skattebillet paa 16,85 om maaneden første Forfaldsd. 1 Juli, saa skylder vi ogsaa det, Sygekassen har jeg heller ikke fået ordnet – Karen har skrevet vi kan komme i Slutningen af Aug og blive Resten af Tiden /
 Turen hjem var fra Norges Kyst og helt til Kbhn Lystsejlads, blaa Himmel, Spejlblankt Vand og Sol, vi blev saa brune at vi var brunere end mange i Kbhn da vi kom – vi havde Storm et sted mellem Færøerne og Norge Vindstyrke 9, vi tabte 8 Timer paa en Nat, og til Færøerne var vi ogsaa syge.
-Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Lini-ens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Histori-en ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
+Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Liniens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Historien ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
 Har ringet til Kock, han kan først træffes den 6 Aug.
 Traf Christian Poulsen han har faaet brev fra Dame i Sveiz du kan vist komme til at udstille Olie Kridt der, men hun vilde gerne se nogen først. Han foreslaar at sende nogen derned. Jeg ved ikke? 
 Her er 28 Grader varmt i Skyggen paa visse Steder nogen og 30 men vi nyder det, og vi æder af Grøntsager, og gør Forsøg paa at sylte saa meget vi kan, hvis jeg faar Syltesukker, fik ingen Ting ved en Forglemmelse, men har Kvitteret for det, skal høre i Morgen, faar intet til dig om du ikke kommer inden 1 Okt/
 Hav det godt og fortæl os lidt om alt/
 Hilsen til Asta og Svavar / Jeg tager nok op og besøger Thommesen saa faar nok mere endnu om Linien 2 / der var altsaa noget /
 Naa nu Hilsen fra dine
 Unger og Else –</t>
   </si>
   <si>
+    <t>9. august 1948</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Frederik  Dam 
+Ásta  Eiriksdóttir
+Elna  Fonnesbech-Sandberg
+Svavar  Gudnason 
+Asger  Jorn
+Richard Mortensen
+Sigurjón  Ólafsson
+Erick Stuckmann
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen på Island. Else og børnene har for kort tid siden besøgt ham på Island, men da de rejse hjem blev Carl-Henning tilbage for at arrangere en udstilling. Udstillingen er besværliggjort pga. manglende økonomi. Else har derfor taget kontakt til undervisningsministeriet for at drøfte finansieringen af udstillingen. I ministeriet forsøgte hun at få kontakt til Erick Stuckmann, men talte i stedet med Kock. Nu afventer Alfelt svar. 
+Også hjemme i Danmark er der problemer med økonomien og Alfelt beskriver at de må leve på lån fra familie, venner og opkrævninger fra solgte værker. 
+Hun indviger Pedersen i dønningerne omkring Linien II og sender avisudklip som han kan orientere sig i. 
+Hun nævner at hun vil bringe CHPs værker til udstillingen i Den Haag til kunstmuseet (hvilket er uvist) – hun har været forhindret i det tidligere pga. pengemangel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ukHT</t>
+  </si>
+  <si>
+    <t>Kære Henning / Ja saa har jeg taget Sagen i min Haand, jeg gik til Undervisningsministeriet (Kock) i Dag / jeg traf nemlig ikke Struckman, han var paa Ferie /Kock vilde ringe til ham i Dag i Hornbæk hor han ferierer – og i Morgen vil jeg saa faa at vide hvordan og hvorledes – Jeg fortalte om hvorfor du intet Svar havde kunnet give, og at du var blevet tilbage paa Island fordi det var din mening at ordne Ophængningen, men at det økonomiske nu spændte Ben for dig – vi faar se hvad der bliver ud af det, men for forbindelsen med Reykjavik, bliver du jo nødt til snart at vide Besked.
+Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
+Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
+De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
+Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
+Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
+Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
+Tag Udklippene medhjem igen, har kun de samme/
+Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
+Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
+Vipse er blevet rask igen, og Kari er begyndt Skolen –
+De sender dig Kys begge to –
+Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
+Nu kærlig Hilsen fra Else
+Hilsen til Svavar og Henning og Asta fra hele Familien/
+Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
+  </si>
+  <si>
+    <t>1948-08-18</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Svavar  Gudnason 
+Björn Ólafsson
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
+Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
+Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
+Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
+Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XNpM</t>
+  </si>
+  <si>
+    <t>Hornafirdi Island 18-8-48
+Kære Else Kari og Vipse
+I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
+Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
+Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
+I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
+Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
+Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
+En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
+Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
+Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
+Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
+Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
+Naar nu haaber jeg at høre fra jer. Maaske faar jeg et brev med flyveren der kommer – jeg vil jo gerne høre fra jer.
+de kærligste hilsner til jer alle tre
+Jeres henning.</t>
+  </si>
+  <si>
+    <t>1948-09-10</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Jón  Engilberts
+Egill Jacobsen
+Asger  Jorn
+Martin  Larsen
+Halldór Laxness
+Tove  Ólafsson
+Thorvald Skúlason
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen opholder sig på Island og skriver hjem til familien. Han repræsenterer de danske kunstnere på en udstilling, der netop er åbnet i Reykjavik. Udstillingen beskriver han som meget jævn og det danske bidrag til udstillingen som det mest dominerende. I forbindelse med åbningen har han fået et godt indtryk af den Islandske præsident som han besøger. Han beskriver også at han med dette brev sender et billede af ham sammen med præsidenten ( billedet er ikke længere vedlagt brevet). 
+Han fortæller at økonomien ikke er let at få til at hænge sammen, men at han har solgt lidt. 
+Han omtaler Høstudstillingen og Linien. Han nævner også at han har været på den islandske "september-udstillingen", hvor han fandt kunstnere for ufærdige til at blive inviteret til at udstille i Danmark. Han er dog åben for at man måske kunne invitere den islandske kunstner Thorvald Skúlason.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ewQA</t>
+  </si>
+  <si>
+    <t>Island. Fredag 10. Sept. 48
+Kære Else og mine to tøsebørn. Jeg fik jo jeres breve – det ene laa her i Reykjavik og ventede paa mig. Det andet fik jeg lige et øjeblik efter – da flyveren kom derude – og som havde mit med til jer. Kom I over til Bornholm? Det haaber jeg paa. Saa I kunde faa en exstra ferie. Det er spændende med min store datter, Kari som er begyndt at gaa i skole. Føler hun sig meget stor? Det er en skam med de penge – men jeg haaber at I klarer den til jeg kommer hjem. Jeg var jo ogsaa lidt nervøs for hvordan jeg skulde klare den med penge her i Reykjavik – men pludselig havde jeg 1000 kr paa lommen – saa jeg følte mig rig igen. Der gik ikke noget skib fra Hornafjord hertil sidste Uge – saa jeg maatte flyve. Saa jeg laante 300 kr af Svavar – Flyvebilletten kostede 220 kr. Jeg skulde været fløjet om Lørdagen – og dagen kom – og man kunde intet se for taage – Saa jeg gik hele dagen og stirrede ud i taagen og haabede paa at den ville lette – men det satte bare i med regn – og saadan var det taage og regn hele Lørdagen og Søndagen. Først hen paa Mandagn lettede det og blev dej-ligt vejr igen – og saa kom flyveren. Vi sejlede over fjorden – over til flyvepladsen - over paa Sand-tangen. Jeg var jo meget spændt – og jeg glædede mig ogsaa til turen og det var en dejlig tur med udsigt ud over fjellene og jøklerne – højt oppe over Hekla fløj vi – man kunde se hvor den nye lava var strømmet Og det var sjovt at følge den landevej et stykke vi havde været sammen med Laxnes og Thingvallasøen. Men jeg blev klar over at gaa syd om kysten til Hornafj. var umuligt. Der var i hundredvis af Elve. Men til Hest havde det været sjovt. Vi var paa nogle dejlige ture til hest inden jeg rejste fra Hornafj.
+Jeg havde fantastisk ondt i ørene – da flyveren fløj ind over Reykjavik og i en stor bue – ud over vandet – landede paa den lille flyveplads. Vi blev kørt ind omtrent til Lækjartorv i bil og jeg stod der og tænkte hvad der nu var bedst af gøre. Jeg skulde jo ha´ et sted at sove. Svavar og Asta var lidt forargede over at jeg ikke havde skrevet ind til Reykjavik – saa det var i orden – eller ogsaa var de maaske lidt nervøse for om jeg fik et sted at være. Jeg havde saa stille tænkt – at fik jeg nøglen til Svavars rum – kunde jeg da altid ligge der. Men af en eller anden grund var det som om at jeg ikke maatte komme i forbindelse med det rum. Og nøglen havde han givet til Solla – og han sagde i en forsigtig vending – at han havde disponeret over rummet – men hvad det var ville han ik sagde han ikke. Naa jeg stod der paa gaden – og alle folk fra bilen havde hvert sit sted og skulde hen – saa jeg lod min bagage blive staaende ved en bilstation – og gik hen og saa om der var nogle i udstillingsbygningen. Heldigvis var Alfred der – og han ringede saa hundrede gange i løbet af et par timer – førend vi traf Tove Olafson hjemme – og saa havde jeg et sted at sove.
+Men allerede samme aften ringede olafson og spurgte Engilbert - om de ikke havde bestilt et hotelrum til mig. Og det havde de – saa næste dag flyttede jeg derhen. Det var i Studentergaarden – og ligger lige ved det nye Universitet. Men jeg sagde jo – hvem betaler det hotelrum – og det mente de var i orden. Struckmann kom jo hertil. De havde skrevet efter ham – og ladet forstaa – at det var meget nødvendigt at han kom. De har nok ikke her været tilfreds med at den danske representant var mig – naa det var nu lige meget, men jeg tænkte jo - at det med hotellet maatte saa Struckmann ordne. Men det fik jeg ikke meget ud af. Da han kom sagde jeg forsigtigt – at jeg ikke havde raad til at bo paa hotel – og da han ingenting sagde – saa flyttede jeg herhen til Gislason . Men for de to dage jeg boede der – kostede det 108 Kr – og for det havde jeg sovet i 2 nætter – og faaet morgenkaffe – og 2 gange middagsmad. Saa det var et Held at jeg kom derfra. Gislason begyndte straks med at sige – at han havde ingen penge – saa han havde ingen penge – men inden jeg fik set mig om – havde han alligevel købt en tegning for 300 Kr – og et par dage senere inviterede han 3 Arkitekter herhjem – og de købte hver en tegning for 400 Kr. stykket – og de to betalte med det samme. Saa nu har jeg til billetten hjem – og jeg haaber ogsaa at kunde betale Svavar – jeg skylder ham jo 1000 Kr i det hele – det ville jo være rart – om jeg fik det hele betalt. Men nu må vi se hvordan det gaar. I morgen kommer en redaktør for Djoderiljen og ser paa mine ting. – og paa lørdag – et par til af Gislasons bekendte.
+Men nu er det pludselig blevet svært at købe billetter til udlandet herfra. Jeg gik herop paa det forenede og jeg har bestilt Billet til den 23 Sept. med Dronningen – Jeg kunde ikke betale med islandsk Valuta. Kun hvis jeg havde danske kr. kunde jeg faa lov til at købe billet. Jeg maatte søge i Vidskiptanævnet og nu var jeg til Middag – Søndag paa hotel Borg hos den danske Minister – det er en ny mand – den anden – Brun er rejst – og han sagde – at det var meget svært at faa bevilget – og efter den nye lov som er kommet for 14 Dage side - havde han sendt en hel del danske hjem – paa konsulatets regning – selvfølgelig mod at de betaler – naar de kommer hjem. Saa det er muligt at jeg ogsaa kommer hjem paa den maade. Det er nu en skam – efter at jeg har faaet islandske penge. Men jeg maa jo hjem. Men saa snakkede jeg forleden aften med den danske Presseatache – Martin Larsen - og han sagde – at det kunde jeg ordne med ham med et billede. For jeg sagde jo at jeg havde ingen danske penge – at garantere med – Men nu vil jeg i morgen gaa op paa det nævn igen og høre nærmere. Det endte nemlig forleden dag med at jeg søgte om 70 isl kr. til drikkepenge – og det andet hun sagde – damen deroppe – forstod jeg ikke. Men hvordan det end gaar – saa er jeg altsaa hjemme ca. den 28 Sept. Hvis I er i byen saa hør efter paa det forenede – hvornaar.
+Men i aften er det saa slut med alle de middage. Jeg har aldrig været med til saa mange. Vi har ædt og drukket og røget Cigarer i kassevis. Billederne blev jo hængt op. Det er en meget jævn udstilling – maaske lidt under det jævne – med Danmark som lidt dominerende større billeder. Egill har tre – ret gode – men ellers er jeg allerede blevet bidt af de andre billeder. Der var en stor ferniseringsfest på hotel Borg. Saa var der turene til Thingvellir og Gullfoss og Geisir. Vipse og Kari skulde ha’ set Geisir. Det var meget mærkeligt. De mærkeligste kogende vandhuller – ret store – og som kæmpediamanter – og Geisir: Vi laa over en time og ventede nede i en skaal og alt var roligt og vi solede os og snakkede – og pludselig – jorden tordnede – og i rædsel flygtede vi op af skaalen og et sekundt efter – vældede det kogende vand i store bølger ud over skaalen – og vand og damp steg i mægtige kaskader op. I de første øjeblikke efter havde jeg helt ondt i siden. Det er ikke ufarligt. Vi laa der og troede at vi det ville komme langsomt – og pludselig var det over os. Det er noget af det mærkeligste jeg har været ude for. Vejret var ogsaa dejligt – sol – saa der var regnbuer inde i vandstraalerne – det var imponerende. Gullfos var meget smukt – et meget stort vandfald – og dramatisk naar vandet falder ned i kløften. Det var en skam at I ikke naaede derhen. Men der gaar nu bjærge hele vejen omkring – saa dem skulde I ha´ passeret. 
+Den aften spiste vi så til middag med borgmesteren og nogle andre i det skihotel – vi passerede – inden vi kom ned i lavlandet – paa turen med laxnes. Men det er nu lidt hurtigt at gøre saadan en tur paa en dag. Vi var jo ikke saa længe derude – ved gullfos - 1 times tid – det er forlidt – men det var alligevel dejligt at se. Saa havde vi jo Middag og Bal ude paa Hotellet paa Thingvellir – og de dejligste nordlys paa himlen om natten da vi kørte hjem. Nu er her jo helt mørkt allerede ved halvti tiden. 
+En eftermiddag var vi paa besøg hos præsidenten paa Bessastadir – og blev flot beværtet. Jeg sender et billede med da vi blev fotograferet i Althingshuset med præsidenten i midten. Han var nu en meget sød mand – det kan man ikke sige andet. Men jeg blev jo efterhaanden lidt træt af mine kolleger som det saa smukt hedder. De var meget søde – men jeg følte mig alligevel lidt udenfor. Men nu er det jo overstaaet saa ærligt talt – kunde jeg godt ha´ tænkt mig at rejse hjem nu – men jeg maa vente i 14 Dage. Ja 13 kun. Men i dag var saa redaktøren for Djoderiljen og saa billeder – og paa onsdag aften skal jeg hen og besøge ham.
+Gislasons kone kom hjem i nat med flyveren. Hun sir - at hun spurgte efter dig en dag inde i Tokanten – men de sagde du var rejst til Bornholm.
+Jeg naar jo ikke at overvære nogen af vore fødselsdage. Er det ikke snart mange aar siden vi har været samlet, Men min kære Else og Kari – jeg ønsker jer hjerteligt tillykke og haaber at I alle tre har det godt paa Bornholm.
+I gaar var jeg henne og se en udstilling af ”September” Synigin – der har aabnet et kunstgalleri – i en billedhuggers atelier. Det var alle de 181 abstrakte. De virker meget løse i det – som om de ikke ved hvad de gør – men de har heldigvis ikke nogen salonpræg – med undtagelse af ham Davidson – som kan minde lidt om Asger – Men det var alligevel rart at se oven på den nordiske kunst – der er altfor pæn.
+Saavidt jeg forstod paa Svavar ville han blive her paa Island i Vinter. Og jeg gad vide om han sender billeder ned til Høstudstillingen. Han virkede paa det sidste saa underlig fjernt. Men det kan være fordi han ikke rigtigt var kommet i gang med at arbejde.
+Det med Linien er vel forbi for længe siden. Naar udstillingen ikke var god – kan det ikke holde temperamentet oppe. Men vi grinede godt af Asger. Og haaber at han har faaet en klarere indstilling. Af dem paa Septembersynigin er der ikke rigtig nogen man kan invitere. De er for ufærdige. Saa skulde man invitere dem allesammen – som en gruppe – men jeg tror ikke alligevel. Man kunde maaske invitere Skulason - men nu ligger han halvdød paa Sygehuset. Han skulde nu alligevel ha´ svaret os, da vi ringede saa mange gange til ham i Sommer. Han mødte for 14 Dage siden en fuld mand paa hovedgaden – og han slog ham ned – saa han flækkede Kæben og brækkede det ene ben. En af dagene gaar jeg hen og besøger ham.
+Nu i dag har jeg været ude og købe mig 2 par nye sokker og et sæt undertøj. Saa er jeg fri for at vaske her. Jeg ville også ha´ haft en skjorte – men de havde ikke noget stort udvalg. I det hele taget er der ikke meget at købe her. I lørdags var jeg jo flot. Gislason laante en Smoking til mig – en tidligere kommunistisk ministers tøj. Men de andre var nu lidt skuffede over – at jeg ikke kom i fløjlsbukser. Men det kan de sagtens sige bagefter.
+Men nu nok for denne gang. Hvis I har det godt paa Bornholm – er der jo ingen grund til ikke at blive der saa længe som I kan. Men jeg regner nu med at faa et brev fra jer – om hvorledes det gaar.
+Og endnu en gang til lykke med fødselsdagene ja maaske for resten - er jeg hjemme på Karis fødselsdag. Men i alle tilfælde – til lykke – til lykke – og kys mine to søde tøsebørn fra mig og kærlige hilsener jeres henning
+og Hilsen fra Øli og Lise Gislason</t>
+  </si>
+  <si>
+    <t>1949-12-04</t>
+  </si>
+  <si>
+    <t>Svavar  Gudnason </t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Constant Nieuwenhuys</t>
+  </si>
+  <si>
+    <t>Brevet er Svavar Gudnassons formelle, men personlige udmeldelse af kunstnersammenslutningen HØST.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/dTX5</t>
+  </si>
+  <si>
+    <t>Kære Henning og Else
+Hjertelig tak for igaar. 
+Her er min formelle udmeldelse af ”Høst” som jeg sagde at jeg vilde sende. 
+Jeg nøjes med at henvise til vores samtale igaar som grund for min udmeldelse og beder jer med-dele dette til mine andre Kammerater som ikke var til stede. 
+Jeg haaber I vil holde jer til det som var væsentligt i mit standpunkt, naar I drøfter dette med de andre, men ikke iblande det for meget psykoanalysens clichéer som man i kredsen gærne bruger og som jeg for øvrigt mener at I har presenteret for Constant hvis jeg maa bedømme af hans svar-brev til Henning. 
+Jeg betaler min part af det økonomiske underskud og forbeholder mig gærne ret til at følge med i regnskabet. 
+Og så kan jeg godt sige at jeg er ikke uvildig til et redeligt samarbejde, hvis dette skulde i fremtiden indfinde sig. 
+Mine altid varmeste ønsker for jer alle på Ny Carlsbergvej og tak for mangt og meget. 
+Venlig hilsen
+Svavar Gudnason</t>
+  </si>
+  <si>
+    <t>1950-02-07</t>
+  </si>
+  <si>
+    <t>Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Erik  Ortvad</t>
+  </si>
+  <si>
+    <t>Brevet er underskrevet Erik og der er med al sandsynlighed tale om Erik Thommesen. 
+Erik fortæller, at han sammen med Ejler Bille og Ortvad (sandsynligvis Erik Ortvad) har besluttet at arbejde for en enkelt, tværgående udstilling, som skal samle kunstnere på tværs af de eksisteren-de sammenslutninger.
+Der er ikke tale om at danne en ny permanent gruppe, men om én større udstilling om 1½–2 år, når passende lokaler kan skaffes. Kunstnere skal kunne deltage, selv om de allerede er medlemmer af andre sammenslutninger.
+Samtidig erkender Erik, at initiativet uundgåeligt vil blive opfattet som en kritik af de eksisterende sammenslutninger. Han mener, at de har overlevet sig selv og ikke længere bygger på et reelt interessefællesskab.
+Om Høst skriver han mere direkte, at gruppen befinder sig i et “dødvande”. Forsøget på at skabe kollektivitet har mistet sit naturlige grundlag, fordi kunstnerne har udviklet sig i vidt forskellige retninger. Det viser sig bl.a. ved, at de næppe kan blive enige om, hvem der eventuelt skulle opta-ges som nye medlemmer.
+Han afviser, at det giver mening at holde sammen alene på det negative grundlag, at man “ikke er naturalistisk”.
+Personligt føler han mest lyst til ikke at være bundet af nogen sammenslutning, men stå frit og afvente, hvordan kunstscenen udvikler sig. Han mener, at opdelingen i “abstrakte” og “ikke-abstrakte” kunstnere er for formel og misvisende; nye og mere meningsfulde grupperinger vil sandsynligvis opstå med tiden.
+Brevet afsluttes med, at sagen kan drøftes nærmere på generalforsamlingen. Det er med al sand-synlighed generalforsamlingen i HØST der henvises til. HØST er på dette tidspunkt i opløsning. Svavar Gudnasson meldte sig ud i 1949 i et brev til Else Alfelt og Carl-Henning Pedersen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Nr5y</t>
+  </si>
+  <si>
+    <t>Kære Else og Henning 
+Jeg er sammen med Bille og Ortvad gaaet ind paa at søge dannet en enkelt udstilling tværs over de nuværende udstillinger sammen. Der er ikke tale om en ny sammenslutning – men om en en-kelt udstilling om 1½ el. 2 aar naar lokaler kan faas – og der er ikke tale om at staa de nuværende sammenslutninger ivejen. Det er meningen at kunstnere kan deltage selv om de er medlemmer af en sammenslutning. 
+Noget andet er at det jo uvægerligt vil virke som en tilkendegivelse af at vi ikke mener de nuvæ-rende sammenslutninger har et naturligt grundlag i deres sammensætning – at de har overlevet sig selv og at nye grupperinger antagelig vil danne sig. 
+Jeg har tænkt over vor situation paa Høst. Jeg er kommet til den slutning at vi staar i et dødvan-de fremkaldt af at vi har prøvet at tømre en vis kollektivitet sammen som ikke mere har sit naturli-ge interessefællesskab. Vi har alle udviklet os stærkere og stærkere i individuelt forskellige retnin-ger – hvad der blandt andet fremgaar af – at det vil være umuligt for os at blive enige om hvem vi eventuelt skulle supplere udstillingen med. 
+At holde en udstilling sammen paa det ene grundlag at den ikke er naturalistisk vil være me-ningsløst. 
+Jeg for mit vedkommende har i den nuværende situation mest lyst til ikke at være bundet af no-get som helst – heller ikke nogen anden sammenslutning. Det er ikke i og for sig af at være alene men for at se hvorledes det hele udvikler sig – . Med de kunstnere der nu kan være tale om mener jeg at grupperingen i abstrakte – ikke abstrakte vil blive alt for formel og misvisende – og jeg tror andre grupperinger vil blive mere indlysende med tiden. 
+Vi faar jo lejlighed til at tale om det paa generalforsamlingen. 
+Kammeratlig hilsen
+Erik</t>
+  </si>
+  <si>
+    <t>1950-08-13</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt </t>
+  </si>
+  <si>
+    <t>Dyndmosevej 1, Vejby</t>
+  </si>
+  <si>
+    <t>Brev til Vibeke Alfelt, der er ude at rejse. I brevet oplyser de hvor CHP, EA og KNP vil opholde sig på landet i Vejby de næste 14 dage: Dyndmosevej 1, Vejby, Sjælland</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/qOvB</t>
+  </si>
+  <si>
+    <t>Søndag d. 13 Aug – 1950
+Vejby 
+Vores kære Vipse - Vi er parat omtrent til at tage af sted, til Vejby, til et Hus vi har lejet lige over for Kit og Bent./
+Tak for Brevet, det er dejligt at du skriver saa hurtigt / Syklen bliver for dyr at sende, nu, den ikke gaar som Rejsegods - Vi kan heller ikke laase den op – og Dynamolygten kunde du heller ikke faa med el Pumpen, den kunde ikke sendes med løse Dele. - Vi bliver ude paa Landet i 14 Dage /
+Adr. er 
+Dyndmosevej 1
+Vejby
+Sjælland /
+Skal hilse dig fra Kät og den Dreng hun gaar med / Og fra Fru Lomborg og Ebbe / hun prøver at faa Kari flyttet ud på Katrinedal-skolen her er 2 Kort fra dine Venner i Sverige – 
+Kari bærer Itzi ud paa Landet –
+Nu mange Hilsener til alle fra os alle
+og kærlige Hilsener til dig fra
+Else, Henning og Kari –
+Spar paa Pengene, vi sænder sikkert ikke flere / kan ikke undvære flere –</t>
+  </si>
+  <si>
+    <t>1950-08-29</t>
+  </si>
+  <si>
+    <t>Vejby
+Nordsjælland</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Egill Jacobsen
+Jørgen  Nash
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Brev til datteren Vibeke Alfelt afsendt fra Vejby, hvor de har indlogeret sig. I brevet får vi fortalt at de under opholdet har besøgt Ejler Bille, Egill Jacobsen og Erik Thommesen. Og en af dagene skal de besøge Jørgen Nash.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ZfYC</t>
+  </si>
+  <si>
+    <t>Tirsdag d. 29 Aug
+Vejby 1950
+Kære Vipsebarn – Tak for dit Brev. Vi har ikke kunnet sende Syklen, da vi stadigt bor herude paa Landet, og heller ikke Skoene af samme Grund. Vi har lejet Huset har til og med den 11 Sept. /
+Hvornaar kommer du hjem
+Du har jo snart været 3 Uger borte? – den 5 Sept. Skal én af os ind til Kbhn saa hvis du kommer, snart maa vi have Besked at vi kan tage Faders Seng med herud, i Øjeblikket er der kun 3 Senge-pladser – 
+Vi har været henne og besøge Bille og Egill og Thommesen
+Husk Billetten gæller kun en Maaned – 
+I gaar kom der kørende en der fløjtede, vi troede begge to det var dig – vi længes efter dig, kan du forstaa.
+Vi bader hver Dag / En af Dagene skal vi besøge Nach, og ud at finde Svampe i Skoven hvor han bor. Huset her vi bor i har to Værelser, Køkken med elektriske Kogeplader – og en fliseterrasse / Her er elektrisk Lys og Vand indlagt og Vask med udløb – saa det hele er nemt – 
+Det har regnet meget nu til Morgen, men det klare op nu, Henning skal til Vejby og købe ind saa kan han tage Brevet med til dig – Hav det nu godt og hils alle på Gaarden – 
+og Hilsen til dig fra dine Mennesker Else, Henning og Kari -</t>
+  </si>
+  <si>
+    <t>5. februar 1951</t>
+  </si>
+  <si>
+    <t>Jørgen  Nash</t>
+  </si>
+  <si>
+    <t>Bo Viggo  Bramsen
+Asger  Jorn</t>
+  </si>
+  <si>
+    <t>Brevet er aldrig afsendt eller er måske en kladde til et brev Carl-Henning Pedersen har sendt. Brevet er et svar på et brev Carl-Henning Pedersen har modtaget fra Nash. 
+Brevet omhandler aktuelle kunstudstillinger og fremtidsplaner. Carl-Henning Pedersen håber på at få en artikel i Konstrevy og han fortæller om en kommende udstilling med 100 billeder i Aarhus. Han overvejer at vente med at skrive om sine tegninger, til han udgiver noget nyt.
+Derudover planlægger han og Else en rejse til Grækenland og Italien. Samtidig drømmer de om at købe et hus i Vejby for at få bedre arbejdsforhold, og de håber at få afklaret det praktiske inden rejsen.
+Brevet omtaler også udstilling på Den Frie, kunstpolitiske forhold og manglende kontakt med Asger Jorn. Til sidst nævnes Nashs oplæsning i radioen og et digt i Magasinet samt en kritisk anmeldelse i Politiken, som Carl-Henning Pedersen opfordrer Nash til at svare på.
+Brevet slutter brat og er aldrig blevet afsendt.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/mrTS</t>
+  </si>
+  <si>
+    <t>Fredag Jan. 1951.
+Dec. 1950
+Ikke afsendt.
+Kære Nash 
+Tak for brevet. Jeg har allerede under udstillingen sendt et katalog til Konstrevy. Det er spændende om artiklen kommer i – men så længe vi ikke har fået den i hovedet er der håb. Desværre har jeg ikke noget Nr. til Aarstiderne – jeg har bare læst Bramsens artikel over på biblioteket. Ka-taloget til udstillingen i Aarhus bliver kun et lille et med data, billedefortegnelse og et par clicheer. Jeg har nemlig næsten udsøgt det røde. Tror du ikke at vi skal vente med at skrive noget om mine tegninger i bøger til jeg får udsendt noget næste gang. Det har jeg nemlig lyst til at gøre, hvis tingene kan lægge sig sådan til rette at jeg naturligt går i gang med det. Eller ville du sende noget over til Konstrevy – for at rykke dem? På mandag sender jeg så 100 billeder til Aarhus – og vi glæ-der os til at hænge dem op i nye omgivelser. Men jeg har på fornemmelse at det kun bliver bar udgifter ud af det – i det mindste i første omgang. Else arbejder på fuld kraft på vores rejse til Grækenland og Italien. Det svære er i øjeblikket og blive enige om vi skal rejse over Jugoslavien til Grækenland – ellers over Italien – eller sejle hele vejen derned. Vi mangler faktisk som i de gamle dage et eller andet vi kan tage varsel af – om hvad vi skal gøre. Eller også er det bare de to udstillinger der lige skal være over inden bestemmelsen med sikkerhed ligger der
+Du har hørt at jeg også skal udstille på den Frie. Det er den højere kunstpolitik – men om det fører til en samling af Høstudstillingens folk igen- det er ikke godt at vide. I øjeblikket kører vi alle i hver sin retning. Fra Asger har jeg ikke hørt siden vores billeder kom tilbage fra Paris i December.
+Som du har forstået har vi ikke noget højere ønske end at få os et hus ude på landet – så vi får plads til at arbejde – og hundrede gange om dagen og om natten at se på himmelen. Vi vil gerne ha huset i Vejby – hvis det ikke bliver for dyrt – og jeg skal nok sige til Jens igen om at få snakket med Sognerådsformanden igen så der kan blive nogle realiteter at gå ud fra. Forresten kunne Else godt tænke sig at rejse derop og se huset – og måske hun så samtidig kunne snakke med manden. Faktisk skulle der helst foreligge noget praktisk inden vi rejser – 
+Vi skal se og komme til en radio den dag du læser op. Jeg ser at du har et digt i Magasinet på Søndag. Læste du – ja det gjorde du vel, den idiot i Politiken der skrev om din artikel i grønningen. Du må da få optaget er svar. Lang ham en ordentlig</t>
+  </si>
+  <si>
+    <t>1951-05-04</t>
+  </si>
+  <si>
+    <t>San Cantaldo
+Italien</t>
+  </si>
+  <si>
+    <t>San Cataldo, Italien</t>
+  </si>
+  <si>
+    <t>Frøken Winstedt</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen og Else Alfelt skriver hjem til Vibeke Alfelt fra deres ophold i San Cataldo. San Cataldo er et kloster ved Amalfikysten i Italien, hvor danske kunstnere og videnskabsfolk kan ansøge om stipendieophold. 
+Brevet giver et indblik i hvordan det var at rejse i udlandet i 1951 med lange postgange og viser Italien som et eksotisk rejsemål.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/6KQK</t>
+  </si>
+  <si>
+    <t>Torsdag d. 4 Mai
+San Cataldo 1951
+Kære Vipsebarn / Tak for dit Kort, naa du bor ogsaa I Bjærgene. Vi er ankommet her til San Catal-do , vi bor flot har to Værelser helt for os selv, Soveværelse med hvide Jernsenge og Stue / De an-dre Stuer her i Huset er hele sale, man kan endnu se hvælvingerne fra Klostret el. Kirken, hvad denne Del nu har været –
+Kl. er nu 7½ Morgen og jeg sidder paa vores ene Altan, der er en til hver Stue, og ser ud paa Bjær-get overfor c 1200 m øverst oppe ligger der et Kloster, hvor man Natten mellem 1 og 2 Pinsedag, valfarter til for at takke for at man heldigt har undgaaet Ulykker. Jeg ser ogsaa ud over Middelha-vet og Solen varmer / I Gaar Aftes, var Fiskerne paa Havet, de har mægtige Blus i Forstavnen, det ser herfra ud som Stjerner var faldet ned fra Himlen og hvilede paa Vandet /
+Ved siden stod Maanen, saadan som en italiensk Maane bør se ud, gylden rød-gul og spejlede sig i Havet /
+Vi var oppe paa Bjærget i Gaar, det virker højere end Marsfjell, dybt nede i en Kløft laa et Kloster, Solen kommer der sikkert aldrig, lige langt under os i Bunden, ud til Havet, laa Byen Amalfi – som en Legetøjsby /
+Nu sidder vi og venter paa Morgen Mad, Henning har lige været inde og bestille The til mig, jeg spørger ham hvordan han gjorde det forstaaeligt det er nemlig kun Frøken Winstedt der taler dansk, de andre taler kun italiensk/
+Her gror de smukkeste vilde Blomster, Alpevioler, kraplackrød denne størrelse, alle fine Gøgeurter som er sjældne hos os, mærkelige Okideagtige blomster, alt i Dværgformat / Og saa er der højt paa Bjærget, Kastanieskove, ægte Kastanier, de er endnu ikke sprunget ud, men Roser og Nelliker /
+Busturen hertil er ikke for søsyge Mennesker, den svinger hele Tiden, ud og ind bugter Vejen sig fra Saleno og hertil langs Middelhavet /
+Vi faar Frugt til Dessert hver Dag Appelsiner med friske druer ved, Figner og Hasselnødder og Val-nødder / Ogsaa den dejligste Rødvin, kølig og frisk baade til Middag og Aften, det vi kan drikke / Efter Aften faar vi Kaffe i Dagligstuen foran den aabne Ild, for da er det køligt, vi ligger i Skygge af Bjærget fra Kl. 6 aften / Kaffen er kulsort og bitter, med Sukker og Fløde om vi har Lyst, men vi ny-der den rene Smag, hvis du kan tænke dig fire skefulde Bønner til en halv Kop Kaffe, saa stæk er den.
+Brevene herfra er c. 6 Dage om at naa til Danmark og naar det saa skal ud paa Landet til jer, gaar der jo mere / Herned til tager det c. 30 dage fra København, vi tager først herfra 15 evt. 16 Maj om Morgenen /
+Hav det nu godt Vipse-unge og Kærlig Hilsen fra dine Else og Henning
+Tak for Hilsenen og Hilsen igen til Ingrid dig og Valdemar fra os begge</t>
+  </si>
+  <si>
+    <t>1951-08-21</t>
+  </si>
+  <si>
+    <t>Firenze
+Italien</t>
+  </si>
+  <si>
+    <t>Firenze, Italien 
+Dolomitterne, Italien 
+Menton, Frankrig
+Dalmazzo
+Finland 
+Vejby, Danmark </t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Jørgen  Nash
+Anna Vibeke  Nording 
+Erik  Ortvad
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
+Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
+Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
+Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
+Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/CLD1</t>
+  </si>
+  <si>
+    <t>Tirsdag 21.8.1951
+Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
+Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
+Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
+Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
+Nu de kærligste hilsner fra dine tre og Kys fra
+din Henning
+og tak for dine breve.</t>
+  </si>
+  <si>
+    <t>1955-56</t>
+  </si>
+  <si>
+    <t>Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Lars  Åkirke
+Niels Peter Lau Åkirke</t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen og datteren Kari-Nina Pedersen, som netop er rejst til Italien. 
+Hun skriver om hjemlige forhold, hvor hendes værker netop er blevet afhentet til en købsudstilling og hvor hun dagen forinden har besøgt datteren Vibeke Alfelt og svigersønnen Lars Åkirke. 
+Hun bekymrer sig om økonomien og håber på midler fra Ny Carlsbergfondet. Hun modtog i 1950erne en bestillingsopgave fra Ny Carlsbergfondet, på at lave en mosaik til Rungsted Kommuneskole. Mosaikken arbejdet hun på i perioden 1953-1957 og hun giver i brevet udtryk for at arbejdet går langsomt. 
+Hun savner Kari og Henning, ønsker dem en god fortsat rejse i Italien og opfordrer dem til at se mosaikkerne, havet og museet, hvis de har råd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/d3ql</t>
+  </si>
+  <si>
+    <t>Lørdag morgen
+Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem mønstret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stationen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Billeder – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
+Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
+Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for ny er I jo i Italien
+Kys fra jeres Else –
+Hvordan går det med at tale italiensk?
+Jeg sender en Hilsen til Venedig</t>
+  </si>
+  <si>
     <t>1962-07-31</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Skagen</t>
   </si>
   <si>
     <t>Venedig Biennalen</t>
   </si>
   <si>
     <t>Else Alfelt
 Albert  Giacometti
 Arshile Gorky
 Friedensreich Hundertwasser
 Serge Poliakoff
 Arï Redon
 Emil Schumacher</t>
   </si>
   <si>
     <t>Kunstsamler Erik Andreasen skriver til Carl-Henning Pedersen. Erik Andreasen har været på Venedig Biennalen og se Carl-Henning Pedersens værker. Dette år repræsenterede Carl-Henning Pedersen Danmark på Venedig Biennalen sammen med kunstneren Henry Heerup. 
 Andreasen fortæller også at han har sendt et afdrag til Bovlund, som er Carl-Henning Pedersen og Else Alfelts atelier og sommerhus i Ferring Vesterhavet.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/UqJq</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg var en tur i Venedig for at se dit værk. Du må have glædet dig som os andre der glædes over dine arbejder. Det var en pragtfuld udstilling. Jeg blev ved med at gå derinde og når jeg var ude kiggede jeg gennem dørene. 
 Alt det andet på Biennalen var uden interesse enten fordi det var dårligt eller fordi jeg er ensidig. Kun Giacomette, Poliacoff, Redon (og måske Gorki) kunne aflokke interesse. At man kan se noget i Hundertwasser og Schumacher er mig ubegribeligt. Du og Else er imidlertid mere positive end undertegnede og det vil interessere mig ved lejlighed at få at vide hvad I har set af godt. 
 I dag har jeg sendt afdrag kr. 600 til Bovlund pr. post. Håber at I har det godt og nyder naturen som jeg her på Skagen. 
 Mange hilsner Erik</t>
   </si>
   <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
-    <t>Vibeke  Alfelt </t>
-[...5 lines deleted...]
-  <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
   <si>
     <t>Kære Else
 Ja så må jeg sende jer en lille hilsen – jeg har lagt Kalkerpapir under brevet – så I kan få et vær – er der forår i Paris – I Rom ser vi at det er snevejr – men det holder vel hurtigt op – der blev sagt at Italien havde ikke i de sidste 70 år haft så meget sne – i dag i Tibirke skinner solen – men der er frost Kl. er 8. morgen – Marianne er lige kørt til skole – Lars skal til møde på Grønningen – den skal vist lukkes taler de om – vor udstilling i Eskildsens[kan ikke læses] er udsat på grund af Strejken i Sverige – men Lars skal have en lille tegneudstilling inde i Galleri Morten nu i April – ellers maler vi – og har fået orden i vore tegninger og litografier – vi har købt en kæmpe reol ned til det mellem-ste rum – så den er vi glad for – den er af stål – og er 2 m høj – bred 80 cm – og dyb 90 cm – så i kan se der kan ligge mange ting på de 6 hylder – Kl 10 kommer der en mand – vi har købt en hel gris – og så skal vi have den pakket ind i stykker til fryseren – så der bliver noget at gøre – men så er der også mad af forskellig art til lang tid – det var et godt tilbud. Ja og så var vi hos Koplerne til middag – det gik hyggeligt – der var nogle vi også kender, så det gik fint – vi var ved at skulle hjem – men opdagede at der var noget islag – og de tilbød os at overnatte – så gik vi alle ned i deres køkken og fik pølse ost og øl – og næste morgen kl. 8 spiste vi morgenmad og var her hjemme kl 9 om morge-nen – lørdag – og det var da fint vejr – og vi skal hilse – 
 her i mit atelier har jeg sat de hvide stole fra Altanen ind – det er bedre – de røde var så grimme i rummet syntes jeg – og Marianne og Lars troede vi havde fået nye stole – de havde været ude i haven den ½ time – mens jeg byttede om – Elses brev må nok ligge et par dage – for jeg kan altså ikke finde ud af den adresse – jeg har kigget i gamle kort – men kan ikke finde den – men så hvis jeg aflevere lidt indtil da – kan jeg jo skrive videre – men Hennings brev bliver sendt i dag – på lør-dag skal vi til middag hos Klint kl. 6.30, det er nu mere hyggeligt når det er lige i nærheden så kan man gå en tur i Lundene lige inden, de har spurt så tit om vi snart kunne komme – og ville først in-vitere andre når vi kunne – så det kunne blive selskab som fru Klint sagde – men så blev udstillin-gen i Eskilds[kan ikke læses] – der havde vi ellers hvis vejret var til det have kørt op og se på den lørdag – det er helt fantastisk vejret i dag – jeg var lige nede ved Hestene – og hvis man står i læ – tror jeg næsten man kunne blive solbrændt – og Fuglene synger og flyver rundt og samler strå i volden – nå nu ikke mere til Henning denne gang – jeg vil hente Politiken og lægge brevet i – nå jeg ser at der er en hel side til bag på – så skriver jeg lidt videre. – Jeg fik aldrig fortalt om disse blå Tegninger – ”Olie på papir” men her kan jeg jo gøre det – først gør jeg papiret vådt med Terpentin og lidt linolie sammen – derefter tegner jeg med sort olie farve – og når det er tørt – tager jeg et glas – og ryster terpentin og farve sammen – helst laserende farve - den der hedder Rosa [kan ikke læses] er også god – og det hælder jeg simpelthen over det hele – og løfter papiret op så det ren-der af igen – læg endelig Avis under – det sviner fantastisk – særlig Hiliogenblå – men papiret er bedst hvis det er sådan noget i ved man bruger til litografier – det vil sige lidt sugende. Nå det var det – kan i nu havde det godt – den ene i Rom den anden i Paris – her alt vel og Kys fra jeres Vipse 
 Lars hilser også mange gange til jer – og siger ønsk dem godt ophold – jeg skriver en anden dag igen.</t>
   </si>
@@ -702,53 +1096,50 @@
 Erik
 Ses vi i Stockholm?</t>
   </si>
   <si>
     <t>1968-01-08</t>
   </si>
   <si>
     <t>Erik Andreasen lykønsker Carl-Henning Pedersen med modtagelsen af Henrik-Steffens-Preis af Stiftung F.V.S zu Hamburg som en anerkendelse for hans betydningsfulde danske bidrag til det moderne europæiske maleri. Andresen omtaler en kommende udstilling i Kiel, som netop bliver afholdt i Kiels Kunsthalle i anledningen af, at Carl-Henning Pedersen har modtaget prisen. 
 Andreasen afslutter med hilsner "til jer alle tre", og med det mener han Carl-Henning Pedersen, Else Alfelt og deres yngste datter Kari-Nina Pedersen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/mWkY</t>
   </si>
   <si>
     <t>Kære C-H
 Hjertelig til lykke med den store hæder (”Steffensprisen”)! Det bliver interessant med udstillingen i Kiel, og det må ”varme” at modtage så megen anerkendelse. Modsat så mange af tidligere Tiders malere synes Du at opnå dem ”in vive”. 
 Mange hilsner 
 til jer alle tre 
 Fra Erik</t>
   </si>
   <si>
     <t>1968-03-30</t>
   </si>
   <si>
     <t>Leon  Arkus</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen om hans arbejde for en udstilling med Carl-Henning Pedersen på Carnegie Institute, Pittsburgh. Andreasen er i dialog med den nye direktør for Carnegie Institute, Leon Arkus, der taler om allerede at afholde udstillingen med Carl-Henning Pedersen i efteråret 1968.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/4qjv</t>
   </si>
   <si>
     <t>Kære C-H
 Korrespondancen mellem USA og ego går livligt. Arkus sigter i øjeblikket mod din udstilling allere-de i dette efterår. Jeg har været i Kulturministeriet hvor de var positive m.h.t. at deltage i udgifter vdr. Katalog og forsikring i Danmark. Men de kan naturligvis først behandle sagen, når Du har modtaget en officiel indbydelse. Denne arbejdes der med og jeg venter Du får den midt i april. 
 Hvornår kommer Du hjem? Det spørger Arkus stadig om og jeg har lovet at give han svar snarest. Han vil tage til Kbhn. og tale med dig. Jeg regner med at de foreløbige forhandlinger mellem Arkus og mig er helt ”i din ånd” – alt er jo endnu foreløbigt og vi afventer dig i Kbhn. 
 Mange hilsner til dig og familien 
 Erik</t>
   </si>
   <si>
     <t>1968-04-19</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen at den kommende direktør for Carnegie Institute, Leon Arkus, kommer og besøger CHP i København. Direktørens første udstilling skal være med Carl-Henning Pedersen og det er vigtigt at Carl-Henning Pedersen kommer hjem så han kan mødes med Arkus.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/Ssk0</t>
   </si>
   <si>
     <t>Kære C-H
@@ -780,54 +1171,54 @@
 Nu tvivler jeg meget på at Rostrup-Boyesen viser sig hjælpsom. Han har faktisk ”drillet” mig meget i denne sag med udlånet af dine billeder; sammen med dig og Else er han smilende og venlig, men jeg fornemmer hele tiden stærk agression mod mig. Det er på forhånd givet at jeg intet opnår ved henvendelse til ham. Jeg syntes Du og Else skulle bede ham indtrængende om at sende billedet såsnart konservatoren har set på det. Du kender jo billedet, det er ”tykt” malet over det hele, men er absolut ikke et skrøbeligt billede (som fx det store blå, vi ikke fik med fra Louisiana). 
 Bjarnhof kan med lethed ordne og gøre billedet i stand til forsvarlig forsendelse. Da det vitterligt spiller en meget stor rolle for Arkus at få billedet med, syntes jeg at vi må gøre en indsats på den rigtige måde. Vi kan jo spekulere lidt over det og eventuelt gå i samlet procession til ham, når jeg kommer hjem (den 18/VIII), men da er I måske i Jylland? 
 Jeg skal til Kongres i New York den 30/VIII og være derovre i godt 14 dage. Vi må passe på tiden, for Rostrup-B, kan jo også være bortrejst – og kommer vi forsent, siger han måske at konservato-ren ikke har påbegyndt arbejdet, osv. Osv -, derfor helst strax aktion. 
 Kopi af Tjalves brev til dig har jeg også modtaget. Det er dejligt med de 10.000, vi opnåede. (Jeg så dem gerne forhøjet til 12.000) men de forslår jo ikke stort. Forsikringen af dine personlige billeder er selvfølgeligt alt for lav, nærmest symbolsk, men ikke at forsikre dem går jo ikke at mange grun-de,- og forsikre dem for to, tre el. firdobbelt er jo heller ikke den tilfredsstillende løsning. 
 Tak til Else og Kari for hilsen fra Jungfrau- håber at de er kommet godt hjem. Hvis du er bortrejst i sidste ½ af August hører jeg gerne fra dig pr. brev. 
 Ellers kommer jeg ud til jer lige efter den 18/8. 
 Mange hilsner Erik.</t>
   </si>
   <si>
     <t>1968-08-13</t>
   </si>
   <si>
     <t>Else Alfelt
 Leon  Arkus
 Lundby
 Erik  Tjalve</t>
   </si>
   <si>
     <t>Erik Andreasen er lettet over at Carl-Henning Pedersen maleri "Den gule hest" alligevel kommer med på udstillingen på Carnegie Institute, Pittsburgh. Andreasen beretter om hvordan han praktisk griber arbejdet med udstillingen an og at han er nervøs for resultatet af farverne i kataloget.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/T3sx</t>
   </si>
   <si>
     <t>Kære C-H og Else 
-Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortæl-le mig derom, da jeg er meget spændt. 
-Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der på-tegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sen-des som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
+Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortælle mig derom, da jeg er meget spændt. 
+Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der påtegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sendes som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
 Katalog skulle nu blive helt færdigt til bogbinder i næste uge. Jeg er selvfølgelig især spændt på farveplancher- og også lidt nervøs for resultatet. Vi skal nok ikke vente os for meget selv om de gør deres bedste, men det er nok svært, ikke mindst fordi de ikke kender de originale billeder. De har faktisk kun at holde sig til de gamle reproduktioner og deres ”smag”. 
-Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere be-stemme, hvem der skal nyde godt af dem. 
+Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere bestemme, hvem der skal nyde godt af dem. 
 Billedet med ophængningen af ”Romersk Suite” har jeg nu sendt videre til Arkus. 
 Håber I får nogle dejlige dage på Bovbjerg- her på Skagen har der været masser af solskin, så vi er brune og meget tilfredse. 
 Mange hilsner til jer alle 
 fra Erik</t>
   </si>
   <si>
     <t>1973-04-11</t>
   </si>
   <si>
     <t>Erik Andreasen lykønsker Carl-Henning Pedersen med museumsplanerne i Herning. Efter der i mange år har været diskuteret om København skulle bygge et museum til Carl-Henning Pedersens billeder, er valget nu faldet på Herning i stedet. Anledningen er at Carl-Henning Pedersen er kommet i kontakt med skjortefabrikant Aage Damgaard i Herning. I 1968 kunne Carl-Henning Pe-dersen indvie sit monumentale værk ”Fantasiens leg om livets hjul” til Angli-fabrikken i Herning. Nu året efter er det blevet besluttet at Carl-Henning Pedersens museum skal ligge i Herning som nabo til Angli og Carl-Henning Pedersens monumentale hovedværk.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/PDLh</t>
   </si>
   <si>
     <t>Kære C-H
 Hjertelig til lykke med Museet i Herning! Jeg er helt overbevist om at Fu bliver meget tilfreds med den ordning. Selvfølgelig vil der i så stor en sag dukke problemer op hen ad vejen, men det vil trods alt kun blive detaljer i den store sammenhæng. Du vil også høre jamren fra København, men de har sandelig forpasset deres chance og været lunkne og tankeløse i den sag. Hvis De nu fortsat vil lave det Museum for Moderne Kunst kan Du jo høste dem med et par billeder. 
 Mange hilsner til dig og Else
 Erik</t>
   </si>
   <si>
     <t>1980-09-27</t>
   </si>
   <si>
     <t>Aase Nielsen 
@@ -1072,59 +1463,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jQAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6xJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ZfYC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jQAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6xJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1766,730 +2157,1204 @@
       <c r="H16" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>115</v>
-[...7 lines deleted...]
-        <v>116</v>
+        <v>80</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>146</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>147</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>15</v>
+        <v>144</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>156</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>144</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G25" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>170</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>176</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>115</v>
-[...7 lines deleted...]
-        </is>
+        <v>184</v>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>185</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>180</v>
-[...9 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>192</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="5" t="s">
-        <v>115</v>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="s">
-[...3 lines deleted...]
-        <v>191</v>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>192</v>
+        <v>32</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>195</v>
+        <v>205</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
+    <hyperlink ref="M33" r:id="rId38"/>
+    <hyperlink ref="M34" r:id="rId39"/>
+    <hyperlink ref="M35" r:id="rId40"/>
+    <hyperlink ref="M36" r:id="rId41"/>
+    <hyperlink ref="M37" r:id="rId42"/>
+    <hyperlink ref="M38" r:id="rId43"/>
+    <hyperlink ref="M39" r:id="rId44"/>
+    <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
+    <hyperlink ref="M42" r:id="rId47"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>