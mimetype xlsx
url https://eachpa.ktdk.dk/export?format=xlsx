--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="262" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="898" uniqueCount="486" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -338,96 +338,96 @@
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Rikke H. 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Else skriver hjem fra en længere rejse i Saxnäs i det nordlige Sverige, hvor hun maler og udforsker fjeldene. Hun beskriver at hun på otte dage kun har malet to billeder, fordi hun bruger tiden i naturen. Hun har været på Marsfjället og sovet i en samisk hytte. Hun beskriver naturoplevelser, samisk kultur og logistiske udfordringer i fjeldene. Hun længes efter familien og sender kærlige hilsener og postkort.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/6LkS</t>
   </si>
   <si>
     <t>(Saxnæs) d – 9/9 – 46
 Kære Kari, Vipse og Henning /
 Jeg længes efter jer alle sammen / Mine unger, hvordan har I det I kunde godt skrive til mig / 
 Nu har jeg været i Saxnæs i over 8 Dage, jeg har endnu kun malet 2 Billeder, for jeg har været paa Fjellet, det vidunderlige Marsfjell, og sov om Natten i en Laphytte med aabent ildsted midt paa Gulvet, vi laa paa Birkeris med Renskind over og Tæpper om os – I morgen skal jeg til Marsliden, for Foden af Marsfjellet – der bliver jeg et Par Dage, saa kan jeg faa Lejlighed il at tage op i Fjellet / Det er nemlig en besværlig Tur derover fra Saxnæs / med motorbaad over to søer, og imellem dem, 7 Mys, det er Moser, om man ikke er barbenet bliver man vaad, My´ren skifter med Skov / I gaar var jeg paa Satsfjellet, derfra var vidunderlig udsigt helt ind til den norske Grænse, og lige ret for sorte Fjelle med hvid Sne,
 Marsfjellet er 1490 m højt og Satsfjellet 1050 m / Jeg sender Kort som I kan se paa, hvordan her er, saa slipper jeg at sende saa mange til jer /
 Rikke sender Fødselsdagsgaverne til jer, da jeg ikke kan faa nogen ting heroppe / Det er sandt, jeg plukkede Jorddrum, det er Multebær på norsk, orange Hindbær, der gror i Myren, det er Myr og Bæk allevejne her/
-Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende o om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
+Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende og om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
 Alt som er paa Kortene har jeg set og ser daglig /
 Jeg haaber I har det godt alle sammen /
 Nu mange kærlige Hilsener
 Og Kys fra jeres 
 Else
 Hilsen til Dem som spørger til mig</t>
   </si>
   <si>
     <t>1946-09-18</t>
   </si>
   <si>
     <t>Rikke H. </t>
   </si>
   <si>
     <t>Det står ikke helt klart hvem afsenderen Rikke er. Carl-Henning Pedersen har modtaget flere breve fra hende, men dette brev er skrevet på hendes eget brevpapir med initialerne R.H. påtrykt med guldskrift i øverste venstre hjørne. Hun beskriver at det har nydt at være på besøg hos Carl-Henning Pedersen og Else Alfelt og for en stund være i "et andet miljø". Vi får også at vide at hun selv ejer værker af Carl-Henning Pedersen og Else Alfelt. Ligesom hun kender til det kunstneriske miljø omkring Elna Fonnesbech Sandberg, Richard Mortensen, Asger Jorn mf.</t>
   </si>
   <si>
     <t>Rikke takker Carl-Henning for hans brev og fortæller, hvor meget hun nød at bo hos ham og Else — det var for hende en kærkommen afkobling og inspiration at se deres billeder. Hun ønsker ham tillykke med fødselsdagen og håber, han har modtaget pakken, som Else hjalp med at arrangere. Rikke nævner dårligt vejr, sine seneste gæster (bl.a. Gutte og Horn), og sin længsel efter Danmark, frihed og selvstændighed. Hun håber at kunne rejse til Høstudstillingen og fortæller, at hun har betalt for medlemskab gennem Else. Hun udtrykker spænding over Carl-Hennings nye værker, nævner kunstnerkredsen (Morten, Asger m.fl.) og afslutter med venlige hilsner til ham og børnene.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/ELRH</t>
   </si>
   <si>
     <t>18-9-46.
 Käreste Carl-Henning
 Tak skal Du have for Dit rare Brev. Det var södt af Dig at skrive, jeg synes altid, at det er saa hygge-ligt at höre lidt om, hvad Du har for Dig. Ja, jeg er virkelig glad over jeres Billeder, ikke bare dem, jeg ejer selv. Du spörger, hvordan jeg kunne holde ud og bo hos jer. Käreste, jeg nöd det. Du skal tänke, hvilken afkobling, det var for mig, at for en Tid befinde mig i en anden Milieou, og föle mig fri. Og alt som var at se, jeg gik gennem jeres Billed fraan borde to og tre Gange, saa Else til sidst var helt udmattet. Jeg haaber ikke, at Du har noget imod det? Du skal tänke, jeg har jo ikke så ofte Lejlighed at se jeres Ting, saa jeg maatte jo passe paa Tilfäldet. 
 Nu maa jeg skynde mig at önske dig til Lykke, mens jeg husker det. Jeg haber at du bliver fejret or-dentligt. Og at Du har faaet Pakken? Else havde givet mig Instruktionen, om, hvordan det hele skulde ordnes og fordeles, men jeg er ikke sikker paa, at hun helt skulde have väret tilfreds, jeg tror hun havde ordnet det lidt kunstfärdigere. For resten er det länge siden jeg hörte fra hende, men hun har vel fuldt at göre med at male. Haaber hun har bedre Vejr, end, hvad vi har her, for det er noget rent deprimerende med den evige Regn. Det er virkelig fint, at I er indbudt til Oslo, og hvor vilde det väre fint, hvis I ogsaa kom hertil, saa fik de noget se paa, alle Suspotterne her, som skulde faa dem at spärre Öjnene op – og maaske vaagne. Jeg har lige haft Besög af Gutte og Horn og en söd norsk Veninde til dem. De boede bare her et Par Dage, siden fortsatte de til Stockholm. Det var morsomt at have dem, siden vandrede de af Sted og näste Dag kom de til Stockholm, hvor jeg havde varskoet en gammel Veninde til mig, som saa gav dem Husly et Par Dage. – Som Du vel nok er klar over, er jeg en ret urolig Själ, som egentlig altid helst vil väre der, hvor jeg ikke er. Og som altid ellers länges jeg til Danmark, til Frihed og Selvständighed, men jeg skulde nok väre lige-saa vidrekommen, hvis det, mod al Formodning, blev en Kendsgerning. Imidlertid haaber jeg paa, at jeg skal kunne komme ned nogle Dage til Höstudstillingen. For resten gav jeg Else 15 Kr at ind-betale, naar hun kommer ned, at jeg kan blive Medlem af Foreningen. Mest af alt, er jeg vanvittig spändt paa hvad Du har lavet i denne Tid, for det maa väre noget ganske overordentlig fint, det er jeg forvisset om, efter de Bornholmstegninger, kan det helt enkelt inte blive andet. Jeg läste i Poli-timen, at Morten og et Par til, af jeres Venner, skal til Paris, tänker Du ogsaa pröve det, naar der bliver en ledig Plads, eller er Du ikke interesseret? Jeg troede ellers, at Asger skulde väret af Sted, han tale jo ikke om andet i Foraaret. Jeg tänkte bede Wedels hjem en Aften i näste Uge og kigge paa Tingene, der er jo lidt mere at se, siden de var her sidst, det var i Vinters. Jeg lovede Elna, at forklare visse Udtalelser i hendes Bog fra dem, at det skulde väre Asger, som laa bagved, og egent-lig er det jo ogsaa rigtigst, at de faar det at vide, men paa den anden Side er jeg nu alligevel lidt urolig for, at det bliver mig, som faar sidde imellem. Naa skidt. Nu mange mange Hilsner til Dig og Ungerne. 
 hengivne Rikke</t>
   </si>
   <si>
     <t>1946-09-20</t>
   </si>
   <si>
     <t>Sverige
 Marsliden</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Volter Voxendal</t>
   </si>
   <si>
-    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sam-men med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstren-gende tur for at få sine materialer transporteret over moser og skov til Marsliden.
+    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sammen med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstrængende tur for at få sine materialer transporteret over moser og skov til Marsliden.
 Hun planlægger at blive der til begyndelsen af oktober, derefter besøge Rikke, og forventer først at komme hjem midt i måneden. Else beskriver den smukke natur omkring sig og fortæller om et særligt syn, hvor hun så sit grønne månebillede spejlet i søen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/bqNR</t>
   </si>
   <si>
     <t>(Marsliden) d. 20/9 - 46
 Kære Henningdreng og min Kariunge
 og min Vipsetøs /
 Jeg har det saa dejligt nu / Jeg er flyttet til Marsliden, til et stort Hus der bor 2 Malere og en Forfat-ter el. Digter vil jeg snarere sige - Jeg skal kun betale 1 Kr pr. Døgn - Maden deler vi alle saa det er saa billigt at jeg har Raad at stande en Stund endnu / Til den ene Maler Voxsendal solgte jeg en Akvarel for 50 Kr / Jeg havde en fin Fødselsdag paa Saxnæsgaarden, fik mange Hilsener fra Gæster som havet været det / Bl. andet af et ungt Par ”Forargelsens Hus” / af Voxsendal fik jeg 1 Kulteg-ning - Han er ogsaa skør med Fjelltoppene saa jeg faar Fjäll med hjem / af ham der skriver faar jeg et smukt Prosadigt, ”Lars Ringer” meget fint i Rytmen / Jeg maler dejligt i en kolosal stor Skolestue, med dejligt Lys og masser af store Borde / men sikken et Slæb med at faa Tingene herover / vi følte os som Pramdragerne, da vi drog af sted med alle mine tunge Krydsfinerer over 8 Myr (Moser) jeg havde Strømper og Støvler af og sank dybt ned, det tog fra Kl. var 12-4 1/4 at faa det over Skoven og Myren, hvor vi saa maatte tænde Baal for at tilkalde Baaden fra Marsliden / Men nu er jeg her altsaa og arbejder for fuld Kraft – blir her antagelig til 4-5 Oktober da jeg skal til Fødselsdag paa Saxnæsgaarden, saa regner jeg med c. 8 Dage hos Rikke, saa før midten i Oktober har I mig sikkert ikke igen /
 Her er Efteraar det regner i en Uendelighed, men Blaabærrisene blir røde paa Bjergene og Mars-fjället har faa hvid Hat paa, og det store sorte Borgafjäl er sneklædt /
 I Gaar saa jeg mit grønne Maanebillede fuldstændig som Spejlbillede i Søen, Farverne og Slottet det hele /
 Nu maa I fortælle mig om hvad I laver / Og tak allesammen for Hilsen til min Fødselsdag, jeg har Tegningerne paa Væggen, send mig et Billede af mine Unger, jeg vil have det at se paa,
 Nu mange kærlige Hilsener
 Jeres Else /og Kys</t>
   </si>
   <si>
     <t>1946-10-08</t>
   </si>
   <si>
     <t>Sverige
 Stockholm</t>
   </si>
   <si>
     <t>Saxnäsgården, Axel Arons Väg 4, Marsfjall</t>
@@ -477,94 +477,97 @@
 alle 3 /
 og kys til jer mine Unger /
 Hvis i skulde finde paa at skrive, blir det bedst at det bliver til Rikkes Adr. jeg bliver her ikke saa længe /
 Skulde der være noget vigtigt el. I har Lyst at skrive nu, bor jeg i Stockholm til og med Tirsdag d. 15 ds. 
 Adr. Voxendal
 Grekfaravägen 19
 Ängby
 Stokholm</t>
   </si>
   <si>
     <t>1948-03-28</t>
   </si>
   <si>
     <t>Else Alfelt
 Kari-Nina Pedersen</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Erik Lassen
 Richard Mortensen</t>
   </si>
   <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Else og Kari skriver fra deres rejse (formentlig i Norge). Brevet bærer præg af, at der fattes penge hjemme i lejligheden i København. Else minder Henning og Vipse om, at Mortensen har lånt kødkortet. 
+Kari har prøvet at stå på ski for anden gang. Der er forår, og sneen ligger kun højt oppe; de har set de første forårsblomster; Blåveis og vil prøve at tage nogle med hjem til Danmark. De har besøgt en mand, som spillede på hardangerfele, fortalte lokale sagn og lavede stole udskåret af træ.
+Else skriver at hun har svaret Erik Lassen, der var medredaktør af tidsskriftet Aarstiderne og hvor et af Alfelts linoleumssnit udgør det nummer der udkom 3. juli 1948. 
+De ved endnu ikke præcis, hvornår de rejser hjem, fordi de mangler sovevognsbilletter, men senest 7. april, da pengene snart er brugt op.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/rtfz</t>
+  </si>
+  <si>
     <t>1 Paaskedag
 (1948)
 Kære Henning og Vipse / 
 Jeg glemte jo at jeg skulde svare med det samme, angaaende Kødkortet / Det har Mortensen laant, det ved i da begge, husker I ikke det. 
 Vi har det dejligt, soler os, men Kari tager desværre ikke rigtig imod i ansigtet, men hun befinder sid storartet, hun har været med ad Fjellet til og staa paa Ski, men det er kun anden Gang hun har prøvet det, og nu er hendes Skistøvler hullede og maa laves inden hun kan komme i Sne med dem igen, kanske da Sneen er borte – Saa Vipse behøver ikke være misundelig, for det er Foraar her nu, ogsaa, det er kun langt oppe der er Sne;
 I Dag har vi set de første Foraarsblomster – Blaaveis – hedder de, de blomstrer fra nu og sil Slut-ningen af Maj, saa vi forsøger at tage nogen med hjem, at I kan se dem, for vi har dem ikke i Dan-mark – 
 Vi har været på Besøg hos en Mand der spiller Hardaner’fele’ og han fortalte Sagn her fra Dalene og spillede til – Han lavede ogsaa Kube-stole de er Stole udskaaret af et stykke – en hel, Træ-stamme og malet i Rosemønster – saadan omtrent ser den ud [tegning af stolen] hvis I kan forestil-le jer det /
 Jeg har svaret Erik Lassen – Jeg ved endnu ikke naar vi kommer hjem, bestemt, for vi har endnu ik-ke faaet vores Sovevognsbilleter / Man det bliver ikke senere end 7 April for vi maa rejse senest den Dag for vi har ikke flere Penge, Men vi skal nok skrive, saasnart vi ved det, saa I kan hente os,
 Vi er ellers faldet til, her er smukkest nu Sneen smelter, og vi har fundet en Foss. 
 Men jeg har intet bestilt, Omgivelserne er ikke den store Oplevelse / I maa ikke være alt for fattige naar vi kommer hjem, det er saa sørgeligt /
 Og vi glæder os begge, saa meget, til at komme hjem til jer igen. 
 Hav det nu godt begge to /
 Og kærlig Hilsen fra jeres
 Kari og Else –</t>
   </si>
   <si>
-    <t>Else og Kari skriver fra deres rejse (formentlig i Norge). Brevet bærer præg af, at der fattes penge hjemme i lejligheden i København. Else minder Henning og Vipse om, at Mortensen har lånt kød-kortet. 
-[...7 lines deleted...]
-  <si>
     <t>1948-07-29</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Kari-Nina Pedersen</t>
   </si>
   <si>
     <t>Island</t>
   </si>
   <si>
     <t>Hornafjörður</t>
   </si>
   <si>
     <t>Svavar  Gudnason 
 Erick Stuckmann</t>
   </si>
   <si>
-    <t>Carl-Henning Pedersen skriver Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
+    <t>Carl-Henning Pedersen skriver fra Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
 Han opholder sig på Island sammen med Svavar Gudnason, der har lånt ham penge og betalt for billetter, da det ikke har lykkes at sælge værker. På grund af de manglende midler har Carl-Henning Pedersen ikke turde love noget om en planlagt udstilling. 
 I Hornafjörður bor Carl-Henning Pedersen foreløbig hos Svavars familie, hvor han bliver godt modtaget og blandt andet har været ude at fange laks. Han forventer snart at flytte til et mere primitivt værelse. Han beskriver naturen omkring fjorden som meget smuk og håber at komme på ture i bjergene.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/LAhl</t>
   </si>
   <si>
     <t>Hornafirdi, Island, Torsdag 29. Juli 48
 Kære Else Vipse og Kari!
 Det var lidt underligt at I rejste. Men det var sikkert den eneste maade vi kunde klare det paa. Der er intet sket – saa jeg har ingen penge faaet. Svavar prøvede den mand der var interesseret i ”kløften” – men det gik ikke. Heller ikke Købmanden som Gestur kom med – har ladet høre fra sig. Jeg laante 100 Kr af Svavar, dagen efter I var rejst – og han har saa foruden betalt billetten på Hekla og maden der ombord. Jeg er jo lidt nervøs for hvordan det skal gaa her. Jeg har derfor heller ikke faaet sendt svar til Struckmann. Naar jeg ikke aner om jeg har penge til rejsen – er det jo sin sag at love at ordne udstillingen. Men nu maa jeg jo se hvordan det gaar.
 Jeg haaber at I kom godt hjem. Og jeg haaber at det bliver til noget med at I kommer en tur over til Bornholm. Det er ingen grund til at spekulere paa det med skolen. Har I været i forbindelse med Jens? Og havde han nogle penge?
 Jeg fik ellers ordnet saa nogenlunde i Classons hus. Jeg fik syet sengene og Vasket gulvene – lagt de 27 kr ind i æsken – alle billederne blev kørt ind i havnehuset – jeg købte 3 kg melis og stillede op ved siden af huggesukkeret. Søndag aften kom Gestur og hans kone og ham han en dag havde med – med hans kone – og de havde noget dejlig kirsebærlikør med – saa vi havde det meget hyggeligt inden jeg rejste.
 Selve rejsen hertil Hornafj gik meget ligetil. Skibet Hekla sejlede meget hurtigt. Vi havde en dejlig køje på 2. klasse. Desværre laa der saa meget taage inde over land – saa det blev ikke saa meget med at se. Der var ogsaa temmelig store bølger – saa vi gyngede en hel del. Asta var noget søsyg. Men jeg var oppe paa dækket hele Mandagen og nød det. Vi lagde ind til Vestmannaøerne – hvor der gik folk i land – og nye kom paa. Det vil sige – skibet kom ikke ind i havnen – det lagde sig til anker i læ af øen – og saa kom der en fiskerbaad ud. I saa vel ogsaa øerne – for I maa jo ha passe-ret dem paa omtrent samme tidspunkt som vi om fredagen – eller maaske lidt senere. Vi var der ved 8. tiden om morgenen – og startede fra Reykjavik kl. 11 om aftenen.
 Naa – Mandag aften kl 9. skulde vi være ved Hornafj. Men vi sejlede lige forbi. Skibet kunde ikke gaa ind i fjorden paa grund af for store bølger. Og inde paa land ville de ikke ha noget med at sende en fiskerbaad ud paa søen – saa vi kunne komme ind med den. Der var sikkert ogsaa nogen risiko ved at komme ombord i en saadan lille baad ude i de store bølger. – saa jeg tænkte at det ærlig talt var meget rart at vi sejlede videre til et roligere sted. Omtrent 100 km. maatte vi sejle nordligere - og til alt held laa der en lille parketbaad – herdue breid – som var forsinket – og til den var der telegraferet saa den ventede paa os. Kl. 2 om natten kom vi over i den – først ned i en fiskerbaad – der var ingen havn der – men ret roligt vand – vi kom ned i en kahyt nede i bunden af parketbaaden. Der var mægtig varmt – og Asta blev søsyg igen med det samme. Vi var sammen-stuvede dernede. Til at begynde med sad jeg paa en stol og lagde hovedet ned paa armene paa bordet og forsøgte at sove. Men jeg kurede ustanselig frem og tilbage paa bordet. Det var ikke til at holde ud. Saa rejste jeg mig – og Svavar spurgte om jeg lev søsyg. – Men det var jeg nu ikke. – og svingede over til en krog i kahytten hvor der laa en rygsæk. Op ad den faldt jeg saa i søvn. – og vaagnede først ved halvottetiden da vi var kommet til hornafj. Vi laa en halvtimes tid uden for indsejlingen og ventede paa lods. Vi gyngede op og ned. Inde paa fjorden kom vi saa over i en fiskerbaad og saa endelig i land. Svavars bror, lægen – stod og tog imod os – og saa hjem til hans forældre og drikke stort kaffebord.
 Hos Svavar har jeg saa boet nu i nogle dage – og har faaet et værelse. Hans far er mægtig sød – en rar gamling – der arbejder nede i brugsen. Moderen er meget reserveret – men det er hun sikkert over for alle fremmede. I det mindste har jeg faaet god mad i nogle dage. I dag har vi faaet laksør-red som Svavar og jeg var ude og fange paa fjorden i Gaar. Vi havde net med og satte – og holdt saa øje med om nogle af korkpropperne bevægede sig – saa var der gaaet en laks i garnet – og Svavar var mægtig gesvindt til at faa fat i den. Vi fangede 16 - saa det var ikke daarligt.
 I Gaar var vi ogsaa henne hos brugsforeningsbestyreren og saa paa de værelse han havde lovet at vi maatte bo i. Det er meget primitivt, men jeg tror at jeg flytter derhen paa Mandag. Det er en ret stor stue med en masse trækøjer. Det bruges om Vinteren, naar der i havnen kommer mange fi-skerbaade - og fisker derfra.
 Men Omegnen her er dejlig lige saa dejlig som vi har hørt det beskrive. Selve fjorden med det grønne land omkring og ude omkring igen – alle bjærgene. Til den ene side – mod vest – de store jøkler – som man ser skærer sig gennem bjærgene ned mod Fjorden, helt til venstre – det højeste bjærg paa Island – men det syner nu noget mindre end de andre bjærge heromkring – fordi det er længere borte.
 Den første dag vi var her spadserede jeg en tur ad landevejen et stykke ind over det grønne land. Og da var solen fremme – efter at det havde været graavejr i flere dage. I gaar – da vi var ude paa fjorden var det taage – og man kunde ikke se ret langt. Her høres ret kraftig brænding – havet der støder mod de lange smalle landtanger – eller sandtanger der ligger foran hele den brede fjord.
 Nu haaber jeg at jeg faar anledning til at komme nogle ture ind i bjærgene – i det mindste vil jeg selv foretage nogen.
 Lige nu efter kaffen snakkede jeg med Svavar om den Udstilling i Reykjavik. Men han gav mig ikke noget rigtig raad om hvad jeg skulde gøre.
 Ha´ det nu godt til vi ses – og jeg haaber at I har Penge – mange kærlige hilsner fra jeres Henning</t>
   </si>
   <si>
     <t>1948-08-01</t>
   </si>
@@ -637,53 +640,50 @@
 Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
 Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
 De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
 Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
 Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
 Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
 Tag Udklippene medhjem igen, har kun de samme/
 Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
 Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
 Vipse er blevet rask igen, og Kari er begyndt Skolen –
 De sender dig Kys begge to –
 Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
 Nu kærlig Hilsen fra Else
 Hilsen til Svavar og Henning og Asta fra hele Familien/
 Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
   </si>
   <si>
     <t>1948-08-18</t>
   </si>
   <si>
     <t>Sveinn Björnsson
 Ásta  Eiriksdóttir
 Svavar  Gudnason 
 Björn Ólafsson
 Erick Stuckmann</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
 Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
 Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
 Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
 Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/XNpM</t>
   </si>
   <si>
     <t>Hornafirdi Island 18-8-48
 Kære Else Kari og Vipse
 I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
 Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
 Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
 I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
 Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
 Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
 En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
 Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
 Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
 Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
 Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
@@ -712,50 +712,75 @@
 Han omtaler Høstudstillingen og Linien. Han nævner også at han har været på den islandske "september-udstillingen", hvor han fandt kunstnere for ufærdige til at blive inviteret til at udstille i Danmark. Han er dog åben for at man måske kunne invitere den islandske kunstner Thorvald Skúlason.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/ewQA</t>
   </si>
   <si>
     <t>Island. Fredag 10. Sept. 48
 Kære Else og mine to tøsebørn. Jeg fik jo jeres breve – det ene laa her i Reykjavik og ventede paa mig. Det andet fik jeg lige et øjeblik efter – da flyveren kom derude – og som havde mit med til jer. Kom I over til Bornholm? Det haaber jeg paa. Saa I kunde faa en exstra ferie. Det er spændende med min store datter, Kari som er begyndt at gaa i skole. Føler hun sig meget stor? Det er en skam med de penge – men jeg haaber at I klarer den til jeg kommer hjem. Jeg var jo ogsaa lidt nervøs for hvordan jeg skulde klare den med penge her i Reykjavik – men pludselig havde jeg 1000 kr paa lommen – saa jeg følte mig rig igen. Der gik ikke noget skib fra Hornafjord hertil sidste Uge – saa jeg maatte flyve. Saa jeg laante 300 kr af Svavar – Flyvebilletten kostede 220 kr. Jeg skulde været fløjet om Lørdagen – og dagen kom – og man kunde intet se for taage – Saa jeg gik hele dagen og stirrede ud i taagen og haabede paa at den ville lette – men det satte bare i med regn – og saadan var det taage og regn hele Lørdagen og Søndagen. Først hen paa Mandagn lettede det og blev dej-ligt vejr igen – og saa kom flyveren. Vi sejlede over fjorden – over til flyvepladsen - over paa Sand-tangen. Jeg var jo meget spændt – og jeg glædede mig ogsaa til turen og det var en dejlig tur med udsigt ud over fjellene og jøklerne – højt oppe over Hekla fløj vi – man kunde se hvor den nye lava var strømmet Og det var sjovt at følge den landevej et stykke vi havde været sammen med Laxnes og Thingvallasøen. Men jeg blev klar over at gaa syd om kysten til Hornafj. var umuligt. Der var i hundredvis af Elve. Men til Hest havde det været sjovt. Vi var paa nogle dejlige ture til hest inden jeg rejste fra Hornafj.
 Jeg havde fantastisk ondt i ørene – da flyveren fløj ind over Reykjavik og i en stor bue – ud over vandet – landede paa den lille flyveplads. Vi blev kørt ind omtrent til Lækjartorv i bil og jeg stod der og tænkte hvad der nu var bedst af gøre. Jeg skulde jo ha´ et sted at sove. Svavar og Asta var lidt forargede over at jeg ikke havde skrevet ind til Reykjavik – saa det var i orden – eller ogsaa var de maaske lidt nervøse for om jeg fik et sted at være. Jeg havde saa stille tænkt – at fik jeg nøglen til Svavars rum – kunde jeg da altid ligge der. Men af en eller anden grund var det som om at jeg ikke maatte komme i forbindelse med det rum. Og nøglen havde han givet til Solla – og han sagde i en forsigtig vending – at han havde disponeret over rummet – men hvad det var ville han ik sagde han ikke. Naa jeg stod der paa gaden – og alle folk fra bilen havde hvert sit sted og skulde hen – saa jeg lod min bagage blive staaende ved en bilstation – og gik hen og saa om der var nogle i udstillingsbygningen. Heldigvis var Alfred der – og han ringede saa hundrede gange i løbet af et par timer – førend vi traf Tove Olafson hjemme – og saa havde jeg et sted at sove.
 Men allerede samme aften ringede olafson og spurgte Engilbert - om de ikke havde bestilt et hotelrum til mig. Og det havde de – saa næste dag flyttede jeg derhen. Det var i Studentergaarden – og ligger lige ved det nye Universitet. Men jeg sagde jo – hvem betaler det hotelrum – og det mente de var i orden. Struckmann kom jo hertil. De havde skrevet efter ham – og ladet forstaa – at det var meget nødvendigt at han kom. De har nok ikke her været tilfreds med at den danske representant var mig – naa det var nu lige meget, men jeg tænkte jo - at det med hotellet maatte saa Struckmann ordne. Men det fik jeg ikke meget ud af. Da han kom sagde jeg forsigtigt – at jeg ikke havde raad til at bo paa hotel – og da han ingenting sagde – saa flyttede jeg herhen til Gislason . Men for de to dage jeg boede der – kostede det 108 Kr – og for det havde jeg sovet i 2 nætter – og faaet morgenkaffe – og 2 gange middagsmad. Saa det var et Held at jeg kom derfra. Gislason begyndte straks med at sige – at han havde ingen penge – saa han havde ingen penge – men inden jeg fik set mig om – havde han alligevel købt en tegning for 300 Kr – og et par dage senere inviterede han 3 Arkitekter herhjem – og de købte hver en tegning for 400 Kr. stykket – og de to betalte med det samme. Saa nu har jeg til billetten hjem – og jeg haaber ogsaa at kunde betale Svavar – jeg skylder ham jo 1000 Kr i det hele – det ville jo være rart – om jeg fik det hele betalt. Men nu må vi se hvordan det gaar. I morgen kommer en redaktør for Djoderiljen og ser paa mine ting. – og paa lørdag – et par til af Gislasons bekendte.
 Men nu er det pludselig blevet svært at købe billetter til udlandet herfra. Jeg gik herop paa det forenede og jeg har bestilt Billet til den 23 Sept. med Dronningen – Jeg kunde ikke betale med islandsk Valuta. Kun hvis jeg havde danske kr. kunde jeg faa lov til at købe billet. Jeg maatte søge i Vidskiptanævnet og nu var jeg til Middag – Søndag paa hotel Borg hos den danske Minister – det er en ny mand – den anden – Brun er rejst – og han sagde – at det var meget svært at faa bevilget – og efter den nye lov som er kommet for 14 Dage side - havde han sendt en hel del danske hjem – paa konsulatets regning – selvfølgelig mod at de betaler – naar de kommer hjem. Saa det er muligt at jeg ogsaa kommer hjem paa den maade. Det er nu en skam – efter at jeg har faaet islandske penge. Men jeg maa jo hjem. Men saa snakkede jeg forleden aften med den danske Presseatache – Martin Larsen - og han sagde – at det kunde jeg ordne med ham med et billede. For jeg sagde jo at jeg havde ingen danske penge – at garantere med – Men nu vil jeg i morgen gaa op paa det nævn igen og høre nærmere. Det endte nemlig forleden dag med at jeg søgte om 70 isl kr. til drikkepenge – og det andet hun sagde – damen deroppe – forstod jeg ikke. Men hvordan det end gaar – saa er jeg altsaa hjemme ca. den 28 Sept. Hvis I er i byen saa hør efter paa det forenede – hvornaar.
 Men i aften er det saa slut med alle de middage. Jeg har aldrig været med til saa mange. Vi har ædt og drukket og røget Cigarer i kassevis. Billederne blev jo hængt op. Det er en meget jævn udstilling – maaske lidt under det jævne – med Danmark som lidt dominerende større billeder. Egill har tre – ret gode – men ellers er jeg allerede blevet bidt af de andre billeder. Der var en stor ferniseringsfest på hotel Borg. Saa var der turene til Thingvellir og Gullfoss og Geisir. Vipse og Kari skulde ha’ set Geisir. Det var meget mærkeligt. De mærkeligste kogende vandhuller – ret store – og som kæmpediamanter – og Geisir: Vi laa over en time og ventede nede i en skaal og alt var roligt og vi solede os og snakkede – og pludselig – jorden tordnede – og i rædsel flygtede vi op af skaalen og et sekundt efter – vældede det kogende vand i store bølger ud over skaalen – og vand og damp steg i mægtige kaskader op. I de første øjeblikke efter havde jeg helt ondt i siden. Det er ikke ufarligt. Vi laa der og troede at vi det ville komme langsomt – og pludselig var det over os. Det er noget af det mærkeligste jeg har været ude for. Vejret var ogsaa dejligt – sol – saa der var regnbuer inde i vandstraalerne – det var imponerende. Gullfos var meget smukt – et meget stort vandfald – og dramatisk naar vandet falder ned i kløften. Det var en skam at I ikke naaede derhen. Men der gaar nu bjærge hele vejen omkring – saa dem skulde I ha´ passeret. 
 Den aften spiste vi så til middag med borgmesteren og nogle andre i det skihotel – vi passerede – inden vi kom ned i lavlandet – paa turen med laxnes. Men det er nu lidt hurtigt at gøre saadan en tur paa en dag. Vi var jo ikke saa længe derude – ved gullfos - 1 times tid – det er forlidt – men det var alligevel dejligt at se. Saa havde vi jo Middag og Bal ude paa Hotellet paa Thingvellir – og de dejligste nordlys paa himlen om natten da vi kørte hjem. Nu er her jo helt mørkt allerede ved halvti tiden. 
 En eftermiddag var vi paa besøg hos præsidenten paa Bessastadir – og blev flot beværtet. Jeg sender et billede med da vi blev fotograferet i Althingshuset med præsidenten i midten. Han var nu en meget sød mand – det kan man ikke sige andet. Men jeg blev jo efterhaanden lidt træt af mine kolleger som det saa smukt hedder. De var meget søde – men jeg følte mig alligevel lidt udenfor. Men nu er det jo overstaaet saa ærligt talt – kunde jeg godt ha´ tænkt mig at rejse hjem nu – men jeg maa vente i 14 Dage. Ja 13 kun. Men i dag var saa redaktøren for Djoderiljen og saa billeder – og paa onsdag aften skal jeg hen og besøge ham.
 Gislasons kone kom hjem i nat med flyveren. Hun sir - at hun spurgte efter dig en dag inde i Tokanten – men de sagde du var rejst til Bornholm.
 Jeg naar jo ikke at overvære nogen af vore fødselsdage. Er det ikke snart mange aar siden vi har været samlet, Men min kære Else og Kari – jeg ønsker jer hjerteligt tillykke og haaber at I alle tre har det godt paa Bornholm.
 I gaar var jeg henne og se en udstilling af ”September” Synigin – der har aabnet et kunstgalleri – i en billedhuggers atelier. Det var alle de 181 abstrakte. De virker meget løse i det – som om de ikke ved hvad de gør – men de har heldigvis ikke nogen salonpræg – med undtagelse af ham Davidson – som kan minde lidt om Asger – Men det var alligevel rart at se oven på den nordiske kunst – der er altfor pæn.
 Saavidt jeg forstod paa Svavar ville han blive her paa Island i Vinter. Og jeg gad vide om han sender billeder ned til Høstudstillingen. Han virkede paa det sidste saa underlig fjernt. Men det kan være fordi han ikke rigtigt var kommet i gang med at arbejde.
 Det med Linien er vel forbi for længe siden. Naar udstillingen ikke var god – kan det ikke holde temperamentet oppe. Men vi grinede godt af Asger. Og haaber at han har faaet en klarere indstilling. Af dem paa Septembersynigin er der ikke rigtig nogen man kan invitere. De er for ufærdige. Saa skulde man invitere dem allesammen – som en gruppe – men jeg tror ikke alligevel. Man kunde maaske invitere Skulason - men nu ligger han halvdød paa Sygehuset. Han skulde nu alligevel ha´ svaret os, da vi ringede saa mange gange til ham i Sommer. Han mødte for 14 Dage siden en fuld mand paa hovedgaden – og han slog ham ned – saa han flækkede Kæben og brækkede det ene ben. En af dagene gaar jeg hen og besøger ham.
 Nu i dag har jeg været ude og købe mig 2 par nye sokker og et sæt undertøj. Saa er jeg fri for at vaske her. Jeg ville også ha´ haft en skjorte – men de havde ikke noget stort udvalg. I det hele taget er der ikke meget at købe her. I lørdags var jeg jo flot. Gislason laante en Smoking til mig – en tidligere kommunistisk ministers tøj. Men de andre var nu lidt skuffede over – at jeg ikke kom i fløjlsbukser. Men det kan de sagtens sige bagefter.
 Men nu nok for denne gang. Hvis I har det godt paa Bornholm – er der jo ingen grund til ikke at blive der saa længe som I kan. Men jeg regner nu med at faa et brev fra jer – om hvorledes det gaar.
 Og endnu en gang til lykke med fødselsdagene ja maaske for resten - er jeg hjemme på Karis fødselsdag. Men i alle tilfælde – til lykke – til lykke – og kys mine to søde tøsebørn fra mig og kærlige hilsener jeres henning
 og Hilsen fra Øli og Lise Gislason</t>
   </si>
   <si>
+    <t>1949-09-27</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt </t>
+  </si>
+  <si>
+    <t>Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen fra Else Alfelt og Vibeke Alfelt til Kari-Nina Pedersen. Samt hilsen til Carl-Henning Pedersen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/BRVo</t>
+  </si>
+  <si>
+    <t>Karis fødselsdag d. 29 Sept 1949
+Kære Kari-unge
+Mange gange til Lykke ønsker Vips og Else, dig
+Itzi sender ogsaa hilsen, jeg ville tegne ham, men han løb men du kan lige ane ham -
+Det er graavejr i dag, Vipse er lige kommet hjem, hun har været ude paa kartoffel marken – nu skal hun ned paa Stationen med dit Fødselsdag brev – og vi ønsker det maa være en dejlig dag, Til Lykke igen og mange Kys sender vi begge to, nu maa Far Henning give dig Kyssene fra os, lige saa mange han kan holde ud. 
+Mange kærlige hilsener fra dine Vipse og Else</t>
+  </si>
+  <si>
     <t>1949-12-04</t>
   </si>
   <si>
     <t>Svavar  Gudnason </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Constant Nieuwenhuys</t>
   </si>
   <si>
     <t>Brevet er Svavar Gudnassons formelle, men personlige udmeldelse af kunstnersammenslutningen HØST.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dTX5</t>
   </si>
   <si>
     <t>Kære Henning og Else
 Hjertelig tak for igaar. 
 Her er min formelle udmeldelse af ”Høst” som jeg sagde at jeg vilde sende. 
 Jeg nøjes med at henvise til vores samtale igaar som grund for min udmeldelse og beder jer med-dele dette til mine andre Kammerater som ikke var til stede. 
 Jeg haaber I vil holde jer til det som var væsentligt i mit standpunkt, naar I drøfter dette med de andre, men ikke iblande det for meget psykoanalysens clichéer som man i kredsen gærne bruger og som jeg for øvrigt mener at I har presenteret for Constant hvis jeg maa bedømme af hans svar-brev til Henning. 
 Jeg betaler min part af det økonomiske underskud og forbeholder mig gærne ret til at følge med i regnskabet. 
@@ -954,58 +979,1603 @@
 Erik  Ortvad
 Kari-Nina Pedersen
 Guillaume Cornelis  van Beverloo</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
 Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
 Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
 Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
 Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CLD1</t>
   </si>
   <si>
     <t>Tirsdag 21.8.1951
 Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
 Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
 Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
 Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
 Nu de kærligste hilsner fra dine tre og Kys fra
 din Henning
 og tak for dine breve.</t>
   </si>
   <si>
+    <t>1952-02-10</t>
+  </si>
+  <si>
+    <t>Sverige
+Malmø</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Poul  Ekelund
+Harald  Leth
+Poul  Rytter
+Jeppe Vontillius
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra turen til Malmö, hvor hun er på vej for at ophænge hans billeder til en udstilling. Hun fortæller, at familien har fejret Karis fødselsdag hos Vips og Lasse med flæskesteg, lagkage, ananas og vin. De fløjlsbukser, Kari havde fået, viste sig dog at være både for små og i den forkerte farve, så Else har byttet dem og vil købe nye i Sverige.
+Hun beretter om kunstneriske aktiviteter hjemme. Mogensen er netop vendt hjem fra Lapland, og Else har hjulpet med at hente tilmeldingsblanketter til Efterårsudstillingen. Hun har selv medbragt en akvarel til en tombola i Malmö efter opfordring fra Østerlin. Desuden har hun set Vontilius' udstilling, som hun finder inspirerende på grund af de gennemarbejdede skov- og landskabsbilleder. Samtidig reflekterer hun over sit eget arbejde og over, om hun måske arbejder lidt for løst og spontant.
+Else fortæller også om nye bekendtskaber i kunstmiljøet, blandt andet to unge billedhuggere sendt af Vestergård, som ville have deres værker vurderet inden indsendelse til udstillinger.
+Et særligt afsnit handler om Carl-Hennings tidligere værtsfamilie i Dolomitterne. "Die Mutter" har skrevet og inviteret hele familien til at bo i hendes hus i Dreikirchen næste sommer. Else viderebringer også nyt fra Lapland, hvor Mogensen har mødt Lisa, som fortalte, at Emma nu er "borte", hvilket Else tolker som, at hendes psykiske tilstand er blevet alvorligt forværret.
+Brevet slutter med en stemningsfuld beskrivelse af sejlturen til Sverige gennem tåge og dæmpede grågrønne farver, som minder Else om paletten i hendes egne aktuelle billeder. Hun lover at skrive mere om Malmö-udstillingen i næste brev og sender kærlige hilsner og kys fra sig selv, Kari og Vips samt hilsner fra Lasse. Flere kunstnervenner, blandt andre Vontilius, Leth, Ekelund og Rytter, spørger også til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/NPmN</t>
+  </si>
+  <si>
+    <t>”Malmøhus” den 2 Oktober 52 -
+Kære Henning-mand – tak for dine Breve, de bliver læst højt mange Gange sidst i Går Mogensen var og hente sin Blanket til Efterårsudst. Som jeg hentede for ham mens han var i Lapland, jeg havde så hentet til Vips og Lasse / Vi havde en dejlig Fødselsdag oppe hos de to, Flæskesteg med, og 1 Lagkage – Ananasdåsen og Vin jeg havde fået i Fødselsdagsgave det var også med – Men Fløjelsbukserne var ingen Suces, vi havde fået dem for små og heller ingen pæn Farve – men så gik jeg ind og afleverede dem og fik Pengene igen. Og nu er jeg på Vej til Sverige og skal hænge dine Billeder op, så hører jeg på Prisen og Kvaliteten er jo meget bedre her, så Bukser får hun 
+I går fik hun – en Laphue af Mogensen – Jeg har en Akvarel med til Malmø til Tombola, Østerlin skrev og bad om du kunde give en / - Jeg var inde og se Vontilius Udstilling i Går den er smuk Skov-billeder og Landskaber, næsten ingen Modeller / Og når jeg kommer fra mine egne virker det inspirerende at se virkelig fine gennemarbejde Billeder – og så tænker jeg måske er jeg lidt for stor i Slaget, el måske løs – Jeg tror jeg har vænnet mig til at arbejde der hjemme og det er jo nemmere end at tage til Lyngby – Men rigtig godt er det ikke – men jeg skal – Der har været to Mennesker som Vestergård har sendt ud til os, at vi kunde kigge på hvad de lavede, begge med Skulptur, de vilde nemlig sende ind, abstrakte men pæne små Ting. 
+Die Mutter har skrevet og takket for jeg sendte dig derned og hun fik vist ikke sagt Farvel til dig – Hun skriver at om unsere Berg, fallen ihr / må I komme die ganze Familie næste sommer el. når vi vil, og bo i hendes Hus i Dreikirchen, der er naturligvis ikke så smuk som i Briol skrive hun undskyldende – 
+Mogensen fik hilst på Lisa i Lapland hun siger om Emma ”hun er borte” Emma er helt væk – så er hun vel blevet sindsyg – Præsten vilde købe af Mogensen / Men Saxnäsgården bliver så dyr og mondän at der kommer vi aldrig mere og de er ved at hæve Kulsjøen / Men hele Lapland er dog stadig – Det er tåget nu vi sejler – hvidlig, jord grønt er Vandet og Himlen tonet grå – lige mine Farver jeg arbejder med nu – 
+Jeg bliver sikkert nødt til at tage over i Morgen igen / Men då får Referat videre i næste Brev – Nu kærlige Hilsener og Kys dine to Piger Kari og Else –
+Og Hilsen fra vores Vipse – og Lasse siger nu hilser du vel også fra mig når du skriver / Vontilius og Leth bad mig hilse og Ekelund og Rytter – de spørger pænt til dig alle -</t>
+  </si>
+  <si>
+    <t>1952-03-22</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Lysebu</t>
+  </si>
+  <si>
+    <t>Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke ("Vipse") skriver til Carl-Henning efter en påskeferie i præstegården i Mårum. Hun fortæller om en cykeltur til Mårum sammen med sin onkel Bendt for at besøge Lasse, og om de uventede problemer, der opstod på hjemrejsen. På grund af kraftig regn kunne hun ikke cykle hjem som planlagt, og da hun senere ville tage toget, viste det sig, at hun havde fået oplyst en forkert afgangstid. Toget var allerede kørt, og det næste gik først sent om aftenen. Derfor besluttede hun at blive en ekstra nat og sendte et telegram hjem for at fortælle det.
+Brevet er skrevet i en munter og hverdagsagtig tone. Vibeke fortæller også, at hun har malet fire akvareller, fået god mad under opholdet, og hun afslutter med en stemningsfuld beskrivelse af foråret i Gribskov.
+Brevet giver et levende indblik i hendes dagligdag, hendes nære forhold til familie og venner samt hendes glæde ved naturen og maleriet.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/uVeY</t>
+  </si>
+  <si>
+    <t>København d. 22/marts.52.
+Kære Henning. 
+nå nu har både Kari og Else vist skrevet til dig – så må jeg vel også – i dag er det Tirsdag, ugen efter at Kari og mig ryste hjem fra Påskeferie i Præstegården i Mårum. i lørdags rejste jeg igen op til Lasse, ja rejte gjorde jeg jo ikke, jeg cyklede sammen med onkel Bendt, helt til Kogerup, og så skulle han jo til Vejby og jeg til Mårum, det havde været meningen at jeg skulle have cyklet hjem Søndag aften; men Kl 10 morgen Søndag begyndte det at regne i stride strømme, og inden regnen var holdt op var Kl halv 7 aften, så vi fandt da på at jeg måtte tage toget hjem, nå det blev så til at jeg skulle følges med Ellen Rode, og hendes dreng – hun var næmlig også der oppe; i Søndags, nå men vi tog så afsted for at nå toget til København kl 20.22. Lasse cyklede i forvejen efter biletten på stationen; og vi 3 andre gik da så vi Lasse komme til bage – grinene over det der var sket, toget var lige kørt, - vi så på uret, der maglede så 10 min til at det skulde have kørt så fik vi at vide at vi havde fået opgivet forkert togtid, i Brugsen, manden havde glemt at det var Søndag, så det kørte altså rigtig Kl 20.11, nå – vi gik ind i ventesalen, der kom et tog fra Gilleleje – men det kunne manden på stationen ikke stanse; så der sad vi – det næste tog – kom først Kl. 22.30. og jeg ville så først være hjemme Kl. halv 1. om natten, det mente Lars at det var alt for sendt at tage hjem; og vi sad så og talte om hvad vi skulle – Ellen Rode ringede hjem og fortalte det, men jeg havde jo ikke nogen at ringe til, for til Kähte vil Else ikke have jeg ringer så Larse fand da på vi måtte sende et Telegram; og det gjorde vi – så det skulle efter damen i telefonen være hos Else Kl halv 10. vi skrev - ”kommer i morgen grundet regnen” Vipse...
+Lasse ville at vi skulle have sendt et Telegram med Blomster eller sådan, altså et Lykynskningstele-gram, men det gjorde vi ikke, jeg syntes da ikke det gjorde noget at Else fik et rigtig et; men Lasse mente at hun blev måske bange – når hun fik Telegram fra mårum så sendt på aftenen – nå men - jeg er altså hjemme igen – og kom i går mandag – jeg har malet akvareller. 4. så det er sjovt så har jeg fået frikadeller og spejesild og oksestej – og æblekage og æggekage og appelsin til desert den ene dag – nå men nu er der ikke plads til mere på papiret denne gang – papiret er fra Karis fine skrivemappe, og blomsterne fra gribskoven – hvor bøgen næsten er sprunget ud, og skovbunden er hvid af anemoner – 
+Hilsen Vipse –</t>
+  </si>
+  <si>
+    <t>1952-04-05</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Henry  Heerup
+Richard Winther
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er en kærlig hilsen fra Else og døtrene Kari og Vipse til Henning i Lysebu, Norge. 
+Vi får et indblik i hverdagen, hvor Vibeke Alfelt og Lars Åkirke har mødt kunstneren Henry Heerup ved en kunstneraften på Karis skole. Richard Winther har været på besøg og planlægger en rejse til Grækenland med støtte fra Nationalbanken. Familien besøger også Den Frie Udstilling for at se tegninger af H.C. Andersen, men synes entréen var for høj. 
+Else beskriver en kulturel oplevelse på Thorvaldsens Museum, hvor hun så en inspirerende film om middelalderens miniaturekunst.
+Brevet rummer også små glimt af dagliglivet på hjemmefronten, bl.a. Kari der er starte i skole og priserne på madvarer stiger. 
+Brevet slutter med en hilsen til Ejler Bille, der indikerer at Bille må opholde sig sammen med Carl-Henning Pedersen i Norge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/tTth</t>
+  </si>
+  <si>
+    <t>d.5-4-52
+(På Lysebu)
+Kære Henning – tak for Kortet – Kari er lige sendt i Skole og vi skal til at drikke The / Jeg har lige fået Lys Regningen 284, men har nu været hos Bredlund, han sender en Chek når pengene ingår – Vips og Lasse var til Kunstneraften på Karis Skole, der traf de Heerup han vilde absolut at de skulde gå ind og drikke Kaffe med, men det kunne de ikke lide / Kari har i Dag fået 1 Kr med til en skolehave 1,20 m x 5,00 m stor, halvdelen til Blomsterhave og halvdelen til Urter - + 1,75 Kr til Fotografi af Klassen – I Gaar Aftes var jeg i Thorvaldsens Musæum og så en Farvefilm om Middelalder miniaturen, med Musik fra samme Tid, Instrumenter, og Kor og messende Stemmer –
+Den var vidunderlig inspirerende, meget fin – 
+Man har en befriende fornemmelse hver gang noget fra denne Tidsalder står for en, der er en dejlig naturlig forbindelse mellem Middelalderens Syn på Verden og vort – Ricard Winther var her i Gaar han rejser til Grækenland, så snart han får Pengene fra Nationalbanken bevilget –
+Vips, Lasse og mig, gik til den frie Udstilling for at se H.C. Andersen Tegningerne i lighed med dem i Malmø – det kostede 1 Kr og for Børn 25 Øre, helt vildt vi gik igen / Nu bliver der muligvis lidt diskusion i Politiken, ikke om det, men jeg overværede nogen Børn der ikke kunde komme ind / Schwarz er intreseret / måske har de Politiken deroppe /
+Fuglene har været syge bege to vi havde givet dem hirsekolber og de havde helt ribbet dem paa 1 Dag – vi var bange for Raja skulde dø – så gik Kari ned til Fuglemanden han mente, måske var det forstoppelse, og Kari skulle dyppe en Fjer i Olie el Levertran og smøre dem bagi – Det ordnede Vips, og i Dag er de raske – Med at male går det endnu ikke – foreløbig prøver jeg at skrive i min Beretning.
+Så har jeg vist ikke mere at berette i denne omgang – Vi skal have Urtesuppe til Middag i Dag, men det kan vi snart heller ikke få – Løg kostede i Gaar 1,75 for pundet. Persille og pastinakrod 25 Øre Stk /
+Vipse har været til Røngtenfotografering, og skal derned på Tirsdag – Tanden ser pæn ud og sidder godt fast, Blikket er fjernet men nu vil de altså se om den sidder i de rigtige Huller –
+Nu mange Kys og kærlige Hilsener fra dine 3 Piger
+Else, Kari og Vipse –
+P./S Vil du ikke have dine grønne Bukser op, hvis du skulde blive våd når du er ude – og fik du Sko med / Jeg glæder mig til at høre om din første Skitur
+Hilsen til Bille /
+Jeg har fået Konvolutten af Vipse</t>
+  </si>
+  <si>
+    <t>1952-04-12</t>
+  </si>
+  <si>
+    <t>Erik Andreasen
+Ejler  Bille
+Elna  Fonnesbech-Sandberg
+Elise Johansen 
+Anna Krestensen
+Kresten Krestensen</t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen under hans ophold på Lysebu i Norge. Hun er alene hjemme efter børnenes afrejse og arbejder på at skrive, men får ikke malet, som hun havde håbet. Hun fortæller om et besøg på Nationalmuseet samt om et møde med kunstsamleren Kresten Krestensen, der har skrevet til Carl-Henning for at få oplysninger om de værker, han har købt.
+Else besøger Krestensen for at se billederne og hjælpe med identifikation og datering. Samlingen omfatter blandt andet Carl-Henning Pedersens værker; "Den ædende", "Maske" og "Lille Mand", som Else betegner som nogle af kunstnerens stærkeste værker. Derudover ejer Krestensen flere mindre billeder med heste- og mandemotiver fra omkring 1940, Ekstatisk Fugl (1944), Mennesker i Verden (1943, en titel Else selv har givet værket) samt en tidlig og markant fuglekomposition, som hun daterer til 1938. Krestensen og hans hustru inviterer ægteparret på besøg, når Carl-Henning vender hjem.
+Else beskriver også Krestensens imponerende samling af dansk kunst med værker af blandt andre Harald Giersing (Fokina og Artisterne), J.F. Willumsen Weie, Søndergård og Rude. Hun bemærker Krestensens begejstring for Søndergårds malerier.
+Brevet rummer desuden en række praktiske og økonomiske oplysninger. Else orienterer om ubetalte regninger, manglende penge til kontingenter og familiens anstrengte økonomi, samtidig med at hun fortæller om provenuet fra et nyligt salg gennem Bredlund. Hun afslutter med beskrivelser af det milde forårsvejr, nyheder fra venner og familie samt kærlige hilsner til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/tpuL</t>
+  </si>
+  <si>
+    <t>Kære Henning / (På Lysebu)
+Mine unger er rejst og jeg er alene, Skriver og skriver, er nu kommet til Ikarios – Mogensen, fra Værelset, har været her og bedt om de måtte låne det i Påsken, nå ja så blev det ikke noget til med at male / 
+Jeg var i Onsdags på Nationalmusæet, Filmen var den samme som i ”Thorvaldsen” / Arkustikken er bare dårlig i Nationalmusæets Festsal, så godt jeg havde hørt den fine Ledsage musik inden.
+Der kom et Brev fra Kresten Krestensen til dig, om oplysning om de Billeder han har købt hos Elna, Årstal, Titler o.s.v. / jeg tænkte det må jeg se og klare / Men så mødte jeg tilfældigt Kresten Krestensen og hans Kone, ude på ”Billedkunst 52” – jeg sagde du var bortrejst og første kom hjem igen om to Mdr – men jeg skul prøve at ordne det – så fandt Anna Krestensen på det måske var lettere hvis jeg så Billederne og så to jeg med dem hjem til Gentofte – Han har fået, det store du kalder ”den ædende”, ”Maske” og ”lille Mand” det er dem vi regner for de stærkeste resten er små. Heste og Mænd – billeder fra 1940 + et Par andre, et du kalder ”Ekstatisk Fugl ” 44 og et som jeg har døbt ”Mennesker i Verden” 43 + en meget tidlig og hård Fugl, jeg skrev 38 for den / Men, vi bliver inviteret derud engang når du kommer tilbage / 
+Han har meget stærke Billeder af Giersing ”Fokina ” ”Artisterne” fine Weie, et stort med to Modeller og Opstilling et af dem hvor Farven er gennemsigtig man ved ikke om Tingene er der el. ikke /
+Søndergårds ”Bedstemoderen” Kresten Krestensen er vildt forelsket i Søndergårds Billeder / Han har et meget smukt ”hvidt” Høstbillede mange el. af Høst, Rude også tidlige – det er en fin Samling af danske Kunst /
+På - anden Påskedag skal han med og handle om – mine - hos Elna /
+Har lige nu til Morgen fået Brev fra Erik Andresen, med Kuvert i til dig, som jeg har sendt og sat Adr. på / Jeg bliver inviteret til Frokost i Morgen el. overmorgen som det passer mig, så nu ringer jeg og siger jeg gerne vil i Morgen / 
+Her er kommet en Regning fra Oluf Christensens Rammefabrik /
+25/10 Varer 137,00
+10/1 ” 140,00
+Regning i alt 277,00 Kr
+Skal jeg lade som ingenting el. ringe ind og sige at du er væk i 2 Mdr /
+Kunst for Varer’s Kontingent kan jeg heller ikke betale /
+Jeg har nu 20 Kr til Resten af Mdr.
+Der er kommet opgørelse fra Bredlund /
+Katalogpris Salgspris 5% 3%
+Udstilling Bredlund
+600 - 540 27 16,20
+Facit 496,80 Rest til os 216,80 
+som jeg har fået 
+på ukrodset Chek -
+Fru Johansen´s er jo gemt til Hjælp her og Huslejen / nu må jeg se at få den indløst /
+Ser ellers ingen Mennesker / men nu går jeg ud på den frie / og til Schrøders Udstilling.
+Det er som det var Italien, Blomster uden for Butikkerne mildt og varmt – godt vores Børn er på Landet – Ligger der endnu Sne hos jer?
+Nu mange kærlige Hilsener
+Fra din Else -
+og Kys
+Har lige fået Kort fra Mogensen, han er ved at være træt af Indtryk – skriver det er for overvældende på engang, sidste kort fra Mon Reale /
+Hils Bille /
+Hvad skal jeg skrive for Indtægt i Bærentzens Legat /</t>
+  </si>
+  <si>
+    <t>1952-04-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Svavar  Gudnason 
+Kresten Krestensen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>(På Lysebu) tilføjet med CHP’s skrift,</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu i Norge. Brevet er en blanding af bekymring, kærlighed og praktisk orientering. 
+Brevet er præget af familiens vanskelige økonomiske situation. Hun fortæller, at der ikke er penge til transport til atelieret, og at nye regninger, blandt andet til sygekassen, hober sig op. Efter at have betalt lys og husleje må hun nøjes med at købe farver og pensler, så hun kan male hjemme.
+Hun takker for Carl-Hennings brev og fortæller om en påskedag hos Erik Andresen og familie, hvor samtalen kredsede om rejser, Italien, Sydfrankrig og fremtidige planer. Else fornemmer samtidig kontrasten mellem Carl-Hennings inspirerende ophold i Norge og den økonomiske virkelighed hjemme i København. 
+Else nævner, at Andresens igen har tilbudt dem at benytte et hus i Skagen, og hun overvejer også, om hun selv kunne komme til Norge i et par uger, hvis de norske penge kan veksles, og der kan findes et billigt sted at bo.
+Et vigtigt afsnit handler om kunstsamleren Kresten Krestensen. Else beder Carl-Henning undlade at signere de billeder, Krestensen ejer, da samleren foretrækker at skrive oplysninger om værkerne på bagsiden. Hun sender desuden et udklip af et billede, der har hængt på hovedet, så Carl-Henning kan bekræfte den rette orientering.
+Familien fylder også meget i brevet. Else vedlægger børnenes påskebreve og fortæller, at Vibeke ("Vips") savner opholdet på landet så meget, at hun måske skal have lov til at rejse tilbage.
+Derudover fortæller Else, at Mogensen er kommet hjem fra sin rejse og nu er blevet udnævnt til overassistent ved postvæsenet. Han har modtaget brev fra den islandske kunstner Svavar Guðnason, som planlægger et ophold i Danmark. Else nævner håbet om, at en samlet udstilling med de tidligere COBRA-kunstnere måske kan genoptages, og hun antyder, at Kresten Krestensen kunne hjælpe med at bringe parterne sammen. Krestensen mener, at kunstnerne samlet repræsenterer noget af det stærkeste i dansk kunst.
+Brevet afsluttes med hverdagsglimt og en bemærkning om, at der måske går længe, før Carl-Henning får næste brev, fordi Else næsten er løbet tør for penge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eYqo</t>
+  </si>
+  <si>
+    <t>Fredag d 18. April
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Jeg er ved at opgive det hele – jeg kan ikke komme ud og male i Værelset for vi har ikke en Øre – og det er alt for langt at gå / Og nu en ny Regning 9.60 Kr for hver til (Sygekasse) / Har betalt lysregningen og Vips er kørt hen og betale Huslejen nu / Bagefter følges hun og jeg ud efter Farver og Pensler til at male over med så må jeg male herhjemme /
+Nu har jeg sovet i 4 Timer og er i lidt bedre Humør, men Pengene er ikke bedre – 
+Tak for dit Brev –
+Jeg var ude Påskesøndag hos Andreasen’s vi spiste Frokost og gik så en lang Tur til Furesøen og kørte med Bus tilbage – 
+Men de sagde ingenting – kun spurgte han meget om der var dejligt i Ravello, om det var der vi arbejdede best. De mente vi havde oplevet så meget og han sagde måske skulde vi tage 3 Uger mdr. engang, så kunde jeg skrive 2 Del af den Bog jeg skal lave – og han sagde han helst vilde til sydfrankrig – og jeg anbefalede Italien som meget billigere og ligeså godt – men jeg vidste jo ingenting Om aftenen trak Erik en Flaske Marsala op og vi skålede og talte om Rejser – de om Amerika og jeg om Italien /
+Jeg er glad på dine Vegne – kun bliver det så skrækkeligt fattigt i Øjeblikket her på baggrund af alt dit – manglen på alle de ydre Ting som giver den Ro at man kan male / (Her er sat et X i brevet) X De, Andre’sens nævnede igen Huset på Skagen og sagde vi måtte rejse derop også nu /
+Du skal ikke signere Kresten Krestensens Billeder – han skriver bare bag på, hvad han ved om dem – det er kunsthistorikere altid så glade for sagde han – her sender jeg et udklip af dit Billede med, jeg sagde det hang på hovedet, men nu har han vendt det, skriv lige på op så han kan se det er rigtigt, og send det til mig eller ham Fabrikanten Kresten KrestensenSøbredden Vesterbrogade 70 Gentofte
+Jeg sender mine Ungers Påskebrev med du ser de har haft det dejligt – og Vips klager over hun ikke er der mere – det ender vel med hun får Lov at rejse derop 
+(Her er teksten der er sat X for)
+X Nu skal jeg høre om de norske Penge kan veksles /
+X Kan man ikke leje et eller andet billigt så jeg kan komme op til Norge i 14 Dage
+Mogensen er kommet hjem, kom herud med en Fiasko 2 L Rødvin, vi drak og spiste Æg og Kartofler – næste Dag kom Ungerne og Lasse, så spiste vi Spagetti og – Rødvin igen – 
+Jeg skal hilse dig fra Mogensen – han er nu højtidelig udnævnt til Overassistent og han skal arbejde på Tietgen’sgades Posthus / Han har fået Brev fra Svavar, han kommer her til Landet 1 Par Mdr i Sommer – for at se om hvor lille Udstilling skulde komme til sig selv / Jeg tror at kan vi intet gøre – kan måske – Kresten Krestensen bringe det sammen, han synes det er idiotisk at vi er hver for sig og at det vil være det stærkeste i dansk Kunst om vi har udstillingen samlet igen / måske er der et lille Håb – 
+Nu går vi ud og besøger Kit og forære hende den tomme Fiasko, hun er helt vild efter sådan en til vandflaske til Landet / 
+Det stadigt Sommer, men koldere -
+Nu mange kærlige Hilsener og 
+Kys fra Else /
+Og hilsen fra begge dine Unger, der sidder og venter på jeg får skrevet færdig Frimærket har jeg fået af Vips / måske varer det længe inden næste Brev fordi jeg ingen Penge har (Det sidste skrevet i kanten i højre side)
+Øverst på først side er tilføjet:
+Hvadfor en af Glasregningerne er ikke rigtig?</t>
+  </si>
+  <si>
+    <t>1952-04-30</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke Alfelt skriver til Carl-Henning den 30. april 1952 - med ønske om god 1. maj! 
+De har ikke har modtaget brev fra ham i omkring fjorten dage. Selvom de har modtaget de 50 kroner, han sendte, undrer de sig over den manglende post, da han normalt skriver flittigt. De frygter derfor, at brevene er gået tabt, og har kontaktet det danske postvæsen, som har lovet at undersøge sagen sammen med det norske.
+Vibeke fortæller om familiens hverdagsliv og den fortsatte økonomiske knaphed. Dagen efter skal de til middag hos Mogensen, og for nylig har Else, Kari, Lasse og Vibeke været til middag hos fru Lomborg i Holte, hvor de fik kalvesteg. Måltidet opleves som et kærkomment afbræk fra den sparsomme kost, som blandt andet består af urtesuppe. Vibeke beretter også humoristisk om arbejdet med at rense nogle snavsede ris, hvilket føltes som en luksus, da ris på dette tidspunkt var svære at skaffe.
+Brevet giver et levende billede af stemningen i hjemmet på Ny Carlsberg Vej. Stuen er fyldt med forårsgrene og blomster fra Gribskov og Holte: kodrivere, anemoner, bøgegrene, kirsebærgrene, gyvel og forsythia. Mens Else og Vibeke drikker formiddagste, er Kari i skole, fuglene Lucca og Reja med Guldtop "snakker", og katten Itci holder øje med det hele.
+Afslutningsvis sender både Else og Kari kærlige hilsner. Vibeke tilføjer et ønske om, at Carl-Henning, hvis han har råd, skal leje en hytte til Else i Norge, så hun også kan komme væk og arbejde. 
+I en note i kanten skriver de, at Else ikke vil skrive igen, før der kommer brev fra ham, og nævner samtidig, at der er mange udstillinger hjemme i Danmark.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/JIwn</t>
+  </si>
+  <si>
+    <t>Ny Carlsbergvej d. 30/4 1952
+god 1. MAJ
+Kære Henning. (På Lysebu) (tilføjet med CHPs skrift) 
+-Ja, så har posten igen været her – men heller ikke noget brev i dag – nu da vi ikke har hørt fra dig i 14 dage, du sendte os jo de 50 kr. for 1½ uge siden, vi følte os jo lidt mærkelige over at der intet stod, men vi tænkte at der kom jo nok et brev med et par ord i; men da vi intet har hørt og vi ved du altid skriver flittigt når du er ude, har vi henvendt os til det danske postvæsen, der nu har lovet at sætte sig i forbindelse med det Norske, vi regner jo med at brevene er gået tabt, og det er jo et være roderi, som både det danske og Norske postvæsen kan være tjent med at få opdaget, - nå det var det, i morgen Torsdag skal vi ud til middag hos mogensen; og i Søndags var Else, Kari, Lasse og mig Vipse ude hos Fru Lomborg i Holte, til middag – vi fik kalvestej – og vi trengte også til lidt andre vitaminer end dem man finder i urtesuppe – i går tog jeg mig sammen for at rense de snavsede ris, og det gik, det var altså et stort arbejde, men vi fik da ris i Kary – og følte os dejlig rige, at vi kunne spise ris, der jo slet ikke er til at få – hele stuen er helt fyldt med Kodriver Annemoner, Bøge-grene og Kirsebærgrene og gyvel, Forsytia og meget meget andet, noget er fra Gribskov og noget fra Holte, Else og mig sidder og drikker the, morgenthe altså; og kari er gået i Skole – Lucca synger, og Reja og Guldtop, snakker – og Itci kigger; det bliver vist varmt i dag, og med lidt regn, mens det gør ikke noget med regnen; - nå nu vil jeg slutte, vi har ikke mere af dette fine papir – så du må nø-jes med dette – nu håber vi du har det godt, og snart skriver igen; mange Hilsner fra Vipse – hvis du har mange penge, skulle du leje en hytte til Else; for ellers kommer hun jo ikke ud;
+Kærlige hilsner fra Else - (skrevet med Elses skrift) OG KARI. 
+(Skrevet i kanten af brevet): (maj måneds Kat.) men nu håber vi du skriver. Else skriver ikke før der er brev fra dig – mange udstillinger her hjemme.</t>
+  </si>
+  <si>
+    <t>1952-05-05</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Harald  Giersing
+Egill Jacobsen
+Elise Johansen
+Kresten Krestensen
+Niels Lergaard
+Leo  Swane
+Jens  Søndergaard
+Agnete Therkildsen
+Edvard Weie</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu efter endelig at have modtaget et brev fra ham, hvilket har gjort både hende og familien lettede og glade. 
+Hun fortæller, at børnene, Vibeke og Kari, er rejst på besøg hos Lasse (Lars Åkirke) nogle dage, og at hun er glad for, at de kommer ud på landet. Samtidig understreger hun, hvor vigtig den regelmæssige brevkontakt er for familien. Hun skriver kærligt, at de holder mere af ham end af pengene, og at de savner at "snakke" med ham gennem brevene.
+Else er kommet i gang med sit eget maleri og har købt nye pensler og maling. Hun fortæller humoristisk, at hun ligefrem har drømt om at lede efter fransk terpentin.
+Et væsentligt afsnit handler om et besøg hos kunstsamleren Kresten Krestensen, som havde inviteret til frokost. Her drøftede de især en planlagt udstilling på Charlottenborg i september. Krestensen ønsker at præsentere Carl-Henning, Else og deres kunstnerkreds samlet som en vigtig videreførelse af dansk modernisme efter Edvard Weie og Harald Giersing. Else er dog skeptisk over for tanken om en kunstnerisk samling eller fælles program, da Krestensen stadig taler om "programkunst", mens hun selv foretrækker større kunstnerisk frihed. Hun forventer dog, at udstillingen bliver betydningsfuld, blandt andet fordi Krestensen ejer hovedværker af Weie, Giersing og Søndergård. Hun nævner også et smukt værk af Lergaard, som hun så hos ham. Samtidig beskriver hun at udstillingen vil lange ud efter Swane for den manglende repræsentation af abstrakt kunst på Statens Museum for Kunst. 
+Else sender desuden hilsner fra flere fælles bekendte, blandt andre Bille, Fru Johansen, Egill og Agnete. Hun beskriver stemningsfuldt mindehøjtidelighederne i København aftenen før i forbindelse med mindedagen for Danmarks befrielse den 4. maj. Hun fortæller om fakler og lys ved Helligåndskirken, blus ved Det Kongelige Teater og de tændte lys i vinduerne over hele byen, som skabte et gyldent skær og mindede om, at mange stadig husker besættelsesårene.
+Brevet indeholder også en økonomisk status. Else opremser de penge, der er kommet ind siden Carl-Hennings afrejse: bidrag fra arkitekt Mogensen, Møller Mikkelsen, Andreasen og Fru Lomborg, mens Buch ikke har sendt noget. Hun fortæller, at noget af pengene er brugt på stof til en ny sommerkjole til Kari.
+Brevet afsluttes med en bøn om, at Carl-Henning fortæller om sin udstilling og arbejdet i Norge. Else beskriver, hvor stille huset føles, når hun er alene, og sender ham varme hilsner, kys og en tydelig erklæring om savn og længsel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/HmqU</t>
+  </si>
+  <si>
+    <t>Den 5 maj 
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Nu er jeg glad det var dejligt at få Brev, det elsker vi jo her i Huset / Mine Unger er rejst op til Lasse, og kommer ikke hjem før Onsdag Eftm. Kari har fået fri fra Skole, i Dag Mandag som kun var halv Skoledag og i Morgen Tirsdag / Onsdag var Skolefridag / Jeg er glad for at have dem på ”Græs” / Kari sagde nu også da vi sendte Brevet til dig, åh det er synd for ham / men vi går jo og snakker om dig, og så synes vi godt du kunne snakke lidt med os – i Breve – 
+Og der er jo meget stor forskel på dig og andre – vi holder jo mere af dig end af Pengene – 
+Nu skal jeg ud og male / jeg har købt 3 nye Pensler og 2 store Tuber hurtigtørrende hvidt – (og i Nat var jeg på Jagt efter fransk Terpentin altså i Drømme -)
+Jeg skulde hilse dig, og love at fortælle dig lidt om vores Samvær hos Kresten Krestensen / Det var en hyggelig Frokost hvor vi talte om den Udstl. – han vil afholde til Eftåret på Charlottenborg – Sept / og ellers talte vi om Udstl. og Malere, men jeg tror ikke på nogen Samling med Bille – han taler stadig om Programkunst, så snart nogen siger vi har noget fælles – jeg er tilhænger af at blande Kortene, siger han – dette også med henblik på Charlottenborg – hvor Kresten Krestensen han tænker os ophængt samlet, som en fortsættende Periode i dansk Kunst, efter Weie og Giersing / Schwartz og Schulz er meget intreserede, de vil benytte lejligheden til at til at ramme ud efter Swane – for den manglende Periode på Statens Musæum – os - Bortset fra alt dette vil det blive en dejlig Udstilling, for han har hovedværker af Weie, Giersing og Søndergård – Jeg så et smukt Billede af Lergård derude – 
+Jeg skal hilse dig også fra Bille, Fru Johansen og Egill Agnete / Egill var der ikke / Aftenen her i Byen var i Går meget smuk – den brændte Bål i Mindesmærket ved Helligåndskirken og der stod en Fakkelvagt, mens Tårnet spillede – Hele Husrader og Torve, var beherskede af et gyldent, mildt lys – i Rader stod de tændte lys i Vinduerne – herude i Istedgade, var det som hvert Hus var en brændende Enhed – 
+Der er mange der husker endnu – Jeg var oppe på Rundetårn og så ud over den guldglitrende By – I skålene over det Kongelige Theater var også Blus /
+Så er der regnskabet / lige efter du sendte Penge, sendte Arkitekt Mogensen 50 Kr. / Nu til den første har Møller Mikkelsen (50 Kr) sendt og Andreasen (25) / Denne Buch sender intet / Også den søde Fru Lomborg der betalte 120 Kr – 
+Jeg har købt tøj – til en ny Sommerkjole til Kari /
+Skriv nu til mig om hvordan din Udstilling ser ud /
+Så snart jeg har sendt dette af begynder jeg jo at vente på Brev fra dig – her er så stille når man er helt alene /
+Nu mange kærlige Hilsener
+Jeg længes snart efter Kys
+Og sender til dig Kys
+Din Else -
+Billes Billeder er pæne – uden Farve – det pæneste er meget æstetisk – måske er det godt – jeg skal se noget mere på dem –</t>
+  </si>
+  <si>
+    <t>1952-05-20</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Børge  Birch
+Frederik  Dam 
+Erik  Fischer
+Anna Klindt Sørensen 
+Kari-Nina Pedersen
+Leo  Swane
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu og orienterer ham om en lang række praktiske, kunstneriske og familiemæssige forhold derhjemme. Brevet viser hende i rollen som både administrator af parrets kunstneriske aktiviteter og organisator af familiens dagligdag.
+Hun fortæller at kunsthandler Birch netop har afhentet ti af Carl-Hennings billeder til en udstilling i Kolding, hvor han skal have 25 % provision af eventuelle salg. Tegninger er også ved at blive indleveret, og Else er optaget af at koordinere værker til forskellige udstillinger og kunsthandlere. Hun arbejder blandt andet med værket "Himlens Trompeter", måler billeder op til Erik Andreasen, afleverer tegninger til Erik Fischer og forbereder værker til Dam og forskellige kunstforeninger.
+Et centralt emne er sommerens og efterårets rejseplaner. Erik Andreasen har tilbudt familien at låne sit hus i Skagen i juni, mens Bindslev har foreslået en fem ugers rejse til Spanien mod betaling af 300 kroner og et billede fra hver af kunstnerne. Else længes efter, at Carl-Henning kommer hjem, så de sammen kan planlægge fremtiden, herunder den ønskede rejse sydpå senere på året. Hun er dog bekymret for, hvad en længere rejse vil betyde for Karis skolegang og eksamen.
+Else nævner også et brev fra skattevæsenet og foreslår, at de protesterer mod skatteansættelsen, fordi det økonomisk vil være mere fordelagtigt at komme under en bestemt indkomstgrænse.
+På hjemmefronten fortæller hun, at Vibeke (Vips) er rejst med Lasse til Slagelse nogle dage. 
+Flere støtter og bekendte har indbetalt penge, blandt andet Alice Mogensen og Anne-Lise Eiersted, hvilket hjælper familiens økonomi. Else har dog ikke haft tid til at male og håber først at kunne genoptage arbejdet i den følgende uge.
+Brevet indeholder også hverdagsglimt: familien er forkølet, Else er ved at ordne sommertøj til sig selv og Kari, mens Vibeke skal sy sin egen kjole af blåt stribet stof. Hun beskriver desuden, hvordan København er begyndt at ligne Sverige med den voksende adgang til varer som bananer, abrikoser, dadler, figner, ris og kokosmel. Hun glæder sig især over, at rationeringskortene snart ophører, så der igen kan købes kaffe.
+Et interessant afsnit handler om mødet med Erik Fischer, der har modtaget ni af Carl-Hennings tegninger. Fischer fortæller, at Statens Museum for Kunst muligvis kun vil vælge ganske få af dem, men giver samtidig udtryk for et ønske om i fremtiden at erhverve værker af både Carl-Henning og Else. Else bemærker også, at Swane er på vej ud af sin stilling, hvilket kan åbne nye muligheder om at Statens Museum for Kunst vil indkøbe værker af det abstrakte kunstnere som bl.a. Else Alfelt og Carl-Henning Pedersen.
+Brevet afsluttes med kærlige hilsner fra Else og døtrene, som alle glæder sig til Carl-Hennings hjemkomst. Hun sender også hilsner til Ole og Anna Klint Sørensen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yTFl</t>
+  </si>
+  <si>
+    <t>Tirsdag d 20 maj
+(På Lysebu)
+Kære Henning – mand – Birch har lige hentet Billederne til Kolding og Kviteret for 10 Stk 7 han skal have 25 % af evt salg / Tegningerne har jeg taget ud men kun ni – af en Fejltagelse – men nu gider jeg ikke, tage det hele frem igen – i Morgen går jeg ind med dem / og Andreasen var her, for at få Malet på Himlens Trompeter – jeg går i Morgen ind i Kunst for Varer og Måler det store op der – tager samtidig noget til Dam / på den fri kan jeg ikke komme før efter den 25 ds, der er fuldt i Kælderen af Blomster, en Blomsterudstilling er der for Øjeblikket –
+Andreasen kunde låne os sit Hus på Skagen fra den 8 Juni til den 28 Juni – det var optaget ellers – men han vilde prøve Berg´s der har fået et hus 20-40 km sydligere, om de kunde låne os det videre – Men hvad med Kari? – så får hun ingen Eksamen – Jeg har også talt med Bindslev, han rejser den 21 Juni til Spanien og spurgte om vi havde lyst at tage med 300 Kr + et Billede for hver / Opholdet derned kunde vi selv klare og vi kunde blive der 5 Uger, hvis vi vilde / Jeg længes nu efter at vi kan tale sammen også om Rejsen sydpå til Efteråret, for at vi kan få det forskellige til at passe i hinanden / Jeg sender med et Brev fra Skattevæsenet mon ikke vi skal protestere – det er meget billigere at være under 3000 i Skat / hvis du kan klare det for os /
+I Morgen rejser Vips med Lasse til Slagelse og bliver der en 3-4 Dage / hun er rejst nu / Alice Mogensen har betalt 50 Kr den 16/5. Anne-Lise Eiersted har også betalt – Jeg har ikke haft Tid at male i disse Dage, men håber at kunde begynde igen i næste Uge –
+Det er meget koldt i Dag – vi er forkølede alle tre og det er svært at blive af med den.
+Nu skal jeg til at ordne Tøjet til Kari og mig til sommer, Vipse skal jo selv sy sin Kjole, hun har fået noget pænt stribet blåt –
+Nu skal jeg i Byen og købe Hornfisk til Middag, Lasse er her.
+Byen ligner i det hele taget Sverige, Bananer, Abrikoser – Svesker, Dadler, Figner, Ris, Kokosmel / kan fås alle vejne – Og i Dag læste jeg at Rationeringskortene uddeles på Søndag – så glæder jeg mig til Kaffe igen for det er længe siden det er sluppet op – Nu har jeg været inde og måle et af de store Billeder 2,11 m x 1,68 m – er Himlens Trompeter større? Jeg har givet Erik Andreasen disse mål – Jeg har afleveret 9 Tegninger til Erik Fischer, han var så sød – han sagde det måske tog to År inden du så Tegningerne igen, han skulde kun bruge 2 måske tre – jeg valgte 3 stærke ud – måske tager de efter det – han sagde efter 1 Juli glæder vi os til at kunde købe noget af Dem og Deres Mand, det har altid været vores store Ønske – Swane går af – så det bliver spændende – Dam skal jeg aflevere til Fredag Morgen – 2 små Oliebilleder af dine 200 kr stk og jeg tager to Akvareller af mine til 100 kr stk – det når ikke at komme med på Skagen – men der bliver brug for nogen i de sjællanske kunstforeninger / Jeg nævnede det i Brande, han sagde at Manden måske hunde sælge éen så de lå der endnu – jeg spurgte ikke om dine – du ved bedre hvad det var – Nå nu vil jeg slutte med de kærligste Hilsener fra Else og begge dine Piger, og vi glæder os meget til du kommer – hvornår?
+Nu Kys og Hilsen igen _
+Hils nu Ole fra mig – og også Hilsen til Anna Klint Sørensen /</t>
+  </si>
+  <si>
+    <t>1952-06-08</t>
+  </si>
+  <si>
+    <t>Danmark
+Lyshøj</t>
+  </si>
+  <si>
+    <t>Erik  Ortvad
+Anna Thommesen 
+Erik  Thommesen 
+Svend Winther</t>
+  </si>
+  <si>
+    <t>Dette brev giver et indblik i den unge Vibeke Alfelts sommerophold i Lyshøj i 1952, hvor hun arbejder og forsøger at tjene penge før familiens flytning til Vejby.
+Vibeke skriver til Kari, Else og Henning og fortæller, at hun og Lasse er flyttet fra præstegården og nu bor hos den unge billedhugger Svend Winter og hans kone Inge. 
+Hun har fået mulighed for at deltage i høstarbejde på en nærliggende herregård, hvor Svend Winter normalt arbejder. Hun regner med at kunne tjene omkring 300 kr., og hvis Lasse også får arbejde der, kan de tilsammen tjene omkring 600 kr.. Pengene skal bruges til husleje, når familien senere flytter til Vejby, og hun håber, at de kan betale huslejen for en længere periode på forhånd.
+Vibeke er meget glad for de nye boligforhold. Hun betaler ingen husleje, og værtsparret har inviteret hende til at spise alle måltider sammen med dem. For kosten skal hun kun betale 20 kr. om ugen. 
+Hun nævner at Erik og Anna Thommesen ofte kommer på besøg hos naboerne, og at Ortvad også bor i nærheden.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/RjSf</t>
+  </si>
+  <si>
+    <t>Lyshøj den, 8/6 52.
+Kære Kari Else og Henning. 
+i dag er det mandag – og såm i ved af det andet brev så er vi flyttet, vi bor altså ikke på Præstegården mere, vi har fået et værelse, hos disse her 2 unge menis hos ham billedhuggeren Svend Winter, de er vældig søde kan i tro – og manden plejer at hjælpe til i Høsten ovre på den store Herregård – her på den anden side af vejen, og der skal jeg også over – konen vil ikke i år for hun har lige fået et barn, og så vil hun hellere passe ham, manden på gården er en sjov en og Konen med – jeg regner med at tjene en 300 Kr eller mere – vi skal jo bo her intil vi skal flytte op i Vejby – og så er det jo rat at vi kan betale Huslejen forud – og helst for hele Vinteren, Lasse skal måske også der over, og så har vi jo 600 Kr tilsammen, Kl er 3, og jeg er oppe på værelset for det er alt for varmt nede i haven, vi giver ingen husleje – for dem vi bor hos siger at når de bor uden husleje så syntes de at det er dumt at vi skal betale til dem, - men de vil ikke have at vi bruger ild til at lave mad på her oppe på værelset, så vi er blevet sat til at spise hos dem, altså Lasse er jo i lejren, men Lørdag og søndag skal han så spise her, og så kommer han her over hver aften kl ca halv 6. og er her til halv 11, og så drikker vi the med dem neden under, og har det vældig sjovt, ja det var det med maden, jeg spiser altså både morgenmad middag og aftensmad, - og de vil kun have 20 Kr for det om ugen, og det syntes jeg er billigt – så når jeg nu skal betale så giver jeg dem 25, for de har jo også kun penge engang imellem men de siger at jeg må jo være glad for det jeg for, 3 gange om ugen for vi ihvert fald god mad, Lever Frikadeller eller sådan, og resten for vi Kørvelsuppe og sådan hvad der er i haven, nå nu kom Konen hjem hun heder Inge – hun har været i Græsted og købe noget, og hun siger hun kalder omlidt, for vi skal have lidt lækkert til theen, jo – jeg har det godt kan i tro, og jeg har Lasses sjorts på sår jeg er rigtig fin brun allerede – i dag har jeg vasket og vasket hår – det havde jeg næmlig ikke gjodt siden vi to oppe fra jer – men det var heller ikke så snavset igen – jeg har lavet et fint bælte af bast, og en af dagene skal jeg hjem på ny Calsbergvej efter noget sommertøj, for jeg har kun 1 sommernederdel her ude på landet, og det er den rød og hvid then ternede, - ja det er sandt, Konen siger også at når jeg kommer over i marken og høste så er det da rat at jeg ikke skal til selv at lave mad, for det er jeg nok for træt til – så det er meget flinkt sagt, Erik og Anna thommesen kommer tit her over hos dem – det er jo lige ved siden af dem, og Ortvar bor her jo også, men dem giver jeg jeg gider ikke gå ud og besøge nogen, det er alt for varmt, Itci liger i vandet hele dagen i solen, og har det godt, markerne jeg skal arbejde på er lige her ovre på den anden side af Landevejen; - nå så er Kl 6. om 10 min – så skal vi spise – de bælter jeg har lavet af bast, syntes de at jeg skulle prøve at sende dem op til Gilleleje for at de må-ske kunne sælges for en ca 10 Kr – og jeg er jo kun 4-5 timer om at lave .1. men det ved jeg ikke rigtigt – nå nu skal jeg ned og spise lever - .</t>
+  </si>
+  <si>
+    <t>1952-06-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Grasse</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han fortsat arbejder intenst med sit maleri og udforsker landskabet omkring sig. Brevet er præget af naturoplevelser, refleksioner over arbejdet og savnet af familien hjemme.
+Han beskriver en vandretur langs floden Siagne, hvor han oplever frodig vegetation, vinmarker, bambuslignende siv og afsidesliggende stier.
+Flere af de figurer, han arbejder med i billederne, er under forvandling; de "gule mennesker" på lærredet bliver gradvist til sørgmodige skikkelser i landskabet.
+Carl-Henning fortæller om livet hos værten Mr. Parent, som undrer sig over kunsten, men samtidig er nysgerrig efter, om billederne kan sælges. Han bemærker også de store kulturelle forskelle mellem sig selv og de lokale.
+Han fortæller om lange vandreture til Tanneron, hvor han nyder udsigten over bjergene og kastanieskovene. Han beskriver et usædvanligt insekt, som ligner et levende strå, og besøger byens café og mindesmærke for de faldne i de to verdenskrige.
+Han skriver som opfølgning på sit forrige brev, om Else har fået undersøgt hvordan man får billeder med ud af Frankrig.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5l9o</t>
+  </si>
+  <si>
+    <t>Kære Else og Kari Mandag 6-10-52
+I går Søndag var jeg på en smuk tur op langs den lille flod, Siagne. Grønt, grønt er der. Ikke alle steder er vinen plukket endnu. Der hænger endnu røde drueklaser ned fra de små vinstokke. På steder gror der nogen høje bambuslignende siv. Der er nogle træer, med jordbærlignende frugter. Blot endnu rødere. Men det er vist ikke nogen der kan spises. Ligeledes er her nogen tomattræer. Frugterne ligner til at begynde med grønne æbler, men når de er modne, søde tomater. Når man går op langs floden, er det som man forlader al civilisation. Til at begynde med er der en jordvej, efterhånden kun en sti, så steder hvor de har fællet al trævækst for at dyrke op – og så videre af næsten ufremkommelige stier.
+Jeg er ved min eftermiddags kaffe. Mine gule mennesker hænger deroppe på rad og række og ser udeltagende ud. Det ender med at de bliver grønne træer, når de ser sådan ud. Mr. Parent var der oppe i formiddags sammen med sin søn. Han har vist planer om at lave loftet om til værelser. De tog i loftsbjælkerne, som er fuldstændig møre, gad vide hvor mange hundrede år, sådan nogle svære bjælker er, og nu virker de, som et kraftigt blæsevejr kunne gøre dem til det støv som endnu holdes sammen. De så på billederne, og han sagde, jamen det er jo en dronning. Og lidt efter fuld af mistro – sælger De noget af det. Set med hans øjne, er det også skrubskørt. Men der er det med at sælge det, som er et fast punkt. Han sagde i morges til mig. De snakker ikke meget. For munden går på de her mennesker, dagen lang. De snakker og snakker.
+Bjærgene er meget smukke nu, de ligger i en dis. Solen er allerede væk fra min høj, og skinner kun på de andre derover. Det er stille. Engang imellem jager jeg en bi ud, som flyver ind af vinduet. Jeg glemmer ikke det værelse jeg havde i Verona . Det var fuld af myg, som jeg sloges hele natten med. Jeg slog myg ihjel, så væggene drev af blod. Uden at kunne få ram på dem alle. Jeg gad vide hvad de har tænkt, der gjorde rent efter mig. Blodpletter rundt på væggene. Mit blod som myggene havde stukket sig til. Nu forstår jeg bedre hvorfor de sprøjter med DDT. Her er jeg også på myggejagt. De første nætter havde jeg åbent. Men jeg blev hurtigt klogere. Men i en af ruderne er der er et hul. Det finder de ikke, tænkte jeg – men gu gør de så. Jeg vågner om natten, og kan ikke falde i søvn, de summer om hovedet og farer ned på een, som jagere. Nu har jeg sat en avis for hullet og går stuen grundigt igennem med en avis. Banker på alle møblerne, for at ikke nogen skal være gemt og komme frem til natten. Men der skal nok være nogen gemt. Nu får vi se.
+Onsdag: I dag har jeg været her i 14 dage. Jeg har sagt til Parent at jeg vil betale for den tid der er gået, og han sagde at han ville skrive en regning til i aften. Så nu er jeg spændt på hvad jeg skal gi. Mine gule mennesker forsvinder, langsomt men sikkert. Og bliver til sørgmodige skikkelser i landskaber. Ellers sker her jo ikke så meget. Jeg snakkede i går aftes med en franskmand. Men det var meget dificile (difficile = besværligt.) Men jeg kunne da forstå at han havde en kone der kunne seks sprog. Også konerne oppe på kirkepladsen, skulle i dag ha at vide hvad jeg for een. Om jeg var Amerikaner. Den ene viste mig en kurv med tre bittesmå pindsvineunger, der spiste blå druer. Nå nu jeg har malt et stykke tid til, så vil jeg nogen lange ture ud. Først skal jeg til Grasse og hente penge og sandsynligvis købe linolie. Ligeledes har jeg tænkt at købe to stykker krydsfiner, så kan jeg ha lærrederne i dem, så jeg ikke behøver at rulle dem, og kan så sende dem med toget. Har du hørt nogen om hvordan de har fået billeder hjem fra frankrig? Nå om ikke andet må jeg kunne få det at vide i Cannes hos toldmanden der kunne tysk.
+Torsdag: Nå jeg fik regningen. Den var som efter aftalen, 800 frc. om dagen +10%. For vinen giver jeg 90 frc. Så det er noget dyrere end i Italien. Så jeg bruger altså en 20 kr. om dagen. Ikke helt, men så går der noget til forskelligt. Men faktisk er det så samme pris som i Italien.
+Søndag: Jeg tænkte der var et brev i går, men der var jo ikke nogen. Jeg var den dejligste tur op i Tanneron hele eftermiddagen, og kom først tilbage da det var helt mørkt. Jeg havde haft sanda-lerne på, så jeg var meget øm i fødderne. Deroppe oppe har man udsigt ud over den dejligste fjeldverden, foruden at man går mellem høje kastanietræer, hvor kastanierner hele tiden falder ned. Jeg prøvede at spise en, men kastanier er ikke sådan at spise. Dem må man være vant til. Jeg så på vejen det mærkeligste insekt jeg har set længe. Et levende stykke strå. Temmelig stor, med forben der gik ned fra hovedet, så faktisk lignede den et lille menneske, på fire høje stylter. Kroppen var lavet og så nøjagtigt ud som et stykke strå. Til hale, var strået spaltet op, så den fik en lille krølle på hale. Det var det mærkværdigste dyr. Oppe i byen Tanneron, er der nogle huse, en cafe, hvor jeg fik et glas rødvin, et mindesmærke med billeder af faldne i 1914-18 og 1 var faldet i 39-40.
+Jeg har malt alle mine lærreder over nu. Så nu kommer den besværlige anden omgang. Desværre får jeg ikke farve nok, tror jeg. Men så må jeg i gang med akvarellerne igen. Nu vil jeg se hvad jeg kan købe i Grasse.
+De kærligste hilsener og kys jeres Henning.
+Håber at alt står vel til – at Else maler nogen gode billeder og at Kari har det godt og hilsen til Vipse og de andre når I ser dem.</t>
+  </si>
+  <si>
+    <t>1952-07-31</t>
+  </si>
+  <si>
+    <t>Vibeke skriver til Else og Henning den 31. juli 1952 fra Lydhøj. Hun fortæller, at flytningen nu er nært forestående. 
+Økonomien er presset. Selvom Lasse får løn næste dag, er pengene allerede disponeret til nødvendige udgifter, blandt andet forsåling af sko, regninger fra lejren, betaling til vognmanden og for kost. Derfor spørger Vibeke forsigtigt, om Else og Henning kan låne hende 10 kroner frem til midten af august, hvor hun forventer at have tjent flere penge.
+Derudover nævner hun med stolthed, at hun og Lasse netop har været omtalt i Billed-Bladet. 
+I en efterskrift skriver hun, at hun har det godt, men håber at få solgt sin gris. Hvis det lykkes, vil pengene blive brugt til indkøb af nødvendigt husgeråd som tallerkener, gafler, knive og skeer til det nye hjem.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/zZfz</t>
+  </si>
+  <si>
+    <t>Torsdag d. 31/juli 52.
+Kære Else og Henning. 
+nå så er vi ved at flytte, i morgen fredag aften Kl halv 7, kommer Vognmanden, efter vores ting, jeg kan ikke nå at skrive så meget, for posten er her snart, og hvis i skal have brevet i morgen fredag må det jo afsted snart, hvis i har nogle penge og kan undvære en 10 Kr. til engang midt i august når jeg har tjent lidt igen, Lasse for jo Løn i morgen, men af dem skal vi jo betale en hel bunke, Lasses sko er blevet forsålet og regning oppe i Lejren for sæbe og sådan – 
+Og Vognmanden i morgen og 20 Kr her i huset for maden, så der bliver vel kun en ca 8 Kr tilbage; så om i kunne låne mig 10 Kr, hvis i har nogle ville det være dejligt; jeg skal jo også sælge grisen den 10 i denne måned; i går snakkede vi med en Skolelæger der havde 400 Kr til at han skulle købe Kunst eller sådan noget for til børnene i skolen, han var meget glad for Lasses ting, men han ville komme i morgen og se mere og snakke om det, han er lære på gentofte ordblinde skole, 
+og han ville gerne have at børnene lærde at kunne lide Kunst; det fik lov til at tejne og male i hans timer, sagte han; i Tirsdags i denne uge er vi i billedbladet, jeg ser sjov ud, jeg er helt sorthåret, på billedet; jeg har lavet nogle små servietringe jeg har lavet 6, men nu for i en af dem så kan i se om i kan lide dem så skal i få nogle flere af mig – jeg syntes at de er pæne; nå men nu vil jeg slutte for ellers når jeg ikke at sende det i dag – 
+Lasse er i lejren, men jeg skal hilse mange gange – 
+nu. Kærlig hilsen fra
+Jeres Vipse
+har det godt
+bare jeg kunne finde nogen der ville købe min gris – for så skal vi til københavn og købe talerkener og gafler knive og skeer – 
+men det går nok –</t>
+  </si>
+  <si>
+    <t>1952-09-13</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Kari og Else fra et bjergområde i Norditalien, hvor han opholder sig på et gæstgiveri, der snart lukker for sæsonen. Han er stærkt betaget af landskabet og beskriver de dramatiske skift mellem sol, tåge, regn og tordenvejr. Særligt bjergenes foranderlige udtryk fascinerer ham, og han maler akvareller på altanen, mens skyerne driver gennem dalen.
+Han fortæller om sine vandreture i skoven, om den gode mad på stedet og om de mennesker, han møder. Flere af værtsfolkene husker Else fra hendes tidligere besøg og spørger til hende. Selvom vejret af de lokale opfattes som dårligt, nyder han selv tågen og den stemningsfulde atmosfære.
+Brevet giver også indblik i hans arbejdsproces som kunstner. Han lægger sine akvarelpapirer ud i regnen for at lade det bløde bjergvand påvirke papiret, og han maler trods kulde og uvejr med halstørklæde, vanter og tæppe omkring sig.
+Han beskriver derefter rejsen til Italien, som forløb godt. Undervejs oplevede han både de østrigske alper, kraftig regn ved Brennerpasset og selskab af livlige katolske præster i toget. Ved ankomsten fik han hjælp af en ung mand til at bære sin bagage op ad bjerget.
+Lørdag morgen skriver han videre i strålende solskin. Brevet er også en fødselsdagshilsen til Else, som han ønsker hjerteligt til lykke. Som sin fødselsdagsgave giver han hende i ord udsigten fra altanen: sneklædte bjergtoppe, skove, dale og små landsbyer. Han afslutter med at håbe, at Kari og Else har det godt, og sender dem begge sine kærligste hilsener, inden han rejser videre dagen efter.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/kxXu</t>
+  </si>
+  <si>
+    <t>13-9-52, Fredag formiddag 
+Kære Kari og Else.
+Det er et dejligt landskab her. Nu er det torden og skyerne driver ind igennem dalen. Det er fantastisk dramatisk. Og det regner. Jeg har lagt mine akvarelpapirer ud på altanen, så det kan regne på dem. Det må være rart med det her bløde vand på papiret. Nu til morgen var jeg en tur inde igennem skoven. Det må være et godt sted at plukke svampe. Jeg har set alle mulige giftige arter - så der må også være spiselige. I går aftes fik vi champignon til kødet. Igår middags var her en slut-middag. Her lukkes Søndag – så må jeg videre. Det blæser stærkt nu. Igår var her blikstille, og da tænkte jeg – hvordan mon her er når det blæser. Det er fantastisk som bjærgene kan skifte karakter efter skyerne. Hende die mutter var med til middagen – og snakkede om dig. Og pigerne ville også høre om hvordan du havde det. Der var også en tante tror jeg det var. De snakkede om da du sidste år hængte akvareller op i spisestuen. Jeg kunne godt være her længe – så smukt er her. Men 3-4 dage - som jeg nu får, er også godt. Hvor jeg så skal hen ved jeg ikke lige nu. Men jeg skulle helst ha’ brugt Lirene her i Italien nu jeg er her. Og der må også være meget at se, sådan at jeg får udbytte af de 14 dage jeg havde tænkt at være i Italien. Det er dumt at veksle lire om til franc. Men jeg har ikke lyst til at være i nogen by alt for længe.
+Nu skinner solen igen ned igennem skyerne og laver sollande rundt om i bjergene. Hvis det ikke regner vil jeg efter middag gå ned og se drei kirschen. Tordenen buldrer igennem det hele, og det øser ned. Man kan ikke se andet end træerne lige foran, så hurtigt skifter det. --- Igår ved middagen sagde de alle at det var dårligt vejr og jeg sagde at det var schønes wetter. Det kunne de ikke forstå, indtil en af dem, en rejsende ældre herre sagde at de fra norden kunne så godt lide nebel. De måtte de bøje sig for. -
+Nå nu har jeg fået en god middag, helstegte kartofler, oksekød, tomater, gulerødder og først suppe, og sidst 2 stykker kage med nødder, og ¼ rødvin til.
+Det lyner og tordner stadig. Jeg har begge altandøre åbne og sidder og maler. – og har taget det røde halstørklæde på og vanter – og tæppet om mig. Hele landskabet er et skyhav. Det kastes ind af døren og på bordet.
+Ellers havde jeg en god rejse herned. Kupeen havde jeg for mig selv lige til Würtzburg . Så jeg fik sovet noget af natten. I Würtzburg Kl. 7. om morgenen kom der fire katolske præster ind i kupeen og de sludrede og grinede - og ind imellem holdt de stille andagt med bibellæsning. I Østrig var vejret fint. Sol og bjærge. Det var smukt at køre forbi Insbruch. I Brennero øsregnede det, så jeg forestillede mig at jeg skulle stå af i Ponte Gardena og blive drivvåd. Men der regnede det slet ikke. I Garderoben på stationen ville de have 50 lire pr dag for at opbevare rullen – og jeg sagde det skulle stå der i ti dage – så sagde den lille Hanse at det var bedre at stille ind ind i Gasthof – så der står den. Den lille Hanse var sød at følges med op af bjærget. Han bar min kuffert på ryggen – og jeg rygsækken og en lommelygte. Ih hvor blev jeg svedt af den tur.
+Lørdag.
+I dag er her strålende sol. Og man kan se alle bjærgene tydeligt. Jeg sidder igen her ude på altanen og skriver. Jeg har lige fået morgenkaffe – og købt konvolut og frimærke af hende der hedder Polla. Og klokken ti kommer posten – så regner jeg med at du har brevet her på din fødselsdag. Derfor rigtig hjerteligt til lykke – søde Else - og Kari skal give dig et fødselsdagskys fra mig. Og du skal give Kari et kys fra mig. I fødselsdagsgave vil jeg give dig udsigten her fra altanen, med Schlom, som der er sne på og den høje sæter derovre, som der også i dag ser ud til at være sne på, og den mørke klump lige foran, og bagved den, den høje borg, og til venstre de spidse tinder der ligger bagved og til venstre igen et bjærg der, der ligger meget på skrå – og så et meget stort hvidt sne-bjærg og snetoppe ind mod Østrig. Og så ellers grünes tal og grantræerne og de små byer ovre på den anden side. Håber I har fået pengene fra museet - og at I har det godt. Desværre rejser jeg så nok i morgen Søndag herfra. Men det var dejligt at være her et øjeblik. Nu de kærligste hilsener fra jeres Henning</t>
+  </si>
+  <si>
+    <t>Briol
+Italien</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else og Kari fra Briol i Dolomitterne, hvor han har fået lov til at forlænge sit ophold til lørdag. Det glæder ham meget, fordi han trives på stedet, især med den gode altan, hvor han kan sidde og male omgivet af bjergene. Han beskriver naturen omkring sig med sne på bjergtoppene, grønne dale, solskin og fredfyldte omgivelser.
+Han fortæller om sine vandreture til Drei Kirchen og mod Velanders, om vandfald, dramatiske bjergstier og den berømte Alpenglühen (aftenlyset på bjergtoppene), som gør stort indtryk på ham. Særligt begejstret er han for synet af en sort fugl, der styrter gennem dalen "som en jetjager".
+Brevet indeholder også praktiske beskeder. Han beder Else om at sende ham Valentins adresse, så han kan skrive til ham fra Sydfrankrig, og om at indsende en legatansøgning, som ligger klar derhjemme. Han redegør samtidig for sine rejseplaner: afrejse fra Briol den 20. september, ophold undervejs, ankomst til Milano den 23. september og til Auribeau i Sydfrankrig den 25. september.
+På Elses fødselsdag sender han en særlig hilsen og lykønskning. Han beklager, at fødselsdagsgaven må vente, og håber, at hun maler flittigt. Han fortæller også om sit eget arbejde, som skifter mellem lette og mere vanskelige perioder.
+Til sidst skriver han om pensionatets beboere, særligt de tre søstre, som driver stedet. En af dem, Hermia, husker Else fra året før og fortæller, hvor meget de lo sammen under hendes besøg. Brevet afsluttes med varme og kærlige hilsner til familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/n3sB</t>
+  </si>
+  <si>
+    <t>Søndag. Briol. 16-9. 52 
+Kære Kari og Else 
+Jeg kan alligevel blive her til Lørdag. Jeg skulle bare ikke sige det til den anden herre, en tysk doktor, at jeg kunne blive her. Det er dejligt. Så er jeg fri for at spekulere over hvor jeg så skulle ta’ hen. Og det er sådan en god altan til at sidde og male på, sådan lige midt ude i bjærgene. Det kan jeg ikke nemt finde et andet sted. I går eftermiddags var jeg en lille tur nede i Drei Kirschen, det er sødt – sødt. På alle bjergspidserne er der sne – ellers er der dejligt grønt og fredeligt. Og maden er god, jeg sidder udenfor og spiser og har det rart. Jeg håber at brevet jeg sendte af sted i går når jer på Elses fødselsdag. Kunde du ikke få Valentins adresse og sende mig, så jeg fra Sydfrankrig kan sende ham en hilsen. Jeg aner ikke hvad vejen hedder han bor på. Der ligger også derhjemme i skabet en konvolut med en ansøgning til et legat, jeg glemte at sende af sted, vil du ikke gøre det. Den er lige klar. Det er nu rart at jeg kan blive her, ellers skulde jeg ha’ været af sted nu. Jeg vil også gerne en tur højere op, – og en tur til Velanders, men turen til Velanders er alligevel en tur på en 5 timer – ud og hjem. Og ham doktoren var en tur igår op – og han var da væk fra kl. 9 om morgenen til om aftenen. Han sagde der var sne deroppe. I dag er her også sol, strålende sol imorges, nu noget overskyet – men skyer der hænger højt oppe, så bjærgene er helt fri. Jeg kunne godt tænke mig en rigtig bjærgbestigning engang hernede, hvis man kunne komme op på den høje derovre. Jeg husker ikke hvad den hedder, Men var det Langhofel, eller sådan noget. 
+Nu må jeg smide jakken for nu bliver det for varmt med jakke på. Når solen skinner er her brændende varmt - når den er væk, koldt. Jeg har lige lavet en sneakvarel.
+Jeg har været ude og gå i eftermiddag. Nede ved Drei Kirchen igen og videre ind i kløften ved vandfaldet og over broen, livsfarlig bro - og et stykke ind mod Velenden Nu har jeg den berømte Alpenblühen. Alt er dunkelt undtagen alle toppene, der ligger badet i sol. Det var Doktoren der sagde, at den var berühmt, det skal nok passe for smukt er det. Og så har jeg en sort fugl, der engang kommer jagende ned over hovedet på mig, som en jetjager, ned i dalen. Det er sku alle pengene værd det syn.
+Tirsdag. Kære Else. Så er det din fødselsdag idag. Endnu en gang til lykke. En fødselsdagsgave må du ha’ tilgode. Her er dejlig sol igen i dag. I går sad jeg herude på altanen og tog solbad. Efter middag vil jeg gå til Velanders. I går var jeg en tur over til den anden side og klatrede op, men hvor bliver man svedt af det. 
+Når jeg tar herfra på Lørdag den 20. Så gør jeg et par ophold undervejs, således at jeg er i Milano den 23. Så passer det meget godt med at jeg er i Auribeau den 25.
+Håber at Else maler meget.
+De første dage jeg var her malte jeg let. I går var det meget sværere. Sådan skifter det. 
+Allerede i lørdags ville die Mutter se hvad jeg malte. Så hun kommer nok til at se det inden jeg rejser.
+De tre søstre er meget stolte af deres otte tanter på bjerget. Hver gang de fortæller det, ler de meget. De er søde, når man lærer dem lidt at kende. Og særlig Hermia er meget optaget af dig. I lo meget sidste år, da du var her, si’r hun.
+Mange kærlige hilsener 
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-09-16</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Bror Borring
+Egill Jacobsen
+Kari-Nina Pedersen
+Pablo  Picasso</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til efter sit ophold i Briol i Dolomitterne. Han beskriver livet på pensionatet med arbejdere, en amerikansk medgæst og de daglige måltider, og fortæller, at han arbejder flittigt med sit maleri.
+Han sammenligner landskabet med Briol, som han stadig er stærkt betaget af, men understreger, at også Auribeau har sin egen skønhed. Arbejdsforholdene er dog vanskelige, da han maler på et loft, hvor vinden trænger ind gennem sprækkerne. En dag blæser en bøtte blå maling omkuld, hvilket både giver ekstra oprydningsarbejde og resulterer i et nyt maleri med en sort skikkelse på blå baggrund.
+Carl-Henning reflekterer over sit kunstneriske arbejde og eksperimenterer blandt andet med at male på bagsiden af lærrederne. 
+I brevet beder han Else om at undersøge nogle praktiske forhold - bl.a. skal hun spørge 
+Egill Jacobsen om han havde problemer med at få værker ud af Frankrig. Han henviser til at Else Alfelt havde problemer med at få sine værker med ud af Rom efter hendes ophold der. 
+I brevet nævnes også Kunst for Varer, der var en særlig dansk bytteordning, oprettet under besættelsen. Her kunne kunstnere betale for varer og tjenesteydelser med kunstværker i stedet for penge. Ordningen fungerede ved, at kunstnere afleverede malerier, tegninger eller grafik til organisationen, som derefter blev anvendt som betaling til de virksomheder og handlende, der var tilsluttet systemet. Til gengæld kunne kunstnerne få adgang til dagligvarer, tøj, håndværksydelser, medicin, boligudstyr og andre nødvendigheder. For mange yngre kunstnere med begrænsede indtægter var det en vigtig økonomisk livline.
+Carl-Henning skriver også at han planlægger udflugter i omegnen, blandt andet til Antibes, hvor Picasso-museet ligger.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1mB2</t>
+  </si>
+  <si>
+    <t>16/9-52
+Jeg skriver også til Andreasen idag. Jeg glæder mig til gramofonpladen. Her er der radio når man spiser. Arbejdere der drikker rødvin og spiller kort. En amerikaner der også spiser her, og som sidder længe og tænker over noget - og så fortæller han mig
+noget på et lavmælt amerikansk. Som jeg ikke forstår 1/10 af,
+bare lige hvad det går ud på, og for ikke at være alt for uhøflig siger yes, yes til. Han gav likør i går aftes. Smagte godt. Fik I så fløjelsbukser til Kari? 
+Jeg ligger i en blød bred dobbeltseng. Så jeg kan næsten også ligge på tværs. Maden er god og rigelig, som M. Perens serverer. Om morgenen en stor skål
+café-au-lait. Nå nu vil jeg gå op og male igen. Håber du får
+malet meget. Jeg er mere spændt på den udstilling! Jeg
+nåede jo ikke ind til Bror Bernild i Fredericiagade ved siden
+af Kunst for Varer. Kan du ikke gå derind og spørge ham hvor-
+ledes og hvordan. Om han beholder 2 billeder af mig, og
+hvad jeg så har tilgode, og om han så vil fotografere for dig,
+for det?
+Aften: Det var fantastisk i Briol. Det falder man jo for lige med det samme. Men det er også smukt her. Man skal bare mere vænne sig til det. Jeg kan ikke ha' nogen smukkere udsigt end fra mit vindue. Den er ikke betagende, som den i Briol, men den har sin egen måde at være på.
+Det har ikke været nemt at male oppe på loftet idag. Det suser ind igennem lemmene. Omtrent som på Skagen. Ikke mindre, tværtimod. Det Det kommer som vindkast. Lærrederne der hænger ned fra loftsbjælken bevæger sig som sejl i storm. Da jeg kom der op efter middag var en bøtte blå maling blæst omkuld, og farven flød ud over bordet og ned på gulvet, hen over
+et lærred, jeg måtte male et blåt billede, med en sort skikkelse, og et større arbejde med at tørre op.
+Sondag. Søndag. 
+Sidste Søndag sad jeg i Milano, og havde travet rundt hele dagen. I dag Auribeau. Jeg har malet op-pe på loftet. Heldigvis har det ikke blæst noget videre idag. Kun en del lige over middag, da jeg sad oppe på den lille plads ved kirken. Nu er jeg begyndt at male på bagsiden af lærredet. Om det skulle
+være bedre. Billederne ser idet mindste mere mystiske ud.
+En større forskel mellem lys og mørke. Meget romantiske bliver de på den måde. Nå, om ikke andet så kan jeg male på begge sider, bare så skal jeg se at få fat i noget mere linolie. Der var kommet nogle underlige buler i lindolietuben på vejen her ned. 
+Jeg skriver op hvor mange flasker rødvin jeg bestiller. Til i aften har jeg drukket 4 flasker, hvis jeg bliver ved på den måde i godt 2 måneder, bliver det over 50 flasker rødvin. Jeg får sat til livs. Og det bare ved at drikke rødvin til maden.
+Fik Kari så en god fødselsdag hos Vipse?
+Forstås hvordan de andre malere der har været i Frankrig, har fået billeder ud af Frankrig. Om der er nogen formalier, som med dine i Rom!! (Egill for eks.)
+Når nu jeg har malet et stykke tid, så vil jeg nogen ture ud i omegnen, bl.a. til den Zigeunerby, og til Antibes, hvor Picasso museet ligger.
+Nå men det er godt I få god mad og kaffe.
+Uden mad og drikke duer helten ikke.
+De kærligste hilsener og kys
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-09-19</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik  Fischer
+Henry  Heerup
+Egill Jacobsen
+Kari-Nina Pedersen
+Walter  Schwartz
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else sender Carl-Henning fødselsdagshilsner og opfordrer ham til at fejre dagen med en tur op i bjergene ved Luganosøen, hvor hun selv har været. Hun takker for de kort og det bjergmotiv, han har sendt, og fortæller, at hun overvejer at omsætte motivet til et træsnit.
+En vigtig nyhed er, at Statens Museum for Kunst har købt værker af Carl-Henning. Else har modtaget en check på 1.500 kr., som hun straks har hævet. Derudover ønskede museet et ekstra billede, nemlig det norske billede, som Carl-Henning selv var særlig glad for. Da museet ikke havde flere midler til rådighed, valgte Else på hans vegne at skænke værket som gave, men beder ham efterfølgende bekræfte beslutningen.
+Det omtalte billede er akvarellen "Skib på havet og måne" fra 1952 og som er i samlingen på Statens Museum for Kunst. Det er registreret i SMKs arkiv som en gave fra kunstneren i 1952. 
+Hun fortæller videre, at Egill Jacobsen kort efter Carl-Hennings afrejse ønskede, at han skulle udføre to plakater til Charlottenborg. Da han var bortrejst, blev opgaven i stedet givet til Hugga / Henry Heerup. Else viderebringer også hilsener fra Sthyr, Erik Fischer (fra SMK) og Schwartz fra Politiken, som alle er begejstrede for de værker, museet har erhvervet.
+Brevet giver et indblik i familiens fødselsdagsfejring af Else. Hun fortæller, at hun har fået smykker af Lasse og Vibeke (Vips), mens Kari gav hende ananas og cigaretter. Familien købte en flaske Chianti og legede, at de var i Italien ligesom Carl-Henning.
+Else orienterer også om aktuelle udstillinger. Billeder skal sendes til Malmö den 25. september, og hun nævner, at en kvindelig kunstner ved navn Kobitz) navnet er vanskeligt at læse) har udstilling. Kunstneren har fortalt Else, at Carl-Henning har inspireret hendes akvareller fra Lysebu, og sender ham en hilsen gennem brevet.
+Afslutningsvis fortæller Else, at familien samme dag skal fejre bedstefars 70-års fødselsdag, hvor der serveres rødvin i stedet for den mere traditionelle øl og snaps. Hun sender kærlige hilsner og kys fra sig selv og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1gSv</t>
+  </si>
+  <si>
+    <t>19-9-1952
+Kære Henning. (Dolomitti er tilføjet med CHPs skrift) 
+Til Lykke med Fødselsdagen – tag et Tog op i Bjærgene, der går jo mange til Lugano Søen, det taget vist kun 1 Time – så kan du da få en Fødselsdag du husker / Og Tak for dine Kort og dit Bjærg du sendte mig – jeg må prøvet at lave det i Træsnit / Jeg var på Kunstmusæet og fik 1 Chek på 1500 Kr så den hævede jeg med det samme i Sølvtorvafdelingen – nå går det fint / De tog foruden dem de skrev om et frem fra Norge, den lette som du selv holdt af og spurgte om du kunde tænke dig at skænke den som Gave til Musæet for de havde ikke fået bevilget flere Penge end de 1500 Kr. og de ville ikke bede dig sælge dem alle samlet for 1500. Jeg sagde de måtte få den, for jeg var din Sekretær, men at jeg ville skrive og få det bekræftet / Egill var her Dagen efter du var rejst og vilde have dig til at lave 2 Plakater til uden for Charlottenborg, så bad vi Hugga lave dem i dit Sted – Forøvrigt skulle jeg hilse mange Gange fra Sthyr og Fischer de var så lykkelige for det de havde erhvervet af dig, det så også meget smukt ud – Schwartz fra Politiken bad mig hilse dig når jeg skrev - Rytter har en fin Udstilling – vi var hos Jonna bagefter på Vestbanevej – Smykkerne jeg fik af Lasse og Vips er meget smukke / Kari gav mig Ananas og Cigaretter / Vi købte en Flaske Chianti og legede vi også var i Italien – 
+den 25 ds skal Billederne være i Malmø. Jeg har ikke malet noget videre endnu. I Dag skal vi til Bedstefaders 70 Års-Dag, de skal have Rødvin i stedet for Øl og Snaps, så vi glæder os – Mogensen er rejst til Saxnæs, vi skulde hilse dig og sige til Lykke – Kobitz har Udstilling, Akvarellerne fra Lysebu er meget smukke det sagde jeg hende, hun sagde du havde givet hende Inspiration til at lave dem og at jeg endelig måtte hilse dig nu jeg skrev – 
+Så har vi ikke mere at fortælle – igen Kys og til Lykke, alt sammen også fra vores Kari, hun er lige gået i Skole /
+Kærlige Hilsener din 
+Else/</t>
+  </si>
+  <si>
+    <t>1952-09-22</t>
+  </si>
+  <si>
+    <t>Italien
+Dolomiti</t>
+  </si>
+  <si>
+    <t>Børge  Birch
+Poul  Rytter</t>
+  </si>
+  <si>
+    <t>Brevet er en fødselsdagshilsen fra Vibeke Alfelt til der opholder sig i Dolomitterne, Italien september 1952. 
+Vipse fortæller, at hun og Lasse er på besøg i København i anledning af Elses fødselsdag og skal blive til søndag. De har givet Else to hjemmelavede smykker, skåret i moseeg og udsmykket med kobber, tinglas og fine sten, som Else blev meget glad for. Derudover fik hun også chokolade.
+På Elses fødselsdag var selskabet i biografen og så filmen Floden i Dagmar Biografen, som alle syntes var rigtig god. Dagen efter deltog de i en ferniseringsfest sammen med Marta og kunstneren Rytter, der havde udstilling hos Birch i Vejby.
+Brevet afsluttes lidt hastigt, fordi Else mener, at det bliver for dyrt at sende et længere brev. Derfor skriver Else videre på næste side. Vipse sender endnu en fødselsdagshilsen og et fødselsdagskys til Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/e616</t>
+  </si>
+  <si>
+    <t>Kære Henning (Dolomiti tilføjet med CHP skrift)
+Først fint Tillykke på din Fødselsdag håber at du kan fejre den fint der hvor du er.
+- Lasse og mig er jo her inde i København, vi kom på Elses fødselsdag og skal blive til Søndag, vi gav hende 2 smykker, vi selv har skåret ud i moseeg, og med kobber og Tin glas og fine sten i, hun syntes de er meget fine og så fik hun også et stk. schokolade af os om aftenen på Elses fødselsdag var
+vi i biografen og på den film der hed ”floden” - inde i Dagmar, den var meget god syntes vi både Else, Lasse Kari og mig, i går var vi til ferniseringsfest med Marta og Rytter. Rytter har jo udstilling hos Birch – oppe i Vejby - du kan huske den sorte mis som vi havde - den er død - og nu har vi fået en anden en der er rød og hvid og den er vældig sjov – nå nu siger Else at det er dyrt at sende så meget så det er nok denne gang hun skriver jo på den næste side; nå min Tillykke Henning Far fra Vipse og fødselsdagskys</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Børge  Birch
+Charles  Boyer
+Bette Davis
+Egill Jacobsen
+Elise Johansen
+Nils  Koppel 
+Børge  Mogensen 
+Constant Nieuwenhuys
+Erik  Ortvad
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Lars  Rostrup Bøyesen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else, som opholder sig i Italien, og giver en omfattende orientering om både familiens hverdag, kunstsalg og kommende udstillinger. Han fortæller, at han har aftalt med Birch, at Else skal udstille fra 20. oktober i to uger, hvorefter han selv skal udstille.
+Han beretter om besøg på Constants fernisering i Oplysningssalen i Bianco Lunos Allé, hvor der kun mødte få gæster op, men hvor udstillingen alligevel gjorde indtryk på ham. Samtidig har han været i Asserbo for at besigtige et bondehus, som han finder hyggeligt, men ikke helt ideelt på grund af beliggenheden og opvarmningsforholdene.
+Kunstnerisk og økonomisk går det fremad. Han har flyttet størstedelen af sine værker fra Den Frie til loftet hos Kunst for Varer og arbejder på salg af flere billeder. Tage Andersen er interesseret i værket Himlens Trompeter og arkitekt Børge Mogensen har reserveret et billede på afbetaling. 
+Brevet giver samtidig et levende billede af familielivet hjemme i København. Døtrene Vibeke (Vipse) og Kari er optaget af skole, fødselsdage, venner og små dagligdags oplevelser. Carl-Henning fortæller humoristisk om Karis fantasifulde leg med papdyr og horn, om Vipses skattebetaling. Han beskriver også, hvordan han selv har taget hul på en flaske cognac for at kurere begyndende halsonde.
+Han holder kontakt til kunstnervennerne og nævner blandt andre Fru Johansen, Egill Jacobsen og hans hustru Eva, som netop er vendt hjem. (Med Eva må der refereres til Jacobsens 3 hustru som han blev gift med i 1949: Evelyn Elenora Jørgensen). 
+Han læser Rimbaud, går i biografen og arbejder videre på forskellige malerier, blandt andet ved at vende lærreder fra Den Frie og male på bagsiderne.
+Brevet afsluttes med søndagsnoter, hvor han fortæller, at han har skrevet teksten til indbydelseskortet til sin kommende udstilling. Han har valgt titlen:
+"Græske og italienske akvareller – fra en rejse til Syden"
+og opfordrer Else til også at finde en mere karakterfuld titel til sin udstilling.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/xAzX</t>
+  </si>
+  <si>
+    <t>lørdag den 22 September 1951.
+Kæreste Else. Tak for kortet idag. Går det nu og hundefryser deroppe? Jeg har nu talt med Birch, således at du skal udstille Lørdag d. 20 Okt. og 14 dage frem - og jeg udstiller bagefter. I Tirsdags aften var jeg ovre til Constants fernisering i Oplysningsalen i Bianco Lunos Allé. Det er en vidunderlig sal - bare kom der ingen mennesker til ferniseringen. Fru Johansen og jeg og så et par stykker til - det var det hele. Udstillingen var ikke dårlig - på sin vis meget inspirerende. Bagefter var vi henne og drikke en øl på en restaurant ved Vesterport. Om Tirsdagen var jeg så oppe i Asserbo for at se på huset. Jeg vil ikke påstå at det er helt ideelt men det er da et bondehus. Det som ikke er så godt er selve beliggenheden, midt imellem en hel masse andre huse, men det kan man måske se bort fra når man bor der og kan færdes i plantagen. Og så er jeg også bange for at det ikke rigtig kan fyres op, der er kun en lille brændeovn, men hende fru Dahl påstod at huset var så lunt at der ikke skulle meget til at lune det op. I onsdags fik jeg flyttet alle mine billeder ude fra den frie og ind på loftet i Kunst for V, på nær de 10 store, der endnu står derin-de. Tage Andersen sagde jo han ville ha' det ene - Himlens Trompeter, så nu må jeg ringe ind til ham og få rigtig besked, så jeg ved samme lejlighed han får det ordnet. Møbelhandler Larsen var så derude på den frie, og han tog et billede fra i år, til 1200 kr., så nu kan vi få møbler for pengene. Jeg sagde vi kom ind til ham når du kom hjem.
+Ark. Mogensen, du ved ham med Eckersberg medaljen og brugsforeningsmøblerne tog ved samme lejlighed også et billede til 1200 kr. på afbetaling, og jeg fik med det samme 50 kr.
+Møller Mikkelsen har købt Inferno for 1000 kr. på afbetaling og begynder at afbetale til den første.
+En ark. Koppel var i forgårs sammen med sin kone oppe på loftet i Kunst for V. De lånte foreløbig 3 billeder og køber antagelig et lille til 300.
+I Onsdags var jeg om eftermiddagen hos fru Johansen, hvor Egill og hans kone Eva var. De var kom-met hjem dagen i forvejen.
+Jeg skulle hilse dig når jeg skrev.
+Nu er Vipse i eftermiddag ude hos Merete. I Onsdags var hun alene hos din far - og var med dem i biografen om aftenen.
+Kari var inviteret ud til fødselsdag hos en pige der hedder Vivi i Holte. Det var ude og sejle med fade-rens motorbåd.
+I morgen Søndag skal Kari også til fødselsdag hos en af sine skolekammerater fra 2 til 5 i Vanløse.
+Vipse har fået den blå bog tilbage og jeg måtte af med 38 kr.
+Vipse har idag betalt hele sin skat. Jeg gav hende 35 kr., så nu skylder jeg hende ikke mere på hesten.
+Jeg står også i fødselsdagsrubrikken i Politiken i dag – så det må de jo tage fra den blå bog. Kari la-ver lige nu borg i pap. ”Et svin, kan den måske også blive” siger hun til sig selv. Der er en eller anden der skal have dyrene. ”En hest har jeg ikke råd til” siger hun. 
+Jeg lærer af Rimbaud ”En tid i helvede”. I da åbner i Kunstforeningen en udstilling af Rostrup Boyesen i anledning af at han bliver 70 år. Jeg maler lidt forskelligt på nogle billeder – Og har fået de 20 lærreder hjem fra den frie som jeg vil vende – ”Hvor mange horn i hver rede” siger Kari. ”to eller tre ellers bliver de fyldt”. ”Hanen hvor skal vi gøre af ham?” Hun har 12 horn i det hele, af forskellig slags. Kari og jeg skal ha hornfisk iaften igen. Vipse har købt en stor hornfisk. Hun spiser jo ude hos Merete. Og jeg har stoppet min sweater hele formiddagen. I øvrigt har jeg allerede taget hul på conjakken til stor forargelse for begge unger. 
+Jeg var også i aftes i biografen og så Bette Davis og Charles Boyer i Alt dette og Himlen med. En ikke særlig god film – så havde jeg ondt i halsen – og tænkte nu skal jeg til at ligge i sengen – så da jeg kom hjem tog jeg hul på flasken – og blev lidt fuld – så i dag er det næsten væk. I går brugte vi den film vi havde liggende og tog 8. billeder af os her i stuen – Vipse med sin hvide hest og Kari med sine børn på skødet. Jeg har fået et brev fra Ortvad – om jeg ikke kunne tage to billeder med for ham til Belgien, hvis jeg rejser derned. Jeg har svaret ham at jeg ikke ved om jeg skal derned – så det bedste ville være om at han sendte dem derned som ekspres. Herhjemme har det været regnvejr nu i for-middags og solskin nu i eftermiddag. Jeg har tage de krydsfiner du havde stående ude på den frie herhjem, pånær det store ”Spidser der rækker mod himlen” som er sat op i K.f.V.
+Igennem K.f.V. er jeg ved og ordne en forsikring for brand, tyveri og vandskade for de billeder der står derinde. Jeg har snakket med forsikringsmanden og han har beset billederne på loftet. Og så har jeg betalt kontingent for os begge i K.f.V. 12 kr. Vipse fik idag brev fra politiet om at hvis hun ikke mødte op på skattekontoret så ville politiet hente hende derop. Det var hun meget optaget af, så derfor måtte hun over og betale skatten idag.
+Søndag
+Kære Else - så må jeg skrive med pennen som du skal få et kys for når jeg ser dig. Ungerne har i form. Været over hos din far og gerda med Karis ønskeseddel – og de havde en stor cigar med hjem – som jeg sidder og ryger på nu. Kari er lige taget afsted til sin skolekammerats fødselsdag og Vipse er kørt på sin cykel ud til Erling. Vi har lige spist frokost som Vipse havde smurt. Og jeg vil nu lave mig en kop kaffe til cigaren. Og så skal jeg bagefter ud efter rationeringsmærker. – Så nu har jeg fået lavet kaffe – så nu tror jeg også jeg skal have cognakken frem. 
+Til eftermiddag har jeg skrevet ordlyden til indbydelseskort til vores udstilling. På min kommer der til at stå: De indbydes til at se min udstilling af ”græske og italienske akvareller – fra en rejse til syden”.
+Hende kvindemennesket hos Birch mente det var en for poetisk titel til en udstilling.
+Det gør ikke noget, synes jeg.
+Skal du ikke ha' en titel på din udstilling? Jeg syntes det virker så bart, med bare Akvareludstilling. 
+Men nu de kærligste hilsner til dig og mange kys fra dine unger og Henning.</t>
+  </si>
+  <si>
+    <t>1952-09-25</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Kari-Nina Pedersen
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning i Sydfrankrig og fortæller om livet hjemme i København, familiens fødselsdage og de mange kunstneriske aktiviteter.
+Else fortæller, at hun, Kari, Vips og Lasse netop har været i Malmö for at aflevere Carl-Hennings billeder til den kommende udstilling. Udstillingen der omtales er; Imaginisterna 1952 på Malmö Museum. Ophængningen skal finde sted 2. oktober, og ferniseringen er planlagt til 4. oktober. 
+Herefter skal Else og Kari fejre Karis fødselsdag hos Vips og Lasse i Vejby.
+Familien har fejret Carl-Hennings fødselsdag hjemme i København ved at købe grammofonplader til ham som gave. Else og Kari har desuden været til middag hos Erik Andresen, hvor de fejrede dagen med god mad og rødvin.
+Else forsøger at male, men har svært ved at finde arbejdsro i den lille lejlighed. Hun beskriver det grå og regnfulde efterårsvejr i København og fortæller om praktiske problemer med elmåleren. Samtidig glæder hun sig over at kunne købe god kaffe i Malmö og at hun er blevet tilbud et sted af male hos Erik Andreasen.
+Hun er nysgerrig efter Carl-Hennings nye arbejdssted i Sydfrankrig, men tvivler på, at det kan måle sig med hans elskede ophold i Briol. Hun håber dog, at han får gode muligheder for at male i olie.
+Afslutningsvis fortæller hun, at Anders Österlin har fået et stipendium og planlægger en rejse til Sydfrankrig. Han har bedt om Carl-Hennings adresse dernede.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eQSx</t>
+  </si>
+  <si>
+    <t>København d. 25/9-52-
+Kære Henning. (Sydfrankrig tilføjet med CHPs skrift) 
+– Nu til Morgen kom Kari’s Fødselsdagskort, jeg gemmer det til Lørdag Morgen – Og tak for alle Kortene særlig dem med Hilsen fra Domkirken i Milano – Lasse og Vipse har været inde i en Uge, min Fødselsdag og Bedstefaders 70 Års Dag – I Mandags var vi alle tre i Malmø med dine Billeder og afleverede dem på Musæet – Den 2 Oktober skal vi hænge op, Fernisering den 4 Oktober / Så rejser Kari og mig op til Vips og Lasse og holder hendes Fødselsdag der / I dag går Kari og mig ud og ser på Fløjelsbukser til Fødselsdagsgave fra dig – På din Fødselsdag var Vips og Lasse og mig inde og købe Grammofonplader til dig – nu er de stillet hen og bliver ikke spillet før du får dem – I Lørdags var Kari og mig hos Andrésens og spiste meget fornem Middag, med hjemmeavlede Champinoner og Rødvin, det var din Fødselsdag vi fejrede – jeg fik Lov at stå ude i den store Stue og male, hvis jeg ikke kunne her hjemme – jeg prøver at male her men så banker nogen på, så kommer Kari fra Skole – og så er her så lidt Plads – I Dag har jeg malet men det er svært at koncentrere sig – 
+Det regner hver Dag fra Morgen til Aften om Morgenen er det meget gråt næsten sort Kl 6 ½ når vi står op – Lysmåleren er gået itu / så nu er jeg spændt på hvordan de laver den regning, den har kun talt 4 siden sidste Aflæsning og i Dag kom en Mand og satte den ud af funktion / vi skal måske have en større Måler, fordi vi har den elektriske Ovn- 
+Vi lever ellers godt får god Mad og Kaffe som jeg købte i Malmø ih hvor jeg nyder det – Tak for den det er jo dig der giver – Jeg er spændt på dit nye Sted – men der skal vist meget til at veje Briol op – 
+Men kan du male Olie er det jo godt / Østerlin har fået et Stipendie som han vil til Sydfrankrig for, han bad om din Adr der Men det bliver vist først efter Gøteborg han skal rejse / Så tror jeg ikke der er hændt mere / Mange kærlige Hilsener og Kys fra både Kari og Else/
+Og tak for dine Kys Kari vil have dem på munden når de er fra dig – 
+(Øverst på siden – omvendt – står følgende):
+Og så må du skrive til Andrésens, jeg læste dine Kort og Breve op, at de kunde høre hvordan du hade det – 
+(Imellem det hele har Kari skrevet):
+Kærlige hilsener og mange tusind kys. Fra Kari</t>
+  </si>
+  <si>
+    <t>1952-09-26</t>
+  </si>
+  <si>
+    <t>Karel  Appel 
+Marcel  Gromaire
+Charles  Lapicque
+Fernand  Léger
+Joan  Miró
+Édouard Pignon
+Gustave  Singier
+Maria Elena  Vieira da Siva </t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til på sit nye arbejdssted. Han har hentet sin kuffert i Cannes efter fjorten dage og er begyndt at indrette sig på loftet, som fungerer som atelier. Han beskriver livet i den lille bjergby, udsigten over højderne, kuglespillet på pladsen nedenfor og de smalle gader, der fører ned til en stille flod, hvor han har siddet og kølet fødderne.
+Brevet er fyldt med naturskildringer og rejseindtryk. Carl-Henning bemærker, at efteråret også er kommet til Sydfrankrig, og fortæller om den lette vin, han får til maden. Han sammenligner forskellige italienske byer, han har besøgt undervejs: Milano virker fornem og lidt kedelig, mens Genova minder ham om Napoli med sit livlige og mindre polerede byliv.
+Han er begyndt at male, men understreger, at det altid tager nogle dage at vænne sig til et nyt sted. Samtidig læser han fransk og forsøger at lære sproget efter først at have måttet klare sig på tysk og italiensk. I et nummer af tidsskriftet Arts læser han om de franske deltagere i Carnegie-udstillingen i Pittsburgh, blandt andre Karel Appel, Fernand Léger, Joan Miró, Alfred Manessier Singier, Maria Helena Vieira da Silva, Édouard Pignon og andre samtidige europæiske kunstnere.
+På Karis 12-års fødselsdag sender han hende særlige lykønskninger og mange kys. Han beskriver sit atelier på loftet, værten Mr. Perent, dennes lille søn, hund og kat, samt det voldsomme mistralvejr med torden og lyn.
+Til sidst spørger han interesseret til udstillingen i Malmö, hvortil Else har sendt billeder. Han beder om oplysninger og et katalog og håber, at værkerne bliver ophængt godt og får opmærksomhed i pressen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Ehq5</t>
+  </si>
+  <si>
+    <t>Fredag 26/9-52
+Kære Else og Kari.
+Så var jeg idag inde i Cannes og hente min kuffert. Den stod der nok så pænt. Tolden spurgte hvorfor den havde stået der i 14 dage - og jeg sagde at jeg først havde været i Italien. De snakkede tysk der. Tolden kostede ingenting, men jeg måtte betale 300 frc, knap 6 kr. for at den havde stået der så længe til Jernbanen. Jeg er begyndt at vænne mig til mit loft og har fået tværet farve ud på det første lærred, hvorefter jeg gik ned og lagde mig til at sove 1 times tid, lavede the på nes. app. og sidder nu her ved Vinduet med udsigt ud over højderne. 
+Nedenfor spiller de kuglespil, det gør de sikkert hver aften. Når man kommer kørende dernede, er den lille by ellers nøjagtig som på kortet vi fik af Valentin måske rager kirketårnet lidt højere op. Af de små byer her er det absolut den som ligger kønnest, og jeg kan godt forstå Valentin, at da han kørte dernede, ville han gerne op og se hvad det var for noget. Når man går ned ad højden til den anden side, først gennem nogle smalle gyder og trapper, kommer man ned til en lille stille flod, der løber nok så fredeligt af sted. Der sad jeg i går og kølede fødderne. Men her er efterår også her, bladene begynder at visne, og jeg tror heller ikke at disse højder her er særlig frugtbare. Vinen jeg får til maden er en dejlig let vin. Man har hele tiden lyst til at drikke af den, så jeg må sidde og holde tilbage, ellers tror jeg at jeg drak en flaske til hvert måltid. Men det er kun en ¾ H.flaske. Nu skal vi efterhånden se om jeg kan male her. Men der går vel altid nogle dage inden man vænner sig til et sted. Inde i Cannes da jeg sad og ventede med min kuffert på bus, købte jeg et nr. af Arts. Deri stod hvem der deltager fra france af franske malere i Carnegieudst. i Pittsburg. Den begyndte med Appel! så Bazaine, Leger, Miro, Gromaire, Lapique, Singier, Da Silva, Pignon, Desmoyer og nogle andre jeg ikke kender, - ialt 28. Så er jeg begyndt at kikke i franskbogen, måske, når jeg ikke har andet end den og så James Joyce, at jeg så kan få lært nogen franske gloser. Det er jo lidt svært. Først skulle jeg snakke tysk, så italiensk og nu opfatte fransk, det er jo lige lovlig meget i løbet af 14 dage. Nu er det mørkt udenfor. Kl. har lige slået 7 på kirkeuret. Uret slår helt slag, to gange, sådan at man kan sige til sig selv, hvad var det klokken slog, så slår den en gang til.
+Græshopperne rullefløjter nu det er mørkt. Og langt bort er der lyspunkter fra de små byer der ligger på de andre højder. Jeg var en dag i Varezza en lille badeby inden Navona, det var meget dejligt at sidde på klipperne ned ved havet. Jeg havde der et dejligt værelse til 450 Lire. tutto. I Milano gav jeg en nat 1200 Lire og den næste nat 920 Lire. I Verona 500 Lire. Når men jeg havde rigelig lire og har endnu i kr. en 23 tilbage.
+Genua, det er omtrent som Napoli, beskidte byer, hvor der tilsyneladende fra alle sider bestilles en masse af alle slags. Ingen fornemhed. Milano virkede fornem og kedelig. Med undtagelse af kirken, som var af en særlig fornemhed. Nu vil jeg gå ned og spise og drikke rødvin og skrive igen senere. –
+Lørdag. I dag er det Karis fødselsdag. Tusind kys igen til min Kari på hendes 12 års fødselsdag. I dag blæser det, noget så enormt. I morges tidligt var her et vældigt tordenvejr med lyn på lyn. Det må være den her Mistral der nu er over os. Jeg har til form. fået jeres brev. Det går altså herned på knap 2 dage. Tak, tak. Jeg er nu i fuld gang oppe på loftet. Så må vi se hvad det bliver til. Der er to Lemme som jeg åbner, og som der kommer lys ind af. Og så nogle vældige loftsbjælker, som jeg slår lærrederne op på, når jeg har malt på. Så har jeg to borde, som jeg har sat sammen, til at male på, og to bænke og en stol. Kirkeuret slår, så jeg ved hele tiden hvad klokken er. Mr. Perent kom op med brevet til mig. I don’t understand sagde han da han så på billederne. Men ellers er han meget flink. Spør om morgenen om jeg har det ållright. Hans kone er i Paris, så han laver maden, og har en lille dreng på 3-4 år at passe. Og så er her en lille grå hund og en kat. Og så Mr. Perents bistro. Da jeg den første aften kom hertil, spurgte jeg i bussen, ham der modtager penge, og han råbte straks til alle i bussen om der var een der kunne vise mig hen til Mr. Perents bistro. Det var der en gammel lille sort dame der kunne.
+Det er fint, at I har været med billederne i Malmø. Det gik smertefrit? Jeg er spændt på hvad det er for en udstilling? Får du lov at hænge mine op? Send mig noget om den udstilling og katalog, hvis der er noget at sende. Bed dem også om at sende katalog til de vigtigste københavnske blade, hvis det ser meget pænt ud.</t>
+  </si>
+  <si>
+    <t>1952-10-08</t>
+  </si>
+  <si>
+    <t>Auribeau</t>
+  </si>
+  <si>
+    <t>James Joyce</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else og Kari fra Auribeau, hvor han bor og arbejder som maler. Han beskriver de storslåede omgivelser med bjerge, grønne højder og udsigter, der minder ham om Vesuv. Han nyder lange vandreture i landskabet omkring byen og bliver stadig mere begejstret for områdets særlige skønhed.
+Dagene følger en enkel rytme med maleri, kaffe, måltider og aftenture i måneskin. Han fortæller om livet hos familien Parent, hvor han bor, og beskriver både værtsparret og de lokale mennesker, han møder i landsbyen.
+Kunstnerisk er opholdet præget af usikkerhed og søgen. I begyndelsen tvivlede han på, om han kunne male noget værdifuldt, men efterhånden har han fundet ro og arbejder flittigt. Naturen dominerer hans billeder, som for det meste består af træer og landskaber. Han konstaterer med et glimt i øjet, at Sydfrankrig ikke får ham til at male nonfigurativt, fordi naturen gør for stærkt indtryk på ham. Senere begynder han også at male mennesker og har nu flere lærreder med figurer hængende på loftet.
+Henning interesserer sig for Elses arbejde og sin egen kommende udstilling i Malmø. Han spørger til udstillingen, roser hendes maleri og udtrykker stor forventning til resultatet. 
+Han beskriver desuden små hverdagsoplevelser: prisen på kaffe, cigaretter og vin, læsningen af James Joyces bog, fuldmånen over landsbyen, postbuddet i uniform og de lokale jægere, som kommer gennem byen med deres geværer og bytte.
+Brevet afsluttes med, at han fortsætter sit arbejde på en serie nye billeder med mænd, kvinder og børn. Han sender kærlige hilsener og kys til Else og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ypm6</t>
+  </si>
+  <si>
+    <t>Oktober 1952
+Onsdag. Kære Else og Kari
+Fra mit vindue har jeg et meget smukt bjærg, af form noget i retning af Vesuv . Efter kortet er det en 1600 mtr. højt. Også højderne over bag Grasse, er en 1600 mtr. Store højder hvor der ikke gror noget på. I Mandags var jeg om eftermiddagen en tur oppe omkring Tanneron. En meget smuk tur. Vejen går først ned over broen, der går over den lille flod, og derfra snor vejen sig, behageligt opefter. Man mærker faktisk ikke at man går opefter. Heroppe kommer man op over den højde Auriebeau ligger på, og har vid udsigt. Jeg nåede ikke frem så jeg også kunne se til den anden side, se mod vest, men det skulle man kunne efter kortet, så det vil jeg en dag. 
+Om eftermiddagen ved 4-5 Tiden laver jeg mig kaffe. Jeg fik ikke købt Nescafe i Italien. Men prisen er den samme her. 270 frc. gav jeg for en dåse. Altså 5,40 kr. Det er noget lignende som den koster hjemme. Cigaretterne er billigere. Jeg tror det var 80 frc. jeg gav for en pakke Gauloises. Så nu er jeg spændt på, hvad jeg skal give for rødvinen. Mr. Perents kone er kommet igen. Hun er meget flink.
+Jeg roder godt med lærrederne nu.
+Lørdag. Tak for brevet som jeg har fået til formiddag. Det er forbavsende så hurtigt det går herned. Jeg tror at posten bliver fløjet. Tak for hilsenerne. Jeg er spændt på hvordan det bliver i Malmø. Hvad er de andre for nogen. Håber at jeg går i selskabet. Har du ingen akvareller taget med til Malmø?7 Godt at Kari havde en fin fødselsdag. Kedeligt med bukserne, men du må kunne få nogen i Sverige. Det skal nok være fint det du maler. Jeg glæder mig meget til din udstilling. Der er jo kun godt en måned til. Efter det du har, skulle det blive en meget fin udstilling. Billeder kan gøres på mange måder, heldigvis. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer, men det skulle ikke undre mig, end at det også forvandler sig til grønne træer. Det er meget rart at jeg har det loft, men lyset er nu ikke alt for godt, der kommer ind af de to lemme. Men til gengæld når jeg kikker ud af dem, har jeg først de smukke tegltag og så højderne, at kigge op på. Nå, bare det ikke blæser, i dag er det godt. Mr. Parent6 ser uforstående på billederne, da han kom op med brevet, men han siger at jeg arbejder meget. Det får man også indtryk af, når man ser alle bille-derne hænge ned fra loftsbjælkerne. Nå jeg er jo lige begyndt, så jeg kan ikke forlange at de skal være gode. Nu skal jeg ned og have noget middagsmad. Man bliver godt sulten, når man kun får kaffe til morgenmad og et stykke franskbrød.
+- God mad fik jeg. Og så har jeg siddet en halv times tid oppe i solen på kirkepladsen - og nu skal jeg ha’ kaffe, jeg har lige sat vand over – og så vil jeg op og male. Det har de sidste aftener været fuldmåne. Det er mørkt ved 7 tiden - så jeg går en tur rundt omkring i måneskin, de spiser først ved 8.tiden. Når man vænner sig til stedet er her virkeligt smukt. Frodigt og ufrodigt på en gang, med et grønt - sølverskær over landskabet. Vejene og husene, gråhvide med røde tegltag. Nogle enkelte palmer, men så få, at man ikke har forestillingen om at være i syden. Snarere at være et sted inde i frankrig. Så meget gør altså de 14 km væk fra middelhavet. Fra den anden side af Au-riebeau4, kan man imellem højderne se havet, langt ude. Det er da meget sødt af die Mutter at skrive til dig. Hun var også sød. De tre piger var det sværere at blive klog på – men de var vist søde. Nu havde de også så travlt med at rydde op – for at lukke. Men der er da lige så smukt i Dreikirchen som i Briol – det er jo samme sted.
+- De første dage troede jeg ikke at jeg skulle få malt noget der duede her. Det ved jeg heller ikke endnu. Men jeg tar det mere med ro nu. Nu maler jeg bare, så kan jeg se hvad det bliver til. Men det ser mig noget naturalistisk-expressionistisk ud. Grønne træer i landskab. Nå, men non-figurativt bliver det altså ikke af at male i Sydfrankrig. Dertil virker naturen for meget ind. Det er godt at jeg har den af James Joyce , den er godt oversat til svensk, og der er meget læsning i den. Det vidste jeg ikke dengang jeg ønskede mig den i julegave – at jeg skulle få god brug for den i Sydfrankrig. Jeg kan sådan lige følge i den franske avis overskrifter – at verden står da endnu, udenfor Auriebeau.4 Det er ellers meget sjovt efterhånden at lære lære de forskellige der bor her at kende efter udseende. Her er en del meget gamle, men søde at se på. En hel del unge mænd der kommer ind og drikker et glas rødvin. De samme går igen hele tiden, men nye dukker op. Postbudet er her hver dag. I sort tøj, med røde striber ned ad bukserne og med høj kasket, med røde striber. Ham og så en lidt ældre kommer hver eftermiddag med bøsser. En dag havde de en kanin med. Jeg hører det også knalde engang imellem oppe fra højderne. Mr. Perents kone, der kom tilbage fra Paris, havde to unge par med – jeg gad vide om den ene er hans søn. De hilser al-lesammen så hjerteligt på ham. Den lille er ikke hans søn, sagde han den første dag. Men ellers snakker jeg ikke meget med dem. Kun merci madame, hver gang hun serverer. I dag fik jeg det dog til trés bon, til Kødretten, som smagte mægtigt godt. Nå men suk – suk – jeg vil op og male.
+- Og jeg malte så jeg har fem lærreder hængende oppe, tegnet op med sort, personer, mænd, kvinder og børn – så nu har jeg fået loftet befolket. Jeg trængte også til at ha nogle mennesker mellem alle de træer. Hvordan jeg så får farve på dem, det melder historien ikke noget om endnu.
+- De har bål flere steder derover mellem højderne. Mit Vesuv er et meget smukt bjærg. Her er også mange mærkelige huse. Temmelig store, med lukkede skodder. Skodderne skal være halvt tillukkede hernede. Selv om jeg smækker mine op hver morgen, og vinduerne op, bliver de pænt lukkede i af hende der gør rent. Men der er nu ingen der kan se ind hos mig. Menneskene dernede er bittesmå. Og over fra landevejen er mit vindue bare en lille åbning.
+- Nå men kære Kari og Else – de kærligste hilsener og kys fra jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Carl Valdemar  Alfelt 
+Vibeke  Alfelt 
+Erik Andreasen
+Victor Brauner
+Carl Otto Hultén
+Asger  Jorn
+Wilfredo  Lam
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Guillaume Cornelis  van Beverloo
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else takker for Carl-Hennings brev og fortæller om opholdet i Malmö, hvor hun sammen med Kari deltog i ferniseringen af udstillingen. Hun beskriver udstillingen som velbesøgt og mener, at Carl-Hennings værker fremstår særligt stærkt i forhold til de øvrige kunstneres. Hun fremhæver især, at mange besøgende er begejstrede for hans billeder. Derimod er der en vis skuffelse over Wifredo Lams bidrag, mens Hulténs værker vurderes som de bedste efter Carl-Hennings. Hun taler om en kunstner ved navn Branner, men det er med stort sandsynlighed Victor Brauner hun refererer til. 
+Udstillingen i Malmø er med stor sandsynlighed "Imaginsterna 1952" på Malmö Museum oktober 1952. Her udstillede de svenske Imaginster; C.O. Hultén, Gösta Kriland, Max Walter Svanborg og Anders Österlin sammen med de tre internationale gæster: Victor Brauner, Wilfredo Lam og Carl-Henning Pedersen. 
+Efter ferniseringen rejste Else hjem til København, da Vips og Lasse ventede derhjemme. Hun fortæller om familiens hverdag. 
+Else beretter også om sociale sammenkomster. Mogensen har været på besøg med rødvin, og de skålede for de fraværende. Familien har desuden været til fødselsdag hos Erik Andresen og Susanne, som blev glade for det brev, Carl-Henning havde sendt.
+Kunstnerisk er Else lidt utilfreds med sit eget arbejde og føler, at hun ikke helt får det "store slag" ind i billederne. Samtidig fortæller hun, at Vibeke Alfelt, Lars Åkirke og Mogensen, har indsendt værker til Efterårsudstillingen.
+Brevet afsluttes med hverdagsnyt om pæreplukning i bedstefarens og tante Gerdas have.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XMYj</t>
+  </si>
+  <si>
+    <t>Fredag d. 10/10
+Kære Henning / Tak for Brevet, som jeg fik for nogen Dage siden / Vi var i Malmø, Kari var med, det var en pænt besøgt fernisering – og når man går og kigger på det hele ser det rigtig pænt ud. Du er nu så strålende i Forhold til de andre, at det bliver lidt svært at bedømme dem, men de er alle lykkelige over at dine Ting er der og at de er så gode – Wifredo Lam er de lidt skuffede over, jeg havde nu også ventet mig mere men der er alligevel noget mærkeligt i hans fire Billeder, derimod synes jeg ikke om Branner / Du hænger det smukkeste du nogensinde har hængt, og de andre siger også, det er noget andet end da han hang på Rådhuset, du og Hulte deler den største Sal og lyste, hans Billeder er de bedste efter dine / en blanding af Corneille og Asger, virker fine /
+Så var der Fest om Aftenen, men Vips og Lasse ventede jo hjemme og Kari var med så jeg tog til København igen da Ferniseringen var overstået / 
+Vi har fået Fløjelsbukser til Kari – blå, på Vesterbrogade \ i Sverige var ingen – for store el de var for små / I går var vi ude at købe en Cotton Coat til hende, hun måtte jo have en Frakke og med Jakken under er det varmt nok til Vinter – Hun er meget stolt, den er rød og grålig så hun kan vende den efter Lyst – 
+I øjeblikket er vores Dame i ”Den vige Verden”, hun var så sær, det var Regnestykker der plagede hende, så jeg sagde hun skulde gå derind og få noget andet at tænke på – Mogensen var her i Går Aftes og han fik Årstiderne og Kataloget fra Malmø som han vilde sende dig som Tryksag – Han havde Rødvin med og jeg havde Steg, Svampe og Æblekage, vi skålede for de fraværende – I Onsdags var vi hos Erik A. – til Susannes Fødselsdag, de var glade for Brevet du havde sendt – Har jeg skrevet at Vips, Lasse og Mogensen nu har afleveret til Efterårsudst / Jeg er lige holdt op at male for i Dag, det er helt mørkt nu / og den elektriske Ovn har vi tændt hele Dagen hvor mange grader er det varmt, nede hos dig /-
+Jeg synes ikke rigtig jeg kan få det store slag, ind i mine Billeder – men det er nu også svært at se dem herhjemme – I Søndags var vi i Bedstefars og Tante Gerdas Have og plukke Pærer, jeg har endnu ikke haft tid til at sylte dem – men går i Gang nu jeg er færdig med dit Brev /
+Nu kærlige Hilsener fra Else og Kari jeg har sagt hun skal skrive, men om hvad siger hun</t>
+  </si>
+  <si>
+    <t>1952-10-13</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Henning takker Else og Kari for deres brev og fortæller, at vejret i Sydfrankrig er blevet køligere og regnfuldt. Bjergene omkring Auribeau er skjult i tåge, men han nyder fortsat omgivelserne, især aftenerne under den klare stjernehimmel. Han beskriver naturen poetisk og fortæller, at han har givet stjernebillederne sine egne fantasifulde navne som "flagermusen", "den flyvende hund", "oksen og to kalve" og en hest, som har afløst Karlsvognen.
+Han beskriver også landsbylivet og nævner den lokale præst, en ældre pater, som han har observeret både i kirken og under dagligt arbejde. Særligt husker han piger på Karis alder, der sang i kirken.
+Henning er glad for at høre, at hans billeder hænger godt på udstillingen i Malmø, men han er samtidig usikker på sine aktuelle arbejder. Han føler sig lidt gået i stå kunstnerisk og er kritisk over for både sine malerier og akvareller. Han overvejer at lade billederne hænge et stykke tid, før han beslutter sig for, hvordan de skal viderebearbejdes.
+Brevet afslører også en vis ensomhed. Han savner samtaler og overvejer, hvordan det ville være at kunne tage ind til København, selv om afstanden naturligvis gør det umuligt. Han bemærker, at han mangler mennesker at tale med, selv om han forsøger at finde glæde i de små ting omkring sig.
+Kunstnerisk er han optaget af forholdet mellem natur og figurer. Han fortæller, at hans billeder næsten alle bliver til træer og landskaber, påvirket af de grønne sydfranske højder. Dog er han begyndt på et billede med mennesker, hvor en af figurerne pludselig kom til at ride på en gul hest. Han spekulerer humoristisk på, om figuren måske forestiller landsbyens præst.
+Han følger fortsat nøje med i familiens og kunstverdenens begivenheder hjemme. Han lykønsker Kari med nye bukser og frakke, spørger til Vibekes bidrag til Kunstnernes Efterårsudstilling og interesserer sig for kataloget fra udstillingen i Malmø.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/J8nR</t>
+  </si>
+  <si>
+    <t>Mandag Okt. 52 
+Kære Else og Kari. Tak for brevet i dag. Det er heller ikke særlig varmt her. I dag små-regner det. Og bjærgene er væk i en tåge. De sidste aftener har her ellers været så stjerneklart. Her er også meget smukt at gå rundt i mørket. Træerne får den smukkeste karakter. Urørlige væsener, der står og venter. Jeg har givet de fleste af stjernebillederne nye navne. Der er en flager-mus, en flyvende hund. Oksen og to kalve – Store bjørn er blevet til en hest – det synes jeg er bedre – den har sådan en høj slank hals. Så er der en knæler, et skib kan jeg ikke rigtig finde frem til. Jeg ville gerne ha’ et skib på himlen. Præsten her er en meget sjov fyr. En ældre grå-hvid-skægget pater. I går søndag eft. kørte han brænde hjem. Han sad oven på hesten, og havde ikke sin kjole på – som han ellers render rundt i. Forrige søndag var jeg i kirke. Men det var ikke så spændende. Det sødeste var en hel del piger i Karis alder der sang for og som sad foran.
+Jeg er glad for at mine billeder hænger smukt i Malmø. Kataloget og Årstiderne har jeg ikke fået endnu. Fine Kari. Til lykke med dine nye bukser og frakke. Jeg skulle faktisk ha’ haft en rulle lærred til for at komme rigtig videre. Ikke fordi dem jeg har malt er gode, men jeg ved ikke rigtig hvad jeg skal gøre ved dem i øjeblikket. Nu vil jeg lade dem hænge i nogen dage og se dem an. Jeg har til formiddag set på de akvareller jeg har lavet – men de ser ikke særlig gode ud. Nu vil jeg begynde på en frisk, med dem. Jeg kunne godt en gang imellem ha lyst til at tage ind til byen, altså til København – men det er jo lidt langt, lige som da jeg var oppe i Asserbo. Jeg savner nogen at snakke med. Ah, det er måske i dag – hvor jeg synes jeg er gået lidt i stå. Jeg havde ellers nogen myrer jeg fodrede oppe på kirkepladsen. Til gengæld for de mange jeg slog ihjel nede i Ravello. Klokken slår tolv – to gange. Jeg havde drukket 10 flasker rødvin de første 14 dage. Jeg gad vide om det er præsten jeg malte i går. En af mine personer, kom pludselig op at ride på en gul hest. De andre ser så sørgende ud.
+Hvad har Vipse sendt ind til efterårsudstillingen?
+Nu de kærligste hilsener og Kys
+Jeres Henning
+På en side for sig selv, er følgende skrevet:
+Fra Sydfrankrig:
+Billeder kan gøres på mange måder. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten, og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer men det skulle ikke undre mig, end at det også forvandler sig til grønne træer.</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
+  </si>
+  <si>
+    <t>1952-10-30</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Marc Chagall
+George Orson Welles
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig til Else, Vibeke og Kari og takker for deres fælles brev. Han glæder sig over, at Vips er blevet antaget på Efterårsudstillingen, men deler familiens opfattelse af, at årets udstilling ikke er særlig stærk.
+Han kommenterer Elses planer for kataloget til hendes kommende udstilling og anbefaler, at priserne ikke trykkes i selve kataloget, når det samtidig fungerer som invitation. Samtidig udtrykker han bekymring over familiens økonomi og spørger, om Else stadig vil kunne købe en hjemrejsebillet til ham. Han forestiller sig en rejse fra Cannes over Paris til København, med mulighed for at opholde sig nogle uger i Paris og sende billederne hjem derfra.
+Brevet rummer også rejseindtryk fra Sydfrankrig. Carl-Henning fortæller om en tur til Cannes, hvor han ser Orson Welles' filmatisering af Othello. Han beskriver også stemningen i Cannes, hvor amerikanske krigsskibe ligger i havnen, samtidig med at han fascineres af den gamle del af byen.
+Han nævner et avisinterview med Marc Chagall, som netop har rejst rundt i Italien og Grækenland og besøgt flere af de samme steder som Carl-Henning selv. Det får ham til at reflektere over Middelhavsområdets særlige lys og landskaber.
+Om sit eget arbejde er han usædvanligt selvkritisk. Han skriver, at billederne er blevet "røde" og "frygtelige", og tvivler på, om opholdet vil resultere i gode værker. Alligevel mener han, at selve arbejdet og erfaringerne har værdi, og han holder fast i håbet om, at noget vigtigt kan vokse ud af det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/KNH0</t>
+  </si>
+  <si>
+    <t>Torsdag 30. Oktober. 1952
+Kære Kari Vipse og Else 
+Det var et flot brev. Tre breve i et. Tillykke til Vipse fordi hun har fået antaget. Kedeligt bare at det ikke er nogen god udstilling i år. Jeg tror Elses katalog bliver udmærket. Næ, der er ingen grund til at sætte priser i det, når det samtidig bliver brugt som indbydelse. Dem kan du ha´ slået op derinde, i nogle maskinskrevne – eller håndskrevne eksemplarer – lige som jeg havde på Eventyres malerier. Når hun er så streng hende Frk. Salomonsen med pengene. Jeg mumlede ellers noget om til hende, - at resten kunde vente til udstillingen. Når så skylder vi ikke dem. Men vil det så sige, at hvis du ikke får andre penge – så kan du ikke købe billet til mig – og sende ned?? Jeg havde ellers tænkt, at du godt snart kunne ha købt en billet til mig, der gjaldt i 2 måneder, for jeg er jo hjemme inden den tid, en billet, Cannes, Paris – København. Og på den kunne jeg så ha sendt mine billeder fra Cannes – og så ville jeg ha været en 14. dages tid i Paris – hvis ellers mine penge slog til så langt. Jeg har set på priserne hernede – inde i Cannes. Madpriserne er meget dyrere end i Danmark. Æg, ca. 50 øre. Smør ca. 8 kr. og alle andre priser svarer til. Så i betragtning af det, bor jeg ikke dyrt her. Karis søde lange brev! 4. Sider! Det var imponerende! Tak for Lappigebogmærket!
+I går eftermiddags synes jeg der skulle ske noget – og tog med bussen ind til Cannes. Jeg var i en biograf og så Othello af Shakespeare – med Orson Welles, som den sorte Doge af Venedig. Det mest spændende ved den var lydeffekterne – ellers var den ikke god, når man ikke forstår sproget de taler, selv om man nok kan følge handlingen. Ude på havet lå hele den amerikanske flåde – så der var et leben i byen af amerikanske marinesoldater. Men der er dog et gammelt Cannes også, der ligger op af en klippe – med en smuk kirke øverst – og resten af en borg. Heroppefra var det meget smukt at se ud over havet, med sigmatiserende krydsere, hangarskibe. Måneskin, Tordenskyer inde over bjergene. Jeg læste i dag til form. i avisen her, et interwiev med Chagall. Han havde været ude at rejse, Italien, Grækenland, og nævner en del af de samme steder vi var. Geneve, Delphi, Athen, Pompei, Neapel, Rom. Luften og lyset i Grækenland, Grækenland som endnu er Europa, men også Orienten. Han var vendt tilbage til sin villa i Venice. 
+Mine billeder er blevet røde nu. Frygtelige. Jeg tror ikke at jeg får nogen billeder ud af denne tur – men det at jeg har malt her – har vel også sin værdi – måske for noget senere jeg laver. Men det er meget sjovt at male her – når bare jeg ikke går for meget op i det – så jeg er lige ved at gå ud af mit gode skind, fordi de er så dumme. Men sålænge jeg maler, er der jo et lille håb. Kys til jer alle tre og mange kærlige hilsner - jeres Henning.</t>
+  </si>
+  <si>
+    <t>1952-11-11</t>
+  </si>
+  <si>
+    <t>Frankrig
+Paris</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Hanne Arensbøll
+Frederik  Dam 
+Ejnar Dyggve
+Peter Heering
+Elise Johansen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Viggo  Thorlacius-Ussing 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet, mens Carl-Henning er på vej hjem fra Sydfrankrig via Paris, og Else fortæller om de hektiske forberedelser til sin kommende udstilling; "Rummet og Bjærgene", på Den Frie. Udstillingen er hendes første store seperatudstilling og i brevkorrespondancen oktober-november 1952, fremgår det, at hun selv står for værker, økonomi, invitationer og katalog til udstillingen, samtidig med hun tager sig af familien. 
+Else fortæller, at hun har fået ros for sine akvareller på en fernisering på Glyptoteket, hvor blandt andre Ussing og Dyggve fremhævede værkerne. Hun inviterer flere kunstfolk til ferniseringen og mærker både interesse og undren over, at hun nu skal have sin egen store udstilling.
+Hun nævner også, at Kobberstiksamlingen ønskede at erhverve flere af hendes akvareller, men kun fik to af dem. 
+Spændingen omkring udstillingen stor, og Else håber, at Carl-Henning måske når hjem i tide til at se den.
+Brevet afsluttes med en økonomisk oversigt samt hilsner fra familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/a15m</t>
+  </si>
+  <si>
+    <t>D 11 Nov 52.
+Paris (tilføjet med CHP’s skrift)
+Kære Henningmand (Paris) / Dette er Brev Nr 1000 så du forstår det tog lidt Tid at nå til dig / Nu er det næsten overstået med Indbydelserne, men jeg mangler endnu Musæer og Fond, skal hos Jens og få Listen over dem i Aften – 
+Pressen har lige fået – Kl. 11 nu, kommer Arensbøll og henter –
+Ja det er dejligt om vi slipper for Rejsepenge for der går mange til, til forberedelser / Tak ellers for både Kort og Brev / Lasse har solgt det lille Billede han får 225 ÷ 20 % - Så Vips er meget lykkelig – og blevet krøllet i Fødselsdagsgave af Lasse – Kari har været hjemme et Par Dage af Forkølelse / Nu er kl næsten 1 han er ikke kommet endnu Arensbøll alle 52 Billeder står nede i Porten og venter – Erik var med Penge forleden Dag han er meget spændt, og inviterede mig og Kari ud til Lyngby Lørdag Aften, men Vips og Lasse er her jo, så nu må vi se – Lasse er ved at male en fin Bogstavplakat til mig –
+Jeg var til Fernisering forleden Dag på Glybtoteket, der hang 2 af mine Akvareller den ene så især godt ud, og både Ussing og Dyggve, synes de var så gode – Dyggve sagde jeg skulle hilse dig / og Friis Johansen hilste også så pænt og spurgte til Alberobello – også han var helt vild med Grækenland, det er dog det bedste sagde han – Jeg inviterede Ussing og Dyggve til Fernisering, nu må vi se – Kobberstiksamlingen vilde have dem alle fire, sagde Ussing, men han fik kun to det var om Akvarellerne, vi skal også selv have nogen – Fru Johansen, nå skal du have Udstilling – Heyman hvorfor skal du have Udstilling – ok, sådan hører jeg fra alle Sider – Men nu er det jo heldigvis, og det bliver spændene – Her ser du altså Kataloget, jeg ved endnu ikke Prisen el om de vil bytte – Nu kærlige hilsener fra din Else, det er dejligt du er ved at begynde hjemrejsen – måske når du at se min Udstilling – Slut – Kys lille Mand fra Else
+Kari efterfølgende skrevet en hilsen til Henning:
+Kære Henning. Jeg håber du har det godt. Jeg har lige lavet en sæl af træ, og sidder og væver på min væv. Jeg er forkølet og er hjemme fra skole.
+Hilsen Kari og tusind milioner kys til dig
+Herefter skriver Else igen 
+795
+635
+160
+betalt i denne Måned
+Møller-Mikkelsen 50 Kr / og Fru Johansen 100 Kr / så du har de 160 Kr tilbage på Regnskabet
+Øverst i starten af brevet har Vipse og Lasse skrevet hver en hilsen til Henning
+Hilsen fra Lasse
+Kære Henning, du kan tro at vi har travlt med Elses udstilling, Lasse har solgt til en Peter Heering en der laver Likør – og måske i aften er der en Islansk fiskegrosser der køber det til 400 Kr, så det er fint – husker du min 18 fødselsdag den 13. Kærlig hilsen Vipses</t>
+  </si>
+  <si>
+    <t>1952-11-17</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejnar Dyggve
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Walter  Schwartz
+Viggo  Thorlacius-Ussing 
+Karen Andria Witt-Hansen 
+Jan Zibrandtsen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver fra København midt i den travle periode omkring åbningen af sin store udstilling "Rummet og Bjærgene" på Den Frie. Hun fortæller at ferniseringen har været en stor succes med mange besøgende, blomster og positiv opmærksomhed.
+Hun beskriver, hvordan venner og kunstfolk støtter hende. Mogensen har hjulpet med flotte skilte og medbragt rødvin til ferniseringen. Blandt gæsterne var Dyggve, Ussing, Rubow, familien Hjelmborg og Bjerre, som alle udtrykte begejstring for udstillingen. Else glæder sig især over den ros, både værkerne og ophængningen får. Anmelderne har allerede skrevet positivt om udstillingen.
+Samtidig kæmper hun med økonomien. Hun låner penge af Lasse, mens hun overvejer, hvordan Carl-Hennings hjemrejse skal finansieres. Hun spørger, om han ønsker, at hun sender en billet, og nævner muligheden for et forskud gennem Boldlund.
+Else modtager også gode nyheder om sin kunst. Ny Carlsbergfondet har købt maleriet Kyklade-landskab for 1.400 kr., og en politiinspektør ved navn Jersild har købt Rummet og Bjærgene. Senere på dagen besøger Zibrandsen og Ole udstillingen, og Zibrandsen viser stor begejstring for billederne.
+Hun fortæller til slut om et pludseligt interview til radioen, der vil blive sendt d. 26. november 1952. Intervieweren Erik ville gerne have haft et interview om dekorativ kunst og Else er nervøs for udfaldet. 
+Brevet afsluttes med varme hilsner og et tydeligt ønske om, at Carl-Henning snart kommer hjem og når at se udstillingen med egne øjne.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/7eCc</t>
+  </si>
+  <si>
+    <t>Mandag Eftm (Nov 52 tilføjet med CHP’s skrift)
+Kære Henning – Jeg kan ikke finde dit Kort med din Adr., Vipse har ordnet og nu er det væk håber at finde det indenfor et rimeligt Tidspunkt / Vi, Kari og mig skal hos Karen Witt og spise til Middag og jeg modtage en Buket Blomster hun købte til mig i Lørdags, men var for træt til at komme ud med / Næsgard gav mig 4 røde og 4 hvide Nelliker og Fru Lomborg noget der lignede Orkideer, og Vips og Lasse Krysantemer gule og hvide / Her var en utrolig Mængde Mennesker på Ferniserings-dagen og Lasse har malet de flotteste Skilte og Mogensen kom med to Flasker Rødvin – Dyggve var en af de første Gæster, han var med Frue og Ussing kom senere, han spurgte mig om jeg aldrig havde prøvet at lave Mosaikker, han mente at det tekniske kunde da nemt tilegnes / Rubov var der også – Hele Musiker Familien, Hjelmborg og Bjerre skal jeg hilse fra og sige de synes det var en me-get smuk Udstilling i det hele får jeg meget Fornøjelse af den
+Tirsdag Morgen
+Der har været to Anmeldelser, dem får du / Jeg har fundet dit Kort ved at lede systematisk i Bun-ken Rubov var i Går igen på Udstillingen og hans Kone han sagde der var meget, meget smukt – jeg får også Ros for Ophængningen, bl. andet syntes Schwarz han aldrig havde set Billedhuggersalen virkelig var Malersal før nu / Men han vil have Billede på derfor får jeg det endnu ikke -. Vil du have en Billet sendene så prøver jeg om Forskud hos Boldlund – I Øjeblikket låner jeg af Lasses Penge, det han fik solgt på K. E., de er rejst til Slagelse, og lod 90 Kr ligge her til de kom tilbage – Men du kan altså få hvis du vil, regner jeg med – Skriv hvordan – Der er kommet et tykt Katalog fra Pitts-burg 305 Nr., det er faktisk flot vi er imellem – der er en Plan over Salene så man kan se hvor man hænger og med hvem, du hænger i Sal bl.a. med Miro, Tamaye, Mexio – Leger, Villon / Der er ingen Verdensnavne i min Sal – Nu må jeg hellere sende dette, når Kari kommer fra Skole skriver hun sit færdigt – men jeg kunde nu også snart tænke mig du kom, om ikke andet så du nåede at få et Kig på Ophængningen / Nu går jeg ud på den frie
+I Dag har Zibrandsen og Ole været her, Zibrandsen var meget betaget af mine Billeder – Ny Carls-berfondet har lige købt Kyklade-landskab 1400 Kr og er gået og en Politiinspektør Jersil har købt Rummet og Bjærgene jeg havde sat det til 1100 men de bød 1000 så lod jeg dem få det / Nu får du ikke mere denne Gang
+Kys og kærlige Hilsener
+Else – 
+Erik Fiskher stormede lige ud af Døren – ti Min i 5 - ”Vi er her med Radiovognen” – sig nu noget klogt – det var svært ¼ time, og slet ikke om det han havde tænkt sig, han vilde vi skulde tale om dekorativ Kunst – og det blev bare sludder om mit eget / puh – det kommer den 26 Nov / Æv – Kari siger ”kan det trøste dig sagde han lige så meget dumt” -</t>
+  </si>
+  <si>
+    <t>1953-01-30</t>
+  </si>
+  <si>
+    <t>Danmark
+Vejby</t>
+  </si>
+  <si>
+    <t>Svend Winther</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") fra Vejby den 30. januar 1953 til Else, Henning og Kari. Brevet handler især om kunstsalg, planer om at flytte til Sverige og hverdagslivet i Vejby.
+Vibeke fortæller, at Fru Lomborg har købt et af de billeder, som tidligere var udstillet hos "Gosseren" i Hellerup. Fru Lomborg blev så begejstret for billedet, at hun ringede umiddelbart efter modtagelsen og talte længe i telefon om det. Hun har sendt 100 kr. som delbetaling og mangler endnu at betale 150 kr. Vibeke fornemmer desuden, at Fru Lomborg også er interesseret i at købe endnu et billede.
+Hun fortæller om en hyggelig weekend med gæster. Familien Winter, som Vibeke og Lasse tidligere havde boet hos i Blistrup, var på besøg sammen med Jón og Mirza og deres børn. Samværet drejede sig blandt andet om planerne om at flytte til Sverige.
+Flytteplanerne er nu blevet mere konkrete. Vibeke og Lasse har besluttet at flytte til Sverige, så snart de finder et passende hus, sandsynligvis i april eller maj. De håber senere at kunne hjælpe Else og Henning med at finde noget godt deroppe. Efter deres erfaring er de danske boliger, de har set på, ikke særligt attraktive. De planlægger kun at tage de mest nødvendige ejendele med og lade resten blive opbevaret eller skaffe det af vejen.
+Vibeke beskriver også det gode naboskab på savværket, hvor folk er hjælpsomme og endda tilbyder, at de kan vende tilbage, hvis Sverige-planerne ikke lykkes. Hun og Lasse bager selv brød og rundstykker og lever forholdsvis beskedent.
+Kunsten fylder fortsat meget i hverdagen. Vibeke har malet tre billeder, mens Lasse også er begyndt at male igen. De arbejder flittigt hver dag frem til sidst på eftermiddagen.
+Økonomien er stadig stram, men håndterbar. De skal betale en regning på 50 kr., men den lokale købmand er forstående og fleksibel, hvis betalingerne må vente lidt.
+Til sidst spørger Vibeke, om Else og Henning har fået sendt en legatansøgning af sted for hende. Hun har selv søgt nogle af Akademiets legater og oplyst, at pengene skal bruges til rejser i Norge og Sverige. Hun håber, at et eventuelt legat kan gøre det muligt at købe et hus i Sverige.
+Brevet afsluttes med kærlige hilsner og en invitation til, at Else, Henning og Kari kan komme på besøg, hvis de har tid, lyst og råd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/TT7S</t>
+  </si>
+  <si>
+    <t>Vejby – den 30/1 1953
+Kære Else Henning og Kari 
+Kl. er 3. Lasse og mig sidder og drikker kaffe og uden for er det snevejr men vi har fin varme, og har det godt; jeg ved ikke om i ved det – men Fru Lomborg har jo købt det ene af de billeder i ved der var hos ham Gosseren i Hellerup. og i dag skrev hun og fortalte at hun var så glad for det; og hun ringede allerede samme aften, 2 min efter at hun havde fået billedet ind ad døren og sendt Ebbe op på Loftet efter søm; jo da ringede hun, og var helt tossed, af at hun måtte købe det, hun talte i Telefonen i næsten 12. min. så det må have været dyrt for hende, men hun ringer tit, - og vil snakker, med os, - og når hun ringer og vi ikke er hjemme; taler hun også i mange minutter med med hende Ellen her på Savværket – jo hun skev i dag, og sendte penge. 100 Kr. så mangler vi at få 150 Kr. og når hun har betalt det, er hun vist også intereseret i det andet, også til 400 Kr. så hun er jo en sjov en; her Lørdag Søndag har vi haft, Gæster, i ved Winther dem vi boede hos i Blistrup, og de sov her for de har jo en lille en; som de ikke kan cykle så meget med; og Jón og Mirza og deres børn og Lars og mig; med unger og os alle var vi 9. så vi havde det sjovt; vi er jo blevet en slags emigranter; vi de var jo inviteret for at vi kunne tale om det med Sverige; og nu er det altså i orden, vi rejser, lige så snart vi har fået hus der oppe; men det bliver først til April jo eller omkring maj – så kan Lasse og mig jo også finde noget bedre til jer der oppe, for vi har set på meget, men det er noget skit det
+her i Danmark, - men nu for vi se; vi vil kun tage, vores senge skabet og kisten og dyner med, - resten vil vi gemme eller smide væk. og dem her på Savværket er vældig flinke, for de siger at hvis vi ikke kan klare den der oppe i Sverige kan vi jo kommer her tilbage til næste Vinter igen; i går kom hun over og inviterede på the, og hun hade lige bagt en kage der fylte en hel bradepande; Lasse og mig bager også franskbød og rundstykker; jeg har malet 3 billeder; men det ene er vist ikke så godt endnu; Lasse er også flittig han er lige begynt at male; så vil jeg også; vil maler altid til Kl. 5. og så skal vi til Vejby og hæve de hundrede Kroner og betale regning på 50, det er en vældig flink Købmand, han siger altid at det kan udmærket vente lidt hvis det er vi står og har noget der er vigtigere, så det er jo fint; men vi siger jo, at vi hellere må betale; og så er han glad; og siger; i er jo flinke; Lars ryger næsten kun pibe; han siger; at det er slet ikke nødvendigt med alt de cigaretter; nå nu vil jeg slutte; har i sendt det ind om Legat til mig. – jeg har også søgt nogle af Akademiets; og skevet det er til en rejse til Norge og Sverige; og hvis Lars får; så rejser vi der op og har jo så råd til at købe hus; men lad os nu se, men jeg tro det er beds at være i Sverige alligevel; for der kan man nok få et stort hus; i stedet for noget møj her hjemme; nu håber jeg snart at høre fra jer, for i har da fået det brev om Legatet, nu mange 
+Kærlige Hilsner fra jeres Vipse
+Vi kommer ind til Hennings udstilling hvor når er det det
+Hvis i har lyst, tid og Penge – så kan i komme op og besøge os.</t>
+  </si>
+  <si>
+    <t>1953-03-02</t>
+  </si>
+  <si>
+    <t>Anna Klindt Sørensen 
+Oskar Kokoschka
+Henry  Moore
+Per Rom
+Walter  Schwartz</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else under hendes første dage på Lysebu ved Oslo i marts 1953. Hun skriver til Kari og Henning og fortæller om sin ankomst, sine første indtryk og sine forventninger til opholdet.
+Ankomsten blev mere besværlig end ventet, fordi der var Holmenkollen-skifestival, og vejene var så fyldte, at hendes bagage ikke kunne komme med hele vejen op. Først dagen efter fik hun alle sine ting på plads. Hun glæder sig over at have fået et værelse alene, omgivet af grantræer, selv om værelset ikke har udsigt.
+Else er usikker på, hvordan hun skal komme i gang med sit kunstneriske arbejde. Hun tvivler på, om atelieret er egnet til at male i, og føler sig lidt modløs ved tanken om at skulle begynde arbejdet på et nyt sted.
+Hun har allerede besøgt Nationalmuseet og Kunstnernes Hus i Oslo, hvor hun har set værker af blandt andre Kokoschka, hvis billeder hun fandt særligt gode. Samtidig fortæller hun, at hun er meget træt efter rejsen og efter at have slæbt sine krydsfinerplader og øvrige materialer rundt.
+På Lysebu møder hun flere kunstnere og bekendte. Schwartz bor også på stedet og skal være der samtidig med hende. Deres første samtale kom især til at handle om Hennings udstilling på Den Frie. Hun hilser desuden fra Anna Klint Sørensen, som også opholder sig der, og hun omtaler Per Rom. 
+Else fortæller om nogle af sine første indkøb: et lille vækkeur, et kort til banen og en læbestift. Hun håber, at den læbestift, hun havde hjemmefra, blot er glemt derhjemme og ikke er blevet væk. Hun indrømmer lidt humoristisk, at hun virkede meget træt og farveløs ved ankomsten.
+Hun beskriver de smukke omgivelser omkring Lysebu. Selvom der ikke er særlig meget sne, ligger tågen som et hav over dalen og Oslo, mens Lysebu ligger ovenover i sollyset. Hun oplevede en særlig smuk solnedgang, som mindede hende om Hennings tegninger fra stedet.
+Til sidst overvejer hun at ommøblere sit værelse, så det bliver mere praktisk, og spørger Henning, om hans værelse havde set ud på samme måde med gule trævægge, røde møbler, blå stol og grønne hynder.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/2bSj</t>
+  </si>
+  <si>
+    <t>(Marts 53 tilføjet med CHPs skrift)
+Kære Kari og Henning / Det er første Øjeblik af Fred jeg har nu Mandag Aften siden jeg kom – Jeg var først heroppe i Går Søndag Kl c 11½, der kunde ingen Bil komme igennem – der var Holmenkollen-løb, så al min Bagage måtte blive dernede til i Dag, men nu har jeg det hele i Hus / Jeg har et Værelse alene det er dejligt, men uden Udsyn, dog dejlige Graner lige uden for – Nu må jeg se om jeg kan male her – jeg tror ikke Atelieret kan bruges /
+Jeg har været på National musæet i Dag, også Kunstnernes Hus og set Moohr Englænderen og Kokoschka, den sidste havde fine Tinge / Jeg sidder her og har helt ondt i Armene af at slæbe på mine Krydsfinerer / I Går var de alle til Skihop-konkurrencen og se men jeg gad ikke, lige da jeg kom ind af Døren skulle de gå, Schwartz er her og skal være her sammen med mig, han sagde, at det var jeg vel ikke alt for ked af – jeg har kun talt med ham i Går Aftes og da var det jo din Udgang af den frie der var på Tale – 
+Anna Klint Sørensen er her, jeg skulle hilse dig Henning – Jeg har I i Dag brugt en forfærdelig Masse Penge, men så lader jeg være at ryge helt – Jeg har købt et pænt lille Ur –vække – Et Kort til Banen herop og en Læbestift – fortæl om min nye er der hjemme, jeg håber jeg har glemt den, at den ikke er blevet borte / Jeg var meget farveløs hele Dagen i Går, på Læberne, de andre sagde jeg så træt ud efter Rejsen, jeg var nu mere modløs, over at skulle begynde Dagen i Dag uden at bestille noget / Her er ikke så meget Sne / Tågen ligger som et Hav el. en Fjellsø over hele Dalen, Oslo iberegnet, det er herligt at være oven over. Der var en meget smuk Solnedgang i Går, som på Henning-mands Lysebutegninger – Jeg skulde se at få pakket ud, Kl. er nu 8 ¾ Aften om lidt skal jeg drikke The – Jeg var inde om Per Rom i Dag, men han var der ikke skal ringe i Morgen Tidlig privat til ham. Jeg sidder og ser mig om i Værelset her jeg skal også have flyttet om, så her bliver lidt mere hensigtsmæssigt, var det også, sådan et Værelse du boede i Henning, med gule Trævægge, røde Møbler blå Stol, grønne Hynder og Puder –
+Jeg tror jeg slutter nu, så jeg kan få ordnet kærlige Hilsener begge mine to
+Karipige og Henning
+og Kys til jer begge – 
+Om I ser Vips og Lasse inden jeg får skrevet til Dem, så kærlig Hilsen til de to også</t>
+  </si>
+  <si>
+    <t>1953-03-04</t>
+  </si>
+  <si>
+    <t>Danmark
+København</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Raoul  Dufy
+Ib Geertsen
+Anton  Hansen
+Henry  Heerup
+Mille  Heerup
+Kari-Nina Pedersen
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu i Norge og fortæller om livet hjemme i København sammen med Kari. 
+Han takker for Elses brev og sender et sødt brev fra Vips videre til hende. Samtidig orienterer han om familiens økonomi: Erik Andresen har sendt penge, og Carl-Henning har modtaget en postanvisning fra Møller Mikkelsen, som dog stadig står i Elses navn, hvorfor han beder hende sende en fuldmagt til posthuset.
+Hverdagen fylder meget i brevet. Kari arbejder flittigt med skolearbejdet og vil stå tidligt op for at læse til prøver. Carl-Henning fortæller om familiens måltider, om Vips og Lasses planer, og om muligheden for, at Kari rejser på besøg hos dem i weekenden.
+Han er selv begyndt at male igen og har omorganiseret lejligheden for at få plads til sit arbejde. Samtidig har han fået styr på nogle økonomiske forpligtelser ved at betale sin gæld til Den Frie Udstilling og afregne provisioner fra Trefoldigheden.
+Brevet indeholder også kunstneriske og kulturelle nyheder. Else har modtaget invitation til åbningen af en stor Raoul Dufy-udstilling på Glyptoteket, som Carl-Henning overvejer at besøge. Han har desuden modtaget rettelser til Kraks Blå Bog og indført oplysninger om Elses værk på Aalborg Museum. 
+Fra kunstlivet fortæller han, at Anton Hansen har meldt sig ud af Den Frie Udstilling og endda taget sine billeder ned fra væggen.
+Carl-Henning har været i biografen og set en japansk film, som han finder fremragende, og han har besøgt Henry Heerup og Mille, som sender hilsner. Brevet afsluttes med kærlige hilsener til Else og ønsket om, at hun fortsat får arbejdet med sine oliemalerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/WCrC</t>
+  </si>
+  <si>
+    <t>Onsdag morgen Marts 53
+Kæreste Else (på Lysebu)
+Tak for brev idag. Og jeg har fået brev fra Vipse, som jeg sender med til dig – for det er et sødt brev. Jeg har også fået brev fra Erik, med hans chek på 125 kr + 200 kr, som han fik af Tobisen i Esbjerg. Jeg var hos Zahle og fik afleveret tegningen og han inviterede os ud til sig, når du kom hjem. Kari er kun 2 timer i skole idag til morgen – til prøve. Hun vil vækkes om morgenen kl. 6. så hun kan læse ½ time inden hun står op. I søndags spiste vi til middag på folkekøkkenet, men det gør Vi ikke mere. Det smager ikke godt. Mandag aften fik vi stegt sild - og igår aftes Mørbrad. Vi har begge skrevet brev til Vips og Lasse – og får vi kort – rejser Kari derop Lørdag – Søndag. Jeg vil hellere være hjemme og male. Jeg er begyndt. Jeg har stavlet alle billederne sammen henne omkring kakkelovnen så jeg har plads til malebordet inde ved væggen oven over Kisten. Fuglene og står i blomstervinduet, Vipses hest står oven på reolen, sammen med Karis theater. Hun har tegnet flere folkeviser. Jeg har betalt min gæld til den Frie. 500 kr. og procenterne fra Trefoldigt. 140 kr.
+Vil du sende mig en fuldmagt til Posthuset!!!! 
+Jeg har fået en postanvisning fra Møller Mikkelsen, og den står ”stadig” på dit Navn. Du har fået tilsendt et ferniserings kort til Dufy på Glyptoteket på lørdag, som jeg nok går ind og ser. Du har fået tilsendt rettelsen til Kraks blå bog – og jeg har indføjet dit billede til Aalborg Museum. Nu har Anton Hansen også udmeldt sig af de Frie – Han tog sine billeder ned af væggen i søndags. Jeg skrev til Vipse at hun måtte herind for at prøve skoene, inden vi køber dem. 
+Jeg så i Mandsags aften den Japanske film. Jeg syntes den var fantastisk god. Jeg vil se den en gang til. Søndag aften, var jeg en tur på cykel ude i Herrups have, og jeg skal hilse fra ham og fra Mille.
+Gertsen har været her med Lærredet og Hvælvingen med papiret. 
+Idag er det Gråvejr med regn – i går var det sol.
+Håber at du trods alt kan male med olie deroppe.
+Måske skriver Kari et par ord til dig – Hun skrev et brev til Vipse og Lasse om vores tur til Roskilde og Lejre.
+Husk fuldmagten til mig hurtigt.
+De kærligste hilsener fra din Kari og Henningmand
+Og hils igen.
+Din læbestift havde du lagt herhjemme ved vasken.</t>
+  </si>
+  <si>
+    <t>1953-03-06</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Gudrun Lauesen
+Eva Kristina Mörner Paasche
+Astrid Noack
+Kari-Nina Pedersen
+Per Palle Storm
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else fra Lysebu i marts 1953, hvor hun er ved at finde sig til rette og deltager aktivt i det kunstneriske og sociale liv på stedet.
+Else fortæller, at vejret er blevet forårsagtigt med solskin og omkring 10 grader i skyggen. Hun har siddet ude og nydt solen og er begyndt at arbejde lidt kunstnerisk med akvarel, mens oliemaleriet foreløbig må vente.
+Hun deltager i flere kulturelle og sociale arrangementer. En aften var hun sammen med Anneberg fra Kunstnerforbundet, billedhuggeren Per Palle Storm, en anden norsk billedhugger samt den danske billedhugger Gudrun Lauesen, som også opholder sig på Lysebu. Samtalen kom blandt andet til at handle om Grækenland og kunst. Her hørte hun også, at der snart ville åbne en udstilling med værker af Astrid Noack i Kunstnernes Hus i Oslo.
+Else overvejer at besøge den mineralogiske samling i Oslo efter anbefaling fra en geologiinteresseret lærer, som også bor på Lysebu.
+Hun beskriver desuden et arrangement med en kvindelig optimistklub fra Oslo, hvor professor Påsche holdt foredrag om forfatteren Sigrid Undset. Efter foredraget var der fælles middag, øl, kaffe og hjemmebagt kage. Else sad ved siden af en tæppehandler, som inviterede hende til at se sine orientalske tæpper.
+Brevet viser, at Else trives godt socialt og intellektuelt under opholdet, men hun holder samtidig tæt kontakt til familien hjemme. Hun spørger Henning, om han har husket at kontakte et legat, så udbetalingen kan udsættes, indtil hun kommer hjem. Hun interesserer sig også for Karis skoleprøver og beder om nyt om, hvad der sker i det danske kunstliv, da hun bevidst undgår at læse danske aviser under opholdet.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/kvtJ</t>
+  </si>
+  <si>
+    <t>(Lysebu, Marts 53. tilføjet med CHPs skrift)
+Kære Kari og Henning - Tak for Brevet, jeg havde ikke ventet at få så hurtigt Brev – Her er dejlig Sol, i Går, sad jeg på Bænken foran Huset og solede mig, der var 10 Grader i Skyggen, senere lave-de jeg en Akvarel, men Olie må vente lidt –
+I Går Aftes var jeg hos Anneberg fra Kunstnerforbundet, sammen med Billedhuggeren Per Palle Storm og en jeg ikke kender – og Billedhugger, for der bor en ung Billedhuggerinde Gudrun Lau-sen og hun vilde gerne træffe nogen norske Billedhuggere, og hun havde ordnet det / Vi talte om Grækenland og den ene rejser derned nu snart – De fortalte at i denne Måned kommer en Udstil-ling af Astrid Noack til Kunstnernes Hus – 
+I Eftermiddag kunde jeg tænke mig at tage ned til Mineralogisk Samling, der bor en Lærer her der studerer geologi og han siger den er god – 
+I forgårs Aftes var her 20 Damer fra Oslo en ”So’optimistklub” en Proffessorinde Påsche holdt et inspirerende Foredrag om Sigrid Undset – bagefter dejlig Mad og Øl, Kaffe og hjemmebagt Kage / Vi sad blandet norske og danske, jeg havde en Tæppehandlerinde på venstre Side, hun inviterede mig ned at se sine Tæpper orientalske som hun selv var ude i Verden og købe – 
+Jeg forstår godt du ikke nåede at træffe, nogen nede i Oslo, for når man skal sole sig, og bestille noget og spise også, er der alt for lidt tid – Har du husket at ringe til det Legat jeg fik / og bede om jeg må vente med Pengene til jeg kommer hjem /
+Jeg er spændt på de nye Prøver Kari er til, var de svære /
+Bjærgene ligger i en Soldis – nu må jeg ud at bestille noget – 
+Så mange Kys og Hilsener til jer fra jeres Else –
+om der sker noget rent kunstnerisk der hjemme så fortæl, for jeg vil ikke læse danske Aviser her – 
+Kys igen til jer begge to –
+og Hilsen til Vips og Lasse og Tak dem for det søde Brev de har skrevet – 
+Hils Erik og Pouline
+Skriv deres Adr til mig – også Karins i Århus at jeg kan sende dem en Hilsen</t>
+  </si>
+  <si>
+    <t>1953-03-08</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Børge  Birch
+Egill Jacobsen
+Gudrun Lauesen
+Walter  Schwartz</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else under hendes ophold på Lysebu ved Oslo i marts 1953. Hun skriver til Kari og Henning om sine oplevelser, sit kunstneriske arbejde og livet blandt de øvrige kunstnere.
+Else indleder med at beskrive en usædvanligt smuk forårsdag med solskin, blå bjerge og smeltende sne. Hun nyder lange gåture i det norske landskab og oplever en storslået solnedgang fra Tryvannstårnet. Maden på Lysebu er også fremragende, og hun fortæller begejstret om dagens menu.
+Hun føler efterhånden, at hun er faldet godt til på stedet og håber, at opholdet vil resultere i gode billeder. Samtidig er hun bekymret over, at opholdet kun varer en måned, og hun regner ikke med at kunne få det forlænget på grund af påsken og stor efterspørgsel på pladserne.
+Else omgås flere af de andre på stedet, især Schwartz og Gudrun Lausen. De diskuterer kunst, kunsthandlere og kunstlivet generelt. Hun nævner blandt andet samtaler om kunsthandleren Birch, og der tales også om muligheder for Bille, som måske søger et stipendium eller en plads på et ophold.
+Selve maleriet går dog ikke så let, som hun havde håbet. Hun finder det svært at koncentrere sig, og sneens stærke hvide lys gør arbejdet vanskeligt. Hun føler ikke, at billederne bliver særligt spændende, og sammenligner sig lidt misundeligt med Hennings store produktivitet under hans tidligere ophold samme sted.
+Et dramatisk indslag er et mindre jordskælv, som hun oplever på Lysebu. Rystelserne og de historier, der bliver fortalt bagefter, gør hende så forskrækket, at hun næsten ikke kan sove.
+Hun fortæller også om sociale arrangementer på Lysebu. En aften ankommer 35 journalister på besøg, men de fleste af kunstnerne vælger at holde sig væk. Else selv er heller ikke særlig begejstret for arrangementet. Hun oplever desuden små irritationer i hverdagen, blandt andet at hendes arbejdsbord bliver fjernet, så hun må sidde med tegneblokken i skødet.
+Else følger fortsat kunstlivet tæt og overvejer at rejse til Bergen for at se en stor fællesnordisk kunstudstilling. Der er tale om udstillingen "Nordisk Kunst 1953", der var arrangeret af Nordisk Kulturfond. Udstillingen havde til formål at fremme kulturelt demokrati og folkelig adgang til kunst på tværs af de nordiske lande i efterkrigstiden. 
+Derudover ønsker hun at se den berømte Meyer-samling. Rasmus Meyers Samlinger er en berømt kunstsamling i Bergen med norsk kunst fra 1814-1914, herunder malerier af Edvard Munch. Samlingen blev doneret til Bergen kommune i 1916. 
+Rejsen til Bergen vil dog koste 120 kroner, hvilket næsten vil tømme hendes økonomi. Hun overvejer derfor nøje, om turen er pengene værd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/PBHf</t>
+  </si>
+  <si>
+    <t>Søndag Aften
+(Marts 53. tilføjet med CHPs skrift, 
+Kære Kari-pige og Henning-mand –
+I kan tro det har været en dejlig Dag – Solskin og fjerne blå Bjærge, Luft som Vin, mild og blid, Is der drypper og smelter – kort sagt Forår / Der kom mange Mennesker fra Oslo ud til Morgen på Vejene her og jeg hørte dem alle berømme denne sjældne skønne Dag – og så at den falder på en Søndag sagde de – 
+Vi har også fået dejlig Mad til Middag, Blomkål-suppe, Rostbief med Ærter, kål og Kartofler, og syltede Blommer og Pærer med Flødeskum og små Kager, Øl til. 
+Jeg var en Tur ude at gå i Morges 2 Tim – og nu til Aften var jeg på Tryvanstårnet og så det hele ligge i Solnedgangskæret til sidst lyste Himlen rød under Granerne og Bjærgene stod som Violette Bånd – 
+Jeg er rigtig faldet til Ro her, så forhåbentlig kommer der nogen Billeder ud af det / Jeg synes bare 1 Mdr er så kort, men der er vist ingen Sjance for forlængelse for Påsken er vist helt besat. Schwartz og Gudrun Lausen og jeg tænker at invitere alle de Kunstnere vi gerne vil hilse på herop på engang – Vi diskuterer meget / og jeg har fået talt om vores Syn på Birch, og med ham Kunsthandlerne / Vi har også talt om det med Bille, har du skrevet til ham om at søge / jeg tror Egill ikke er rigtig intreseret, men det var da rart for Bille om det kunde lade sig gøre /
+Schwartz siger han har selv haft Ideen og har talt om den, på en Fest hvor Kresten Iversen var / Jeg står og maler ja, det er altså blevet Mandag i mellemtiden / men det er ikke rigtig til at få hold på, det er meget svært at koncentrere sig her / Nu er det Aften igen, og jeg har lavet noget rigtigt hårdt møj i dag, det er den hvide Sne, det er smukt at gå i, men for hvidt Lys at male /
+Forleden Dag var her Jordskælv, det har jeg vist ikke nået at få med i sidste Brev, vi blev nervøse for om der skulde komme mere – det føltes som Gulvet dirrede el. snurrede under ens Fødder, samtidig lød det som en Kæmpemæsig Lastbil brasede gennem Skoven, el. måske som et Sneskred / Jeg turde næsten ikke sove så opskræmt, blev jeg af de Historier vi skiftedes til at fortælle lige efter – Der skal på Lørdag åbne en fællesnordisk Udstilling i Bergen – ved du hvem der skal med fra Danmark af Udstillere Henning / Nu håber jeg der er Brev fra jer i Morgen, inden jeg sender dette af – 
+Jeg har lige skrevet uden på Kuverten og så kom jeg til at skrive Afsender, Ny Carlsbergvej - 
+Tak for brevet som jeg fik nu til Morgen, det var min Mening at få dette i Postkassen inden 1 ½ i Dag, men nu er det Aften så er det forsent / Jeg har malet i Dag men stadig ikke særlig spændene – langt fra din Produktivitet, Henning, heroppe – 
+I aften kommer 35 Journalister på Besøg vi skal have Smørrebrød og Øl 
+De fleste er gået væk, de gider ikke være med / Det har været Gråvejr hele Dagen undtagen i Morges, da så jeg Solen stå op / I Går sent var der Nordlys /
+I Dag er Glavind kommet, han en Hilsen med til mig fra Egill og et Brev fra Bille, men endnu har jeg ikke fået det / Den 15 skulle Østerly komme /
+Nu lægger jeg mig hen på min Seng og læser lidt, inden jeg skal ind til alle disse Mennesker – Det var prik ikke særlig spændene, næste Gang forsvinder jeg også inden, det gjorde over halvdelen af Stipendiaterne / Nu har de taget mit Bord det som jeg fik at male ved – så nu må jeg sidde med Blokken i Skødet – og siden må jeg i gang med Husmor for at få det igen – Det er faktisk meget besværligt at der hele Tiden er noget i Vejen med de allersimpleste Ting /
+Nå nu vil jeg ikke besvære jer mere her er jo trods alt meget dejligt, med Ture og Maden / men når man nu gerne vilde have et resultat med hjem /
+Jeg går og tænker lidt på at tage til Bergen for at se den store nordiske Kunstudstilling og Meyer Samlingen – Men det koster 120 Kr tur-retur – og så har jeg ikke spor flere Penge – og jeg vilde købe noget i Oslo – hvis jeg tager afsted må i sende forstærkning / Jeg vilde tage Dagtoget den ene Dag sove der om Natten, se Udstillingen og Samlingen følgende Dag og så hjem med Nattoget – men nu får vi se, om det er Umagen værd – 
+Nu slutter jeg mine to, og går ind og spiser Morgenmad, hav det nu godt til næste Brev /
+Kærlige Hilsener fra jeres
+Else –
+Om Vipsebarn skulde komme ind og Lasse så også hilsen til dem –</t>
+  </si>
+  <si>
+    <t>1953-03-12</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Raoul  Dufy
+Ib Geertsen
+Henry  Heerup
+Mille  Heerup
+Harald  Leth
+Marino Marini
+Børge  Mogensen 
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu og fortæller om hverdagen hjemme i København sammen med Kari. Han takker for Elses brev og glæder sig over beskrivelserne af det gode vejr i Norge.
+Kari er optaget af skolearbejde og har fri på kongens fødselsdag. Hun er samtidig i gang med at bygge en detaljeret model af en bindingsværksgård med køer, gæs og andre dyr. Familien overvejer også hendes kommende skolegang, og de er enige om, at hun helst skal fortsætte på Katrinedal Skole.
+Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt B. Mogensen, som står i hendes navn.
+Fra kunstlivet fortæller han, at han har modtaget et brev fra kunsthistorikeren Stein, som spørger til Elses inspiration fra de schweiziske bjerge. Han har også fået en hilsen fra Corneille, der har udstilling i Paris. 
+Carl-Henning har besøgt flere udstillinger, men er ikke begejstret for Raoul Dufy-udstillingen på Glyptoteket, mens han finder Harald Leths udstilling både velkendt og smuk. Han planlægger også at se Marinis udstilling.
+Derudover fortæller han om kulturelle oplevelser, blandt andet en italiensk film (Vulcano), som han ikke synes meget om, selv om billederne af øen fascinerede ham. Han har også været på besøg hos Henry Heerup og Mille, som sender hilsner.
+Brevet afsluttes med varme hilsner til Else og håbet om, at hun får arbejdet godt med sine malerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ilr8</t>
+  </si>
+  <si>
+    <t>Torsdag 12/3 1953
+Kære Else på Lysebu
+Tak for det smukke vejr i søndags. Det var dejligt at læse om. Her skifter vejret også – men der bliver ingen oplevelser ud af det. Kari havde fri i går fra skole – Kongens fødselsdag – og er gået i gang med en ny bondegaard – en sød bindingsværksgaard med køer og gæs – og mange bekymringer over om det er nødvendigt at have høns – for hvordan skal hun lave dem – gæssene er en masse gæslingeknopper som hun havde med hjem fra Vipse i søndags. Der kom i går brev til dig og Lasse om at sende et lille billede til Kunstcirklen i Herning. Lasses brev sendte jeg videre – og jeg har set – men herhjemme har du ikke noget lille billede der egner sig – så jeg må nok i gang med det loft ude hos Dahlman O. Billedet skal være i Herning inden d. 20. dec. 
+Og så bliver du nødt til at sende mig en ny fuldmagt – jeg har fået en postanvisning fra ark. B. Mogensen. Bare skriv den kort. De har den alligevel på postkontoret – de siger den skal følge postanvisningen. 
+Her medfølger et brev der er kommet nu til morgen fra Kunsthistoriker Stein om du har malt eller er blevet inspireret af bjærge i Schweitz. Som du kan svare på. Jeg har også fået en hilsen fra Corneille, der har åbent en udstilling i Paris. Dufy udstillingen på Glyptoteket synes jeg ikke om. Dog havde han nogle få meget tidlige billeder med – som var pæne. Alt det andet var noget værre møj – synes jeg. Leths udstilling i Kunstforeningen var som vi kender ham – små, men meget pæne billeder. På fredag, har jeg fået tilsendt ferniseringskort til italieneren Marini’s udstilling på museet. Fra min broder i Esbjærg har vi fået sendt en indbydelse til konfirmation af hans ældste datter – Evelyn – jeg har svaret hjertelig tak – men vi kan desværre ikke komme. Såvidt jeg husker var der ingen abstrakte med i Bergen – men ellers de sædvanlige – kedelige. 
+I går aftes var jeg henne i Rialto og se den italienske film Vulcano – desværre var det noget møj. Den havde omtrent samme handling som Stromboli – det var ikke til at holde ud at se – men alligevel var jeg dog en tur i Italien og de få billeder af øen var også meget sjov at se. 
+Bille har jeg ikke set. Fik du pengene til ham? Kari har fået en blanket hjem fra skole – om hun vil i mellemskole – og på hvilken skole hun vil gå på. Vi er blevet enige om at hun selvfølgelig vil gå på Katrinedal– men man skal på blanketten skrive to andre skoler – hvis der ikke er plads på den første. Så vi skriver som nr. 2. Rakkelskolen – den ligger henne i Rakkelsalle og som nr. 3. Ny Carlsbergvejens skole. 
+Nu de kærligste hilsner fra os begge to
+din Henning og Kari</t>
+  </si>
+  <si>
+    <t>1953-03-15</t>
+  </si>
+  <si>
+    <t>Lysebu
+Norge</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ole Bang
+Ejler  Bille
+Johan Christian  Dahl
+Steen  Eiler Rasmussen
+Rasmus Meyer
+Edvard Munch
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else på Lysebu i marts 1953 efter en rejse til Bergen, som hun beskriver som en stor oplevelse både kunstnerisk og naturskønt.
+Det stærkeste indtryk gjorde Edvard Munchs værker i Rasmus Meyers Samlinger, men hun fremhæver også landskabsmaleren Johan Christian Dahl, hvis skitser begejstrede hende. Under opholdet boede hun hos en advokatfrue med tilknytning til Lysebu. De fandt hurtigt fælles interesse i bjerglandskaberne, og Else beskriver hende som både venlig og kunstinteresseret.
+Rejsen mellem Oslo og Bergen gjorde stort indtryk på Else. Hun skildrer de store sneklædte fjelde, tunnelerne, de nøgne klippeformationer og de grønne dale med stor begejstring. Bergen oplever hun som en lys og levende by omgivet af bjerge og havneaktivitet.
+Da hun vender tilbage til Lysebu, finder hun to breve fra Henning og Kari, som hun bliver meget glad for. Hun lykønsker Kari med den veloverståede prøve og håber, at hun får lov til at fortsætte på sin egen skole.
+Brevet indeholder også poetiske naturskildringer fra togrejsen. Else beskriver blandt andet rimfrost, grå pilegrene med gæslinger, rosa fjelde, fuglesang, grønne marker og udsigten over Bergen, som hun kalder en "guldby" omgivet af bjerge.
+Hun føler stadig, at hun ikke har nået det, hun ønskede kunstnerisk under opholdet på Lysebu, og derfor har hun søgt om at få forlænget opholdet med yderligere 14 dage til den 14. april.
+Til sidst nævner hun, at hun skal hente en pakke fra arkitekten Steen Eiler Rasmussen som er sendt til hende via Ole Bang. Steen Eiler Rasmussen tegnede Rungsted Kommuneskole, hvoraf først del stod færdig i netop 1953. Else Alfelt fik dette år til opgave at lave en udsmykning til skolen og med al sandsynlighed er det en model af placeringen Else Alfelt modtager mens hun opholder sig på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Nq8Q</t>
+  </si>
+  <si>
+    <t>Lysebu, Marts 53. (tilføjet med CHPs skrift)
+Kære Kari og Henning / ja så har jeg været i Bergen / det var en stor Oplevelse især Munch Billederne i Rasmus Meyer Samlingerne og den gamle Dahl, Bjærgmaler med henrivende Skitser – Jeg boede hos Konen til en Sagfører som bor her på Lysebu, og hun var virkelig sød, det bedste var at hun havde samme Indstilling til Bjærgene som jeg. Hun maler småt, men til Sommer vil hun rigtig begynde, hun synes bedst om abstrakt Kunst, men det er svært for hende i Bergen, hvor ingen kan lide det el. taler om det / Turen til Bergen og fra er dejlig over vældige Snehøjder gennem en Tunnel så ud i knollede nøjne Stenfjell og jordgrønne Marker, kun øverst Sne /
+Nå nu må jeg takke for de to Breve der lå fra jer herinde på mit Bord i Aftes da jeg kom hjem / jeg var først ude at kigge men der lå ingen / så jeg blev glad
+Til Lykke med du overstod Prøven godt, Karipige bare du nu får Lov at gå på din egen Skole /
+I Dag til Morgen er det Rimtåge, Granerne står slørede grå i den hvide Sne, her udenfor mit Vindue – hvilken forskel fra Bergen, det gjorde helt ondt i Lungerne at komme ud fra Oslo’s Banegård og ånde den rå Luft ind efter at have været over Højfjell i strålende Sol, stod under Farten i det åbne Kupevindue, med Solen lige i Ansigtet / og så det sydlanske Bergen / Her er en lille smule jeg skrev af Stemningen da jeg kørte bort derfra – det jeg så / Dampen fra Toget lægger Regnbueskær over Skoven, Rimen er over de nyudsprungne ståre grå Gæslinger / Rosa lå det nøjne Fjell med blå Skygger, Fuglekvidder Marken mild jordgrøn, Vandet rislende – kun på Skyggehøjderne mod Isdalen, Sne i Pletter / Kirkegårdenes hvidplettede Bånd flettet ind, som tyngde forneden – 
+Og Byen i smilende Ynde, med sydlanske Anlæg ført gennem Centrum, med Havnepladsen’s Liv / Fisketorvet – I en krans af Bjærge – som en Guldby – en Skål, af Aftenens Mørke /
+Jeg prøver at søge om Udvidelse af mit Lysebu-ophold her – 14 Dage mere til 14 April – Jeg syntes ikke jeg når noget af det jeg gerne vilde – Og nu skal jeg hen og hente en Pakke fra Steen Eiler Rasmussen (den Model han talte om) det var Ole Bang som sendte den /
+Nu slutter jeg og går hen og putter dette i – samtidig med jeg får det andet – Hav det nu godt begge to – og kærlige Hilsener til jer begge fra jeres
+Else – 
+Hilsen til Vips og Lasse – jeg sendte Brev til dem lige inden jeg tog til Bergen – Kunde du ikke høre Bille om han har fået Pengene, Henning?</t>
+  </si>
+  <si>
+    <t>1953-03-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Kurt  Iversen
+Helge  Nielsen 
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else på Lysebo i Norge. 
+Han har afhentet nogle af Elses mindre værker fra loftet hos Dahlmann Olsens og indsendt et af dem til en kunstcirkel i Herning. 
+Derudover nævner han planer om en mulig rejse til Løkken med Kari, hvis Else kan forlænge sit ophold med 14 dage. Han afventer dog stadig endeligt svar fra Erik Andreasen. 
+Han omtaler også familiære begivenheder, blandt andet at Lars Åkirke snart har fødselsdag, og at han har sendt 20 kroner til Vibeke Alfelt som bidrag til fejringen.
+Henning fortæller om et besøg, der næsten ikke blev til noget, da en repræsentant fra Kunstforeningen i Flensborg først dukkede op sent om aftenen efter sengetid. Han nævner også den hjælp og venlighed, som Dahlmann Olsens forældre har vist ved at tilbyde opbevaringsplads til billederne.
+Til sidst minder han Else om et kommende bestyrelsesmøde i M.K.S. (Malende Kunstneres Sammenslutning) hos Helge Nielsen og fortæller, at hun har modtaget en check på 100 kroner fra lægen Kurt Iversen, som ønsker en kvittering.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5vPQ</t>
+  </si>
+  <si>
+    <t>Onsdag 18/3 53
+Kære Else på Lysebu
+Bare det var mig der havde været den tur til Bergen – op over bjærgene. Kari og jeg har det godt. Nu kl. 1. skal jeg ud på Karis skole og høre hvorledes det er gået med hendes prøve. Det meddeles kun forældrene når de tar ud på skolen. Det er en lærer hun har nu i stedet for fru Lomborg. Jeg sender også nu et kort til Bille og spørger ham fra dig om han har fået pengene. I går efterm. var jeg ude på Dahlmann O.s loft – og hentede et par af dine mindre billeder hjem. Det ene, et lille brunt, med spidser mod en sol har jeg så sendt til Herning kunstcirkel. Off. Pris 600. Cirkelpris 250. Afgørelse 1. maj. Skal du ha penge sendende? Du glemte at sende mig en ny fuldmagt !!
+Hvis du kan få 14 dage ekstra så rejser Kari og mig jo nok til Løkken. Men jeg har endnu ikke hørt fra Erik om det er gået helt i orden. Lasse har fødselsdag på fredag. Jeg sendte i går til Vipse 20 kr. til hjælp til fødselsdagen. Jeg ventede hele mandag på manden fra Kunstforeningen i Flensborg. Han kom om aftenen kl. 10 efter at vi var gået i seng og faldet i søvn. Jeg bad ham om at komme igen en anden gang igennem døren. Dahlman Ohlsens forældre var mægtig flinke. Hvis vi ikke kunne beholde det loft vi har nu – ville de se at finde et andet og låne os. Faderen sagde – lad bare billederne stå – Den gamle skal ikke have det loft. Du har fået en indkaldelse til bestyrelsesmøde i M.K.S. hos Helge Nielsen på Mandag. Ved han du er i Norge? Ellers send ham en hilsen. Hans adresse er Engtoftevej 6,3. V. 
+Kari var i søndags på frilandsmuseet og kom hjem med en masse uld hun havde plukket på buskene hvor lammene og fårene gik. Nu væver hun af det. 
+Har jeg skrevet til dig at du har fået sendende en chek på 100 kr. fra Læge dr. med. Kurt Iversen og i et medfølgende brev udbeder han sig en kvitering. Hans adr. er Gyldenløvsgade 3 
+Jo Kari har bestået prøven. Læreren sagde, ja hun har fået en bedre karakter til prøven, end i årskarakter. Det var ikke det almindelige. 
+Nu de kærligste hilsener
+fra din Kari og Henning</t>
+  </si>
+  <si>
+    <t>1953-03-20</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else fra Lysebu i Norge i marts 1953. Hun sender nogle praktiske dokumenter hjem, blandt andet fuldmagter og en stemmeseddel, som hun beder Henning om at håndtere fra København.
+Else fortæller, at hun er blevet syg med noget, der ligner influenza. Hun har tilbragt hele dagen i sengen med hoste, nysen og rygsmerter. Hun beskriver, hvordan hun ligger og følger grantræerne uden for vinduet og deres skiftende farver gennem dagen, og hvordan frisk luft hjælper på velbefindendet.
+Hun oplever stor omsorg fra de andre på Lysebu. De kommer med appelsiner, læsestof og medicin, og husmoderen har anbefalet nogle stærke tabletter, som angiveligt kan forkorte sygdomsforløbet.
+Else fortæller også, at hun har skrevet til Lasse på hans fødselsdag og sendt ham 5 danske kroner som gave. Økonomien er lidt stram. Hun spørger Henning, om det er muligt at sende hende penge, da hun gerne vil købe en smuk norsk trøje til Kari. Hun fortæller samtidig, at hun kun har 2 norske kroner og lidt småpenge tilbage.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/LmpI</t>
+  </si>
+  <si>
+    <t>Lysebu Fredag Morgen 
+(Marts 53 tilføjet med CHPs skrift)
+Kære mine to, Kari og Henning –
+Her er Fuldmagter, jeg forstår ikke jeg glemte at sende dem med, og Stemmesedlen er her også /
+Det er bedst at sende den fra København, vil du ordne det Henning – Jeg har det skidt, lå i Sengen hele Dagen i Går, hoster, nyser og har ondt i Ryggen – men når bare jeg er her, går det vel over, sådant skal jo have sin Tid – Jeg ligger og ser hvordan Granerne udenfor mit Vindue skifter Farve i Dagens Løb – I Dag beder jeg Husmor om nogen stærke Tabletter hun fortalte om i Går, hun siger de kan gøre det af med en Influensa på nogen Dage – Nu har jeg været oppe og vaske mig og børste Tænder, det hjalp, så bliver det mere udholdeligt at ligge så skal jeg have Vinduerne op, det hjælper med frisk Luft – De er søde allesammen til at komme med Appelsiner, noget at læse i, Tab-letter. Jeg sendte Brev til Lasse og Vipse på hans Fødselsdag – Lasse sendte jeg 5 Kr som jeg havde i danske Penge / Jeg ved ikke hvordan det kunde ordnes med at sende Penge herop til mig, det skul-le være en dansk 100 Kr seddel, for jeg vilde gerne købe en smuk Trøje til Kari’na, send mig hendes Ærmelængde, invendig på Armen / Og måske 1 til mig også – men hun trænger og de er jo langt smukkere her end hjemme, jeg har jo bare lidt igen – men det behøver ikke være før I synes i kan finde en Måde, Jeg har Penge til en Trøje, men ud over det kun 2 norske Kroner / og lidt småt – Nu slutter jeg for nu er jeg træt, hav det nu godt begge to og kærlige Hilsener fra jeres Else 
+Som kan sende Kys til jer for det går jo på Afstand, selv om jeg er forkølet –</t>
+  </si>
+  <si>
+    <t>1953-03-21</t>
+  </si>
+  <si>
+    <t>Rikke H. 
+Kari-Nina Pedersen
+Carl-Henning Pedersen 
+William Scharff
+Svend Winther
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") til Else i 1953, mens Else opholder sig på Lysebu i Norge. Brevet giver et levende billede af hverdagen i Vejby og af Vibeke og Lasses planer for fremtiden.
+Vibeke takker for Elses kort og breve og fortæller, at hun netop modtog det seneste kort på stationen, da hun og Lars (Lasse) sendte fire af hans billeder til en kunstcirkel i Herning. De håber på salg og ser spændt frem til afgørelsen den 1. april. Hun fortæller også, at Lars har modtaget et opmuntrende brev fra Scharff (sandsynligvis maleren William Scharff), som har lovet at komme og besøge dem for at se hans billeder.
+Vibeke og Lars er aktivt i gang med at lede efter et hus, men har endnu ikke fundet noget passende. De undersøger både muligheder i Danmark og Sverige og har blandt andet skrevet til Rikke om boligforhold i Sverige. Samtidig overvejer de, om de måske kan overtage huset, hvor familien Winter bor.
+Økonomien er stadig et vigtigt tema. Lasse har modtaget 20 kroner i fødselsdagsgave fra Kari og Henning, som skal bruges til at holde fødselsdag for. Vibeke har straks skrevet og inviteret dem til at komme på besøg i weekenden.
+Hun fortæller også om de mange små glæder i hverdagen: billige røgede sild, forårssol, cykelture på jagt efter huse og en hyggelig invitation til te og hørespil hos en venlig dame ved navn fru Kølner, som ejer et gartneri.
+Både Vibeke og Lars arbejder flittigt kunstnerisk. Vibeke har lavet seks nye tegninger, som hun er tilfreds med, mens Lars har produceret omkring ni nye arbejder.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yB7R</t>
+  </si>
+  <si>
+    <t>1953 (CHP’s skrift)
+Kære Else;
+tak for Kortene; og brevet; det var fint, det sidste kort fik på stationen i går, da vi sendte 4 af Lars billeder til en Kunstcirkel i Herning; så nu er vi spændt, 1 April vil man så få at vide om man har solgt; og pengene for man den 1 maj - . Lars har fået et fint brev fra Scharff om at han en dag vil besøge os og se på Lars billeder. I går var vi ude og se på huse; men fandt ikke noget; vi ville bo i. Lasse har i dag fået fødselsdagsgave fra Kari og Henning 29 Kr. til at holde fødseldag for; det var fint. jeg har lige skrevet hjem til dem og inviteret dem her op på Lørdag Søndag. vi har lige spist 3 røgede sild hver de kostede .en Kr. få 6 så det var fint – jeg skrev til Rikke og spurgte om hvordan med Hus i Sverige; hun var sød og jeg har fået svar; jeg sender det med; så du kan læse det, vi har truffet en sød dame der hedder Kølner; som ejer et Gartnerri hvor vi købte æbler; i går inviterede hun på Hørespil i Radioen og The; så det var sjovt; - i dag skinder solen så dejligt så vi skal nok ud og cykle igen og se på huse; vi har taget nogle tulipanplanter ind men; de vil ikke springe ud; vi fyre endnu; i går prøvede vi at lade være; men det var vel nok kolt; måske kan vi få det Hus, Winthers bor i; vi vil se ad; men vi ved ikke rigtigt om det ligger så godt; men lad os nu se; jeg har 6 nye tegninger pæne alle 6. og Lars har lavet 9 eller sådan noget; - Aman er begynt at få lov at gå ud, for den er blevet stor kan du tro: nå nu vil jeg slutte; det bliver et længere brev; næste gang – men vi skal ind til stationen – så har du det Fredag. Kærlig Hilsen din Vipse
+(Langs med højre side er skrevet nedefra og opefter):
+der er ikke plads til Lars….
+(Lars skriver øverst på siden på hovedet):
+Kære Else. Tak Kortene – det ser dejligt ud der hvor du har været – Vipse og jeg har i de sidste dage været ude og søge hus, men har nu ikke funen noget. Vi glæder os begge til at se dig igen – håber at du har det godt. Kærlig hilsen fra Lars</t>
+  </si>
+  <si>
+    <t>1953-03-22</t>
+  </si>
+  <si>
+    <t>Else skriver til Kari og Henning fra Lysebu, hvor hun har været syg og sengeliggende. Hun fortæller, at hun nu er ved at komme sig, selv om hun stadig er træt, har lidt ondt i ryggen og hoster. Hun beskriver det smukke forårsvejr, udsigten til granerne, fugle og et egern, som hun har set i nærheden, samt den hyggelige lyd af blokfløjtespil fra værelserne ovenover.
+Hun modtager breve hjemmefra og er glad for at høre, at Bille har fået de penge, han ventede på. Hun skal hente et anbefalet brev på posthuset og spekulerer på, hvad det mon indeholder.
+Else fortæller også om livet på Lysebu, hvor hun er samtidig med Swartz. 
+der snart kommer gæster inviteret af Swartz, og hvor hun håber at få mulighed for at lære mere om kunstnerorganisationer. Hun planlægger at male igen efter sin sygdom. Hun overvejer, om hun kan få forlænget sit ophold, men samtidig længes hun efter at komme hjem til familien.
+Til sidst spørger hun til forskellige forhold derhjemme, blandt andet Mogensens udstilling og nogle økonomiske forhold vedrørende Iversen. Hun sender kærlige hilsner til Kari og Henning og takker Kari for de konvolutter, hun har sendt hende.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/N0Pi</t>
+  </si>
+  <si>
+    <t>Søndag d. 22/ 
+(Lysebu, Marts 53. tilføjet med CHPs skrift)
+Kære Kari og Henning / Jeg har ikke takket for det sidste Brev / Jeg fik det lige efter jeg havde afsendt det andet med Fuldmagterne, som jeg skrev her i Sengen, som jeg også gør med dette – 
+Men nu er det slut, nu står jeg op til Middag i dag, håber det så er overstået for denne Gang, er bare så træt og har stadig lidt ondt i Ryggen og hoste / Men jeg må se at komme igang igen / Det er sådan et smukt Vejr en meget fin sart blå Himmel bag mine grønne Graner og Solen skinner Vinduet står åbent, en lille Fugl sad på Kanten af Vinduet før / Og i Morgen fløj en hel Skovskadefamilie fra et Træ til et andet – 
+Jeg har også set Egern der bor et i Nærheden af Lysebu op ad Vejen, det har Farve som en grå Granstamme el også Jord (vores er jo røde i Danmark) Her er en i Huset der spiller Blokfløjte det lyder hjemligt, på samme Melodier og følende sig frem – det er i Værelserne lige over hvor jeg bor – 
+Mandag – Ja så er jeg her igen, har været oppe fra Morgenstunden og har det ret godt, nyder at være på Højkant – Har lige fået Brev fra Bille om at han har fået Pengene og er så glad over det /
+Har også fået besked om et rekomanderet Brev som jeg kan hente på Posthuset, går ned nu og henter det, og ser om det måske er dig Henningmand som sender Penge – el hvad kan det ellers være – 
+På Onsdag kommer der en Del Folk som Swartz har inviteret – det vil sige de skal være til fælles bedste – at vi kan få noget at vide om Organisationer deroppe – altså her, Kunstnernes / I Eftermiddag vil jeg male – Swartz har i Dag fået Besked om at han kan blive 10 Dage mere – han skulde rejse den 30-31 ligesom jeg – men jeg søgte jo nogen Dage senere – så får jeg se når Beskeden kommer til mig – Faktisk længes jeg hjem til jer – men på den anden Side hvis jeg kunde nå at lave lidt endnu mens jeg var her vilde det være rart – så jeg bliver ikke skuffet hvis jeg får Afslag – tværtimod – Forøvrigt hvad siger Mogensen til vi ikke er hjemme og hjælper ham med Udstillingen – Og hørte du Musik hos ham – Er 1 April ikke for koldt at slå sig ned ved Vesterhavet? Her er jo endnu Snevinter uden for og Centralvarme inde –Hvad er det Iversen vil have Kvitering for? Hvormeget? Hvormeget har han betalt ialt nu? –
+Så er der vist ikke mere denne Gang kun vil jeg gerne sende et Kort til Pauline og Erik, deres Adr. Jeg har fået Brev fra Vips og Lasse, hvor Vipsebarn medsender et Brev fra Rikke som hun har skrevet til og fået Svar fra, det sender jeg at du kan læse det inden Vips og Lars får det igen, det lyder jo meget pænt – men mere end de ved er det jo ikke – Nu slut og Kys til jer begge to og kærlige Hilsener fra jeres
+Else
+Og Tak Karipige at alle dine fine Konvolutter går op til mig – nu sender jeg den næstsidste jeg har med – Derfor får i Blækklatten med det er Lykke -</t>
+  </si>
+  <si>
+    <t>Danmark
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Walter  Schwartz
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Kari og Henning fra Lysebu, hvor hun har været syg og sengeliggende. Hun fortæller, at hun nu er ved at komme sig, selv om hun stadig er træt, har lidt ondt i ryggen og hoster. Hun beskriver det smukke forårsvejr, udsigten til granerne, fugle og et egern, som hun har set i nærheden, samt den hyggelige lyd af blokfløjtespil fra værelserne ovenover.
+Hun modtager breve hjemmefra og er glad for at høre, at Ejler Bille har fået de penge, han ventede på. 
+Else fortæller også om livet på Lysebu, hvor hun er samtidig med "Swartz", som med al sandsynlighed er kunstneren og kunstkritikeren Walter Schwartz. Schwartz har netop fået forlænget sit ophold på Lysebu og Else afventer svar på om hendes egen anmodning om forlængelse bliver godtaget. Brevet beskriver at Schwartz har inviteret gæster til Lysebu, der skal fortælle om kunstorganisationer. 
+Hun planlægger at male igen efter sin sygdom. 
+Til sidst spørger hun til forskellige forhold derhjemme, blandt andet vennen Mogensen, der skal udstille derhjemme. 
+Hun sender kærlige hilsner til Kari og Henning og takker Kari for de konvolutter, hun har sendt hende.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/mmo7</t>
+  </si>
+  <si>
+    <t>1953-03-24</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Nils  Koppel 
+Tage Mellerup
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Kari og Henning skriver til Else på Lysebu og glæder sig over, at hun har modtaget pengene fra ham og er kommet på benene igen. De opfordrer hende til at forlænge opholdet i Norge, hvis hun har mulighed for det og fortsat har det godt.
+Henning fortæller, at Mogensen har været på besøg. Han håber på hjælp til en kommende udstilling, men Henning har allerede besluttet at rejse til Løkken med Kari i begyndelsen af april. Hvis Else bliver længere i Norge, kan hun måske hjælpe Mogensen, ellers må han få hjælp af Mellerup.
+Planerne for opholdet i Løkken er ved at falde på plads. Kari skal gå på den lokale skole, og familien har fået lov til at låne et hus gennem Pauline og Erik. Carl-Henning og Kari skal besøge dem for at aftale nærmere.
+Henning beretter også om forskellige kunstsager: Han har hentet nogle af Elses billeder hos slagter Jacobsen, som ønskede at bytte sig til dem, men parterne kunne ikke blive enige om prisen. Flere af familiens billeder er blevet hentet hjem fra forskellige steder, og en fru Vestergaard fra Carlsberg har vist interesse for at købe en akvarel af Else.
+Brevet afsluttes med beskrivelser af det tiltagende forår i Danmark. Henning længes efter opholdet ved Vesterhavet med hav, klitter, frisk luft og cykelture.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/HjPP</t>
+  </si>
+  <si>
+    <t>Tirsdag Marts 53
+Kære Else (På Lysebu)
+Nå det var godt du fik cheken. – Og at du er på højkant igen. Hvis du kan få nogen dage ekstra deroppe – ville det være dumt ikke at tage dem. – når du ellers har det godt. I går aftes efter at vi var gået i seng – og lå og læste – kom Mogensen – jeg havde lovet ham nogen adresser og dem fik han. Han sagde han ville være skuffet om en af os ikke hjalp ham – men jeg har altså på forhånd sagt ham, at jeg rejser op til Løkken inden – ellers vil der jo gå en hel måned med det – og vi har kun tre måneder deroppe. Jeg sagde til ham at du måske blev i Norge lidt længere og at du måske hjalp ham, i nødstilfælde havde han Mellerup sagde han. Kommer du nu ikke hjem den 1. April – rejser Kari og jeg til Løkken. Jeg tror ikke det er for Koldt. Selvfølgelig må vi fyre i Kaminen – Vi rej-ser så en af de første dage i April – Kari flytter jeg om til landsbyskolen deroppe – der er en 2 km at gå – sir Pouline. Deres adresse Hovedg. 6. Kg. Lyngby. – jeg fik nemlig også Kort fra Erik at det var helt i orden – at vi kunne låne huset – og vi aftalte at Kari og jeg skulle besøge dem i morgen, Onsdag. 
+Igår var jeg ligeledes ude og hente dine 2 billeder hos Slagter Jacobsen. Det blev lidt bevæget da jeg gik med dem – for han ville nemlig ha’ byttet – men han ville kun give 800 for dem og jeg forlangte 1000 – så blev der ikke noget ud af det – Og det er sådan set meget rart – for det var lidt besværligt med det bytteri. Ligeledes var jeg i Gjentofte og hente 2 af mine som stod hos Ask Koppel – og i Søndags fik vi dem retur fra Gruno. Jeg mødte i morges den Fru Vestergaard fra Carlsberg som ville Købe af dig – de ville så Købe en akvarel af dig – sagde hun – men det blev måske først til Sommer.
+Hernede er det snart forår – og her er varmt når solen skinner ind af vinduet – så jeg behøver ikke at ha den el. tændt.
+Jeg har lidt svært ved at snak her – så jeg glæder mig til at komme op til Havet. og Klitterne – og Solen – og solnedgangen – og landskabet – og Cykelture ud i landskabet – og frisk luft – for sikre noget lordeluft her –
+Nå i morgen skal vi så ud til Erik – På torsdag skal jeg til diskussion – på fredag til M.K.S. og på Søndag tar vi op til Vipse.
+Ha det godt så længe
+Kærlig hilsen 
+Kari og Henning
+Ja, Iversen ville vel bar ha’ en Kvittering på at du nu har modtaget 100 Kr til foruden de 100 han har sendt dig og de 500 du fik ved Købet.</t>
+  </si>
+  <si>
+    <t>1953-03-26</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ulrik Hendriksen
+Finn Nielsen
+Kari-Nina Pedersen
+Per Rom</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen har i toppen af brevet skrevet "Stockholm, marts 1953". Det må dog være en fejl, da Else fortæller hun befinder sig "her i Norge". Det understøttes yderligre af, at hun brevet er en del af den korrespondance der er mellem Else og familien, mens hun opholder sig på Lysebu i Norge.</t>
+  </si>
+  <si>
+    <t>Else skriver til Henning og Kari, at hun har fået afslag på sin ansøgning om at opholde sig på Lysebu på særlige vilkår. Hun kan dog blive som betalende gæst i yderligere 14 dage for 175 kroner. Hun er usikker på, om det er pengene værd, medmindre opholdet giver hende et væsentligt kunstnerisk udbytte.
+Næste dag skal hun tale med Finn Nielsen, som har forstand på mosaik. Finn Nielsen er nævnt i et andet brev som ham, der gav Else og Henning opskriften på den mørtel, de lagde mosaikstifterne ned i. Hvis han kan lære hende mere om de praktiske sider af mosaikarbejdet, overvejer hun at forlænge sit ophold. Ellers vil hun sandsynligvis rejse hjem ved månedens udgang.
+Hun fortæller, at hun næsten er færdig med at male, men mangler tre værker. Hvis hun rejser snart, må hun stoppe arbejdet, da billederne ellers ikke når at tørre. 
+Else responderer på Carl-Hennings brev, hvor han fortæller at han har arrangeret de skal til Løkken i en længere periode. Hun glæder sig til at komme tilbage til havet og til igen at være sammen med familien hver dag. Hun giver udtryk for både lettelse over snart at skulle klare sig selv igen og glæde ved gensynet med Henning og Kari.
+Hun beretter også om kunstlivet på Lysebu. Aftenen før havde Billedkunstnernes Styre været på besøg, hvor Ulrik Henriksen fortalte om kunstnernes organisation, og hvor deltagerne hørte om Rigsgalleriet, som Per Rom samme år var blevet leder af. Else bemærker, at norske kunstnere råder over betydelige økonomiske midler sammenlignet med, hvad hun kender hjemmefra.
+Afslutningsvis nævner hun et kommende arrangement, hvor Glavinds kone skal synge norske folkesange. Hun overvejer desuden forskellige rejseruter hjem, enten via Göteborg og færgen til Aalborg med videre rejse til Løkken, eller ved først at tage hjem og derfra følges med familien til Løkken.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/bje0</t>
+  </si>
+  <si>
+    <t>Stockholm, Marts 53. 
+(tilføjet med CHPs skrift, men af teksten fremgår det, at Else er i Norge)
+Kære Henning og Kari – Ja, så fik jeg Afslag dv. sige jeg må bo her som betalende Gæst – 175 Kr i 14 Dage, hvis jeg har Lyst – Men hvis jeg skal betale så skal jeg have virkelig nytte af at være her
+/ I Morgen skal jeg tale med Finn Nielsen han har forstand på Mosaik – hvis jeg kunde lære lidt praktisk om det af ham så vil jeg blive – men det ved jeg først i Morgen / Jeg har lige stået og målet, mangler endnu at male 3 over – men rejser jeg d. 30 el. 31 ds. så må jeg holde op nu for ellers bliver de ikke tørre / Hvad gør I med Blomsterne, og Fuglene og Itzi?
+Jeg glæder mig til at komme til Havet / Og er faktisk lettet over at skulde være mig selv igen / Og så glæder jeg mig til at være sammen med jer, hver Dag – 
+I går Aftes var Billende Kunstneres Styre heroppe, Ulrik Henriksen fortalte om deres Organisation og vi fik at høre om Rigsgalleriet som Per Rone er blevet Chef for – 
+Det er store Summer som Kunstnerne har at operere med her i Norge –
+På Lørdag synger Glavinds Kone, norske Folkesange, det bliver vist meget fint – 
+Jeg spekulerer på om det bliver nemmere for mig kun at tage til Gøteborg og så sejle over til Ålborg og derfra tage til Løkken – men måske er det mindre kompliceret at tage hjem og følges med jer – om jeg når det –</t>
+  </si>
+  <si>
+    <t>1953-10-02</t>
+  </si>
+  <si>
+    <t>Italien
+Genova</t>
+  </si>
+  <si>
+    <t>Ugo Doná</t>
+  </si>
+  <si>
+    <t>Else skriver fra Genova i Italien. 
+Hun forbereder sin rejse videre til Spanien og har været på det spanske konsulat for at få sit visum ordnet. 
+Hun fortæller at hun forinden har været i Murano ved Venedig, hvor hun har lagt en bestilling på glas hos Ugo Dona. Hun har bedt ham sende et foreløbigt prisoverslag til Henning, så Henning kan informere hende om omkostningerne.
+Else takker for et brev og et telegram hjemmefra og skriver, at de har været afgørende for hendes videre rejse. Hun fortæller også, at hun har fået hentet en hammer og en kile, som hun havde brug for, til en pris af 1.500 lire.
+På posthuset sender hun nogle checks hjem til Henning og beder ham undersøge, hvordan de skal underskrives. Samtidig er hun ved at planlægge den videre rejse til Spanien, men hun tør ikke købe billet, før de nødvendige penge er ankommet. Hun spørger derfor, om familien kan sende brev med luftpost og eksprespost, så hun hurtigst muligt kan modtage besked.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/UkpQ</t>
+  </si>
+  <si>
+    <t>Genua 2-10-53
+Kære Kari og Henning – nu sidder jeg og spiser Middag, viale 20 September i Genova – har i Formiddags været i det spanske Konsulat, men misforstod og troede jeg skulde være der Kl. 1 og var der 5 min over da var der lukket og nu har jeg ingen Pas, en Soldat anbefalede mig at prøve kl. 4 - 5 så kan de måske hjælpe mig – Ungdomsherberget var flyttet helt op ad Bjærget – jeg har været der med Bagagen, men der var lukket, Kl 6 Aften kan jeg komme igen, med Passet nu håber jeg at få det – 
+Blev så helt færdig i Murano, fik afgivet Bestilling, jeg bad Ugo Dona sende en foreløbig Pris det kunde løbe op, til dig Henning, så kan du skrive det til mig – Og Tak for Brevet og Telegrammet, var det ikke kommet sad jeg ikke her. Er ellers meget træt kunde godt trænge til en Seng med det får man ikke på Vandrehjemmene – Men det ligger meget smukt, jeg kørte med en sporvogn derhen 4 Gange forkert, fordi det er flyttet – uden for Byen og før lå i Centrum /
+Mine Øjne er lige ved at falde i, det kan ikke ses på skriften. Vel!
+Jeg har hentet Hammeren og Kilen lige inden jeg var forsvundet fra Venedig, lige tilpas i størrelsen – og kun 1500 Lire for begge –
+Nu har jeg været i Konsulatet, Visum´et er i Orden – og jeg spist en Ferietablet så jeg er ikke så søvnig mere / Er nu på Posthuset og sender Chekene – du må underskrive dem på bagsiden hvis det er nødvendigt – jeg tør ikke hvis det ikke er rigtigt / Spørg om jeg skal have et Papir – der står jo ikke noget i Passet om Pesetas el. hvordan, jeg spørger nu i Rejsebureauet om Pris og Billet, men tør ikke købe før Pengene er her –
+Om I også skriver Luftpost – express når jeg at få Brev her fra jer – jeg rejser så snart Pengene er her –
+Nu tør jeg ikke skrive mere, for det må af sted Kys til jer begge fra jeres 
+Else og kærligste Hilsener
+Det er en dum Pen –</t>
+  </si>
+  <si>
     <t>1955-56</t>
-  </si>
-[...5 lines deleted...]
-    <t>Italien</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Lars  Åkirke
 Niels Peter Lau Åkirke</t>
   </si>
   <si>
     <t>Else Alfelt skriver til Carl-Henning Pedersen og datteren Kari-Nina Pedersen, som netop er rejst til Italien. 
 Hun skriver om hjemlige forhold, hvor hendes værker netop er blevet afhentet til en købsudstilling og hvor hun dagen forinden har besøgt datteren Vibeke Alfelt og svigersønnen Lars Åkirke. 
 Hun bekymrer sig om økonomien og håber på midler fra Ny Carlsbergfondet. Hun modtog i 1950erne en bestillingsopgave fra Ny Carlsbergfondet, på at lave en mosaik til Rungsted Kommuneskole. Mosaikken arbejdet hun på i perioden 1953-1957 og hun giver i brevet udtryk for at arbejdet går langsomt. 
 Hun savner Kari og Henning, ønsker dem en god fortsat rejse i Italien og opfordrer dem til at se mosaikkerne, havet og museet, hvis de har råd.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/d3ql</t>
   </si>
   <si>
     <t>Lørdag morgen
 Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem mønstret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stationen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Billeder – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
 Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
 Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for ny er I jo i Italien
 Kys fra jeres Else –
 Hvordan går det med at tale italiensk?
 Jeg sender en Hilsen til Venedig</t>
   </si>
   <si>
@@ -1242,53 +2812,50 @@
   </si>
   <si>
     <t>1982-07-02</t>
   </si>
   <si>
     <t>Kari-Nina Pedersen
 Sidsel  Ramson</t>
   </si>
   <si>
     <t>Erik Andreasen fortæller at han har mødt Carl-Henning Pedersens datter Kari-Nina Pedersen på Louisiana. Hun fortæller ham at Carl-Henning Pedersen arbejder godt ved havet, hvor han befinder sig lige nu. Der tales højst sandsynligt om atelieret Bovlund som ligger i Ferring ved Vesterhavet. 
 Andreasen nævner også at han er glad for Carl-Henning Pedersen bidrag til en udstilling på Glyptoteket.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/jQAO</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg mødte Kari på Louisiana og hun fortæller at dit arbejde skrider godt og hurtigt frem oppe i stilheden ved havet. Det er dejligt for dig!
 Til Efteråret har Sidsel lovet at vise sine fotografier i Lyngby Kunstforening. Når du skriver til hende, så hils hende og sig at jeg gerne snarest vil høre hvornår hun helst vil. I oktober, november eller senere. 
 Tak for dit bidrag til udstillingen på Glyptoteket. Det glæder mig meget. Herom nærmere snarest. 
 Mange hilsner 
 Erik.</t>
   </si>
   <si>
     <t>1982-07-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Frankrig</t>
   </si>
   <si>
     <t>Anne Wolden-Ræthinge</t>
   </si>
   <si>
     <t>Erik Andreasen har arrangeret at Carl-Henning Pedersen kan være årets kunstner i forsikringssel-skabet ”Den alm. Brandforsikring af 1972”. Han skriver for at spørge Carl-Henning Pedersen om han er interesseret i det og vil forpligte sig til at udkomme i et hæfte med 4-6 farvelitografier.
 Andreasen takker for Carl-Henning Pedersens indlæg i udstillingskataloget ”Abstrakt kunst fra en privatsamler”, der blev ferniseret på Ny Carlsberg Glyptotek d. 17. september 1982. Udstillingen blev vist på Glyptoteket frem til 31. oktober 1982. Udstillingen udstillede Erik Andreasens private samling.
 Derudover nævnes Ninka, alias for journalisten Anne Wolden-Ræthinge, som Carl-Henning Peder-sen skal mødes med i forbindelse med den planlagte bog om Carl-Henning Pedersen: ”Det står skrevet i stjernerne”.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/nY5B</t>
   </si>
   <si>
     <t>Kære C-H
 Ved siden af, hvor jeg bor i Lyngby, har forsikringsselskabet ”Den alm. Brandforsikring af 1972” si-ne kontorer, og her har jeg et godt forhold til den dame, som styrer selskabets kunstforening og i øvrigt har stor indflydelse, ja, også styrer direktørerne på mange måder, Hvert år udsender selska-bet sine regnskaber for så vidt som de i heftet indføjer 4-6 sider med farvelagt reproduktioner af værker af en eller anen anerkendt kunstner. Den pågældende udfærdiger 4-6 farvelagte tegnin-ger, akvareller eller lignende, som så reproduceres med omhu i farve. Nu har den nævnte dame (Fru Riemann) foreslået dig som kunstneren og direktionen har accepteret, og hun vil meget gerne via mig høre om Du er interesseret. Jeg har sagt, at det bliver dyrt, og det er man også på forhånd klar over. Jeg kunne naturligvis ikke sige noget om prisen, hvis Du skulle være interesseret, men slyngede et tal ud: 100.000 – 200.000 kr hvilket skulle være accepteret. Man kunne vel tænke sig, at Du udførte 4-6 akvareller, oliekridt eller pasteller til formålet, og at de så blev reproduceret. Eler at Du allerede havde 4-6 værker, som Du så tillod dem at anvende. Størrelsen er som et A-fire-ark og antal hæfter som udsendes, i et oplag på ca. Iooo, der sendes til forretningsforbindelser. Værkerne skal ikke illustrere bestemte motiver (fx brande- for at være morsom), men Du står helt frit. De skulle have materialet ca. I okt i år. 
 Vi ses nok først i september, hvor Du nævnte, at Du har et møde med Ninka, - og at Du ville glæde mig ved at komme på Glyptoteket, som åbner udstilling fredag d. 17. sept. kl. 14. I den forbindelse: Mange tak for dit indlæg i det påtænkte katalog. Det rørte mig dybt at tænke tilbage på tiden, hvor jeg har kendt dig, og de mange dejlige oplevelser som jeg har haft gennem din kunst. 
 Vi er på Skagen her de sidste dage af august og har indtil nu glædet os over sol og dejligt vejr. Hå-ber også I har det meget godt i Frankrig. 
 Med mange hilsner til 
 Dig og Sidsel 
 Fra Erik
 Kære Carl-Henning 
 Bissous 
 Fra Aase.</t>
   </si>
   <si>
@@ -1463,59 +3030,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ZfYC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jQAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6xJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BRVo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ZfYC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/NPmN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/uVeY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/tTth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/tpuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eYqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/JIwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/HmqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yTFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/RjSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5l9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/zZfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kxXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/n3sB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1mB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1gSv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/e616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/xAzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eQSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ehq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ypm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XMYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/J8nR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/KNH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/a15m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/7eCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/TT7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/2bSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/WCrC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kvtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PBHf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ilr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nq8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5vPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LmpI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yB7R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/N0Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mmo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/HjPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bje0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UkpQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jQAO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6xJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M42"/>
+  <dimension ref="A1:M85"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2069,1292 +3636,3130 @@
       </c>
       <c r="E14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>96</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="5"/>
+      <c r="M14" s="5" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>121</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>122</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>126</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>127</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E20" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-        <v>132</v>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>120</v>
+        <v>19</v>
       </c>
       <c r="K20" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="L20" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5" t="s">
+      <c r="D21" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>138</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>139</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>140</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D22" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K22" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="L22" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="5" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="E23" s="5" t="s">
         <v>150</v>
       </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="G23" s="5" t="s">
         <v>151</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>152</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>153</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D24" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>156</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>157</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>158</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="E25" s="5" t="s">
         <v>162</v>
       </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="s">
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K25" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L25" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E26" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F26" s="5" t="s">
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="G26" s="5" t="s">
+      <c r="H26" s="5" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K26" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="L26" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="5" t="s">
+      <c r="G27" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="E27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="5" t="s">
+      <c r="H27" s="5" t="s">
         <v>177</v>
-      </c>
-[...6 lines deleted...]
-        <v>178</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="L27" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="M27" s="5" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>184</v>
-      </c>
-[...9 lines deleted...]
-        <v>186</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K28" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="M28" s="5" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G29" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="5" t="s">
+      <c r="H29" s="5" t="s">
         <v>191</v>
-      </c>
-[...9 lines deleted...]
-        <v>193</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K29" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="M29" s="5" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>183</v>
+        <v>101</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K30" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M30" s="5" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H31" s="5" t="s">
+        <v>201</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K31" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="L31" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="I32" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>208</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>209</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>183</v>
+        <v>101</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E33" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-        </is>
+        <v>61</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-        </is>
+        <v>61</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>137</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>227</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H36" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>233</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-        <v>230</v>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>137</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>227</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="s">
-        <v>235</v>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>184</v>
+        <v>242</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>240</v>
+        <v>61</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="s">
-        <v>241</v>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F40" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>247</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>248</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>250</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-        <v>256</v>
+        <v>61</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>257</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K42" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="M42" s="5" t="s">
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
         <v>261</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="L65" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="L78" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
+    <hyperlink ref="M43" r:id="rId48"/>
+    <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
+    <hyperlink ref="M46" r:id="rId51"/>
+    <hyperlink ref="M47" r:id="rId52"/>
+    <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
+    <hyperlink ref="M50" r:id="rId55"/>
+    <hyperlink ref="M51" r:id="rId56"/>
+    <hyperlink ref="M52" r:id="rId57"/>
+    <hyperlink ref="M53" r:id="rId58"/>
+    <hyperlink ref="M54" r:id="rId59"/>
+    <hyperlink ref="M55" r:id="rId60"/>
+    <hyperlink ref="M56" r:id="rId61"/>
+    <hyperlink ref="M57" r:id="rId62"/>
+    <hyperlink ref="M58" r:id="rId63"/>
+    <hyperlink ref="M59" r:id="rId64"/>
+    <hyperlink ref="M60" r:id="rId65"/>
+    <hyperlink ref="M61" r:id="rId66"/>
+    <hyperlink ref="M62" r:id="rId67"/>
+    <hyperlink ref="M63" r:id="rId68"/>
+    <hyperlink ref="M64" r:id="rId69"/>
+    <hyperlink ref="M65" r:id="rId70"/>
+    <hyperlink ref="M66" r:id="rId71"/>
+    <hyperlink ref="M67" r:id="rId72"/>
+    <hyperlink ref="M68" r:id="rId73"/>
+    <hyperlink ref="M69" r:id="rId74"/>
+    <hyperlink ref="M70" r:id="rId75"/>
+    <hyperlink ref="M71" r:id="rId76"/>
+    <hyperlink ref="M72" r:id="rId77"/>
+    <hyperlink ref="M73" r:id="rId78"/>
+    <hyperlink ref="M74" r:id="rId79"/>
+    <hyperlink ref="M75" r:id="rId80"/>
+    <hyperlink ref="M76" r:id="rId81"/>
+    <hyperlink ref="M77" r:id="rId82"/>
+    <hyperlink ref="M78" r:id="rId83"/>
+    <hyperlink ref="M79" r:id="rId84"/>
+    <hyperlink ref="M80" r:id="rId85"/>
+    <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
+    <hyperlink ref="M85" r:id="rId90"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>