--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -3,140 +3,194 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="43" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="53" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1951-08-21</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Else Alfelt</t>
+  </si>
+  <si>
+    <t>København
+Danmark</t>
+  </si>
+  <si>
+    <t>Firenze
+Italien</t>
+  </si>
+  <si>
+    <t>Firenze, Italien 
+Dolomitterne, Italien 
+Menton, Frankrig
+Dalmazzo
+Finland 
+Vejby, Danmark </t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Jørgen  Nash
+Anna Vibeke  Nording 
+Erik  Ortvad
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
+Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
+Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
+Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
+Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/CLD1</t>
+  </si>
+  <si>
+    <t>Tirsdag 21.8.1951
+Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
+Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
+Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
+Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
+Nu de kærligste hilsner fra dine tre og Kys fra
+din Henning
+og tak for dine breve.</t>
+  </si>
+  <si>
     <t>Vinteren 1963</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
   <si>
     <t>Kære Else
 Ja så må jeg sende jer en lille hilsen – jeg har lagt Kalkerpapir under brevet – så I kan få et vær – er der forår i Paris – I Rom ser vi at det er snevejr – men det holder vel hurtigt op – der blev sagt at Italien havde ikke i de sidste 70 år haft så meget sne – i dag i Tibirke skinner solen – men der er frost Kl. er 8. morgen – Marianne er lige kørt til skole – Lars skal til møde på Grønningen – den skal vist lukkes taler de om – vor udstilling i Eskildsens[kan ikke læses] er udsat på grund af Strejken i Sverige – men Lars skal have en lille tegneudstilling inde i Galleri Morten nu i April – ellers maler vi – og har fået orden i vore tegninger og litografier – vi har købt en kæmpe reol ned til det mellem-ste rum – så den er vi glad for – den er af stål – og er 2 m høj – bred 80 cm – og dyb 90 cm – så i kan se der kan ligge mange ting på de 6 hylder – Kl 10 kommer der en mand – vi har købt en hel gris – og så skal vi have den pakket ind i stykker til fryseren – så der bliver noget at gøre – men så er der også mad af forskellig art til lang tid – det var et godt tilbud. Ja og så var vi hos Koplerne til middag – det gik hyggeligt – der var nogle vi også kender, så det gik fint – vi var ved at skulle hjem – men opdagede at der var noget islag – og de tilbød os at overnatte – så gik vi alle ned i deres køkken og fik pølse ost og øl – og næste morgen kl. 8 spiste vi morgenmad og var her hjemme kl 9 om morge-nen – lørdag – og det var da fint vejr – og vi skal hilse – 
 her i mit atelier har jeg sat de hvide stole fra Altanen ind – det er bedre – de røde var så grimme i rummet syntes jeg – og Marianne og Lars troede vi havde fået nye stole – de havde været ude i haven den ½ time – mens jeg byttede om – Elses brev må nok ligge et par dage – for jeg kan altså ikke finde ud af den adresse – jeg har kigget i gamle kort – men kan ikke finde den – men så hvis jeg aflevere lidt indtil da – kan jeg jo skrive videre – men Hennings brev bliver sendt i dag – på lør-dag skal vi til middag hos Klint kl. 6.30, det er nu mere hyggeligt når det er lige i nærheden så kan man gå en tur i Lundene lige inden, de har spurt så tit om vi snart kunne komme – og ville først in-vitere andre når vi kunne – så det kunne blive selskab som fru Klint sagde – men så blev udstillin-gen i Eskilds[kan ikke læses] – der havde vi ellers hvis vejret var til det have kørt op og se på den lørdag – det er helt fantastisk vejret i dag – jeg var lige nede ved Hestene – og hvis man står i læ – tror jeg næsten man kunne blive solbrændt – og Fuglene synger og flyver rundt og samler strå i volden – nå nu ikke mere til Henning denne gang – jeg vil hente Politiken og lægge brevet i – nå jeg ser at der er en hel side til bag på – så skriver jeg lidt videre. – Jeg fik aldrig fortalt om disse blå Tegninger – ”Olie på papir” men her kan jeg jo gøre det – først gør jeg papiret vådt med Terpentin og lidt linolie sammen – derefter tegner jeg med sort olie farve – og når det er tørt – tager jeg et glas – og ryster terpentin og farve sammen – helst laserende farve - den der hedder Rosa [kan ikke læses] er også god – og det hælder jeg simpelthen over det hele – og løfter papiret op så det ren-der af igen – læg endelig Avis under – det sviner fantastisk – særlig Hiliogenblå – men papiret er bedst hvis det er sådan noget i ved man bruger til litografier – det vil sige lidt sugende. Nå det var det – kan i nu havde det godt – den ene i Rom den anden i Paris – her alt vel og Kys fra jeres Vipse 
 Lars hilser også mange gange til jer – og siger ønsk dem godt ophold – jeg skriver en anden dag igen.</t>
   </si>
   <si>
     <t>1980-09-27</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Aase Nielsen 
 Sidsel  Ramson
 Knud  Voss</t>
   </si>
   <si>
     <t>Erik Andreasen udtrykker at han gerne vil de ses oftere og at han og Aase gerne vil komme og be-søge Carl-Henning Pedersen og Sidsel Ramson i deres franske hjem Château de Molesmes i Syd-frankrig. Andreasen nævner også Carl-Henning Pedersens kommende udstilling i Milano.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dtU8</t>
   </si>
   <si>
     <t>Kære Carl-Henning
 Din lille postkort-hilsen glæder mig! Det har længe været et stort ønske hos mig og Aase at besøge dig og Sidsel. For det første synes vi at vi sees altfor lidt og det følges som et savn at vi kun så sjældent mødet i et hyggeligt samvær. 
 Dernæst er vi naturligvis meget interesseret i at opleve den egn, hvor I jo nu lever og Du maler. Vi havde tænkt os engang at tage I uges tur til Paris med fly og herunder det ophold tage toget ned til jer og besøge jer en dagstid. Men det er jo slet ikke så let at arrangere, dels fordi I så ofte er væk fx nu vistnok i Siena og vel nu snart i Milano til din udstilling, dels fordi årstiden skulle være tillokkende, fx varmt efterår el. kommende forår. 
 Voss fra Skagen Museum ringede for en halv snes dage siden for at høre om din tidligere maleraktivitet i Skagen, idet han i huj og hast ville arrangere en udstilling på museet med kunst fra tiden efter de gamle Skagensmalere, nemlig det gode oliebillede som en fiskeexportør-enke i Ny Skagen ejer, suppleret med den lille oliekridttegning, som Du engang gav mig, da Du arbejdede i Kærne-huset. 
 Håber at I har det godt og glæder mig til at se jer igen i en ikke al for fjærn fremtid. 
 Med mange hilsner til jer begge 
 Fra Erik</t>
   </si>
   <si>
     <t>1982-07-18</t>
   </si>
   <si>
@@ -291,59 +345,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -381,204 +435,244 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G2" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>42</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
+    <hyperlink ref="M6" r:id="rId11"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>