--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="53" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="123" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -104,122 +104,640 @@
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
 Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
 Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
 Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
 Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CLD1</t>
   </si>
   <si>
     <t>Tirsdag 21.8.1951
 Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
 Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
 Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
 Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
 Nu de kærligste hilsner fra dine tre og Kys fra
 din Henning
 og tak for dine breve.</t>
   </si>
   <si>
+    <t>1952-02-10</t>
+  </si>
+  <si>
+    <t>Sverige
+Malmø</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Poul  Ekelund
+Harald  Leth
+Poul  Rytter
+Jeppe Vontillius
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra turen til Malmö, hvor hun er på vej for at ophænge hans billeder til en udstilling. Hun fortæller, at familien har fejret Karis fødselsdag hos Vips og Lasse med flæskesteg, lagkage, ananas og vin. De fløjlsbukser, Kari havde fået, viste sig dog at være både for små og i den forkerte farve, så Else har byttet dem og vil købe nye i Sverige.
+Hun beretter om kunstneriske aktiviteter hjemme. Mogensen er netop vendt hjem fra Lapland, og Else har hjulpet med at hente tilmeldingsblanketter til Efterårsudstillingen. Hun har selv medbragt en akvarel til en tombola i Malmö efter opfordring fra Østerlin. Desuden har hun set Vontilius' udstilling, som hun finder inspirerende på grund af de gennemarbejdede skov- og landskabsbilleder. Samtidig reflekterer hun over sit eget arbejde og over, om hun måske arbejder lidt for løst og spontant.
+Else fortæller også om nye bekendtskaber i kunstmiljøet, blandt andet to unge billedhuggere sendt af Vestergård, som ville have deres værker vurderet inden indsendelse til udstillinger.
+Et særligt afsnit handler om Carl-Hennings tidligere værtsfamilie i Dolomitterne. "Die Mutter" har skrevet og inviteret hele familien til at bo i hendes hus i Dreikirchen næste sommer. Else viderebringer også nyt fra Lapland, hvor Mogensen har mødt Lisa, som fortalte, at Emma nu er "borte", hvilket Else tolker som, at hendes psykiske tilstand er blevet alvorligt forværret.
+Brevet slutter med en stemningsfuld beskrivelse af sejlturen til Sverige gennem tåge og dæmpede grågrønne farver, som minder Else om paletten i hendes egne aktuelle billeder. Hun lover at skrive mere om Malmö-udstillingen i næste brev og sender kærlige hilsner og kys fra sig selv, Kari og Vips samt hilsner fra Lasse. Flere kunstnervenner, blandt andre Vontilius, Leth, Ekelund og Rytter, spørger også til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/NPmN</t>
+  </si>
+  <si>
+    <t>”Malmøhus” den 2 Oktober 52 -
+Kære Henning-mand – tak for dine Breve, de bliver læst højt mange Gange sidst i Går Mogensen var og hente sin Blanket til Efterårsudst. Som jeg hentede for ham mens han var i Lapland, jeg havde så hentet til Vips og Lasse / Vi havde en dejlig Fødselsdag oppe hos de to, Flæskesteg med, og 1 Lagkage – Ananasdåsen og Vin jeg havde fået i Fødselsdagsgave det var også med – Men Fløjelsbukserne var ingen Suces, vi havde fået dem for små og heller ingen pæn Farve – men så gik jeg ind og afleverede dem og fik Pengene igen. Og nu er jeg på Vej til Sverige og skal hænge dine Billeder op, så hører jeg på Prisen og Kvaliteten er jo meget bedre her, så Bukser får hun 
+I går fik hun – en Laphue af Mogensen – Jeg har en Akvarel med til Malmø til Tombola, Østerlin skrev og bad om du kunde give en / - Jeg var inde og se Vontilius Udstilling i Går den er smuk Skov-billeder og Landskaber, næsten ingen Modeller / Og når jeg kommer fra mine egne virker det inspirerende at se virkelig fine gennemarbejde Billeder – og så tænker jeg måske er jeg lidt for stor i Slaget, el måske løs – Jeg tror jeg har vænnet mig til at arbejde der hjemme og det er jo nemmere end at tage til Lyngby – Men rigtig godt er det ikke – men jeg skal – Der har været to Mennesker som Vestergård har sendt ud til os, at vi kunde kigge på hvad de lavede, begge med Skulptur, de vilde nemlig sende ind, abstrakte men pæne små Ting. 
+Die Mutter har skrevet og takket for jeg sendte dig derned og hun fik vist ikke sagt Farvel til dig – Hun skriver at om unsere Berg, fallen ihr / må I komme die ganze Familie næste sommer el. når vi vil, og bo i hendes Hus i Dreikirchen, der er naturligvis ikke så smuk som i Briol skrive hun undskyldende – 
+Mogensen fik hilst på Lisa i Lapland hun siger om Emma ”hun er borte” Emma er helt væk – så er hun vel blevet sindsyg – Præsten vilde købe af Mogensen / Men Saxnäsgården bliver så dyr og mondän at der kommer vi aldrig mere og de er ved at hæve Kulsjøen / Men hele Lapland er dog stadig – Det er tåget nu vi sejler – hvidlig, jord grønt er Vandet og Himlen tonet grå – lige mine Farver jeg arbejder med nu – 
+Jeg bliver sikkert nødt til at tage over i Morgen igen / Men då får Referat videre i næste Brev – Nu kærlige Hilsener og Kys dine to Piger Kari og Else –
+Og Hilsen fra vores Vipse – og Lasse siger nu hilser du vel også fra mig når du skriver / Vontilius og Leth bad mig hilse og Ekelund og Rytter – de spørger pænt til dig alle -</t>
+  </si>
+  <si>
+    <t>1952-06-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Grasse</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han fortsat arbejder intenst med sit maleri og udforsker landskabet omkring sig. Brevet er præget af naturoplevelser, refleksioner over arbejdet og savnet af familien hjemme.
+Han beskriver en vandretur langs floden Siagne, hvor han oplever frodig vegetation, vinmarker, bambuslignende siv og afsidesliggende stier.
+Flere af de figurer, han arbejder med i billederne, er under forvandling; de "gule mennesker" på lærredet bliver gradvist til sørgmodige skikkelser i landskabet.
+Carl-Henning fortæller om livet hos værten Mr. Parent, som undrer sig over kunsten, men samtidig er nysgerrig efter, om billederne kan sælges. Han bemærker også de store kulturelle forskelle mellem sig selv og de lokale.
+Han fortæller om lange vandreture til Tanneron, hvor han nyder udsigten over bjergene og kastanieskovene. Han beskriver et usædvanligt insekt, som ligner et levende strå, og besøger byens café og mindesmærke for de faldne i de to verdenskrige.
+Han skriver som opfølgning på sit forrige brev, om Else har fået undersøgt hvordan man får billeder med ud af Frankrig.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5l9o</t>
+  </si>
+  <si>
+    <t>Kære Else og Kari Mandag 6-10-52
+I går Søndag var jeg på en smuk tur op langs den lille flod, Siagne. Grønt, grønt er der. Ikke alle steder er vinen plukket endnu. Der hænger endnu røde drueklaser ned fra de små vinstokke. På steder gror der nogen høje bambuslignende siv. Der er nogle træer, med jordbærlignende frugter. Blot endnu rødere. Men det er vist ikke nogen der kan spises. Ligeledes er her nogen tomattræer. Frugterne ligner til at begynde med grønne æbler, men når de er modne, søde tomater. Når man går op langs floden, er det som man forlader al civilisation. Til at begynde med er der en jordvej, efterhånden kun en sti, så steder hvor de har fællet al trævækst for at dyrke op – og så videre af næsten ufremkommelige stier.
+Jeg er ved min eftermiddags kaffe. Mine gule mennesker hænger deroppe på rad og række og ser udeltagende ud. Det ender med at de bliver grønne træer, når de ser sådan ud. Mr. Parent var der oppe i formiddags sammen med sin søn. Han har vist planer om at lave loftet om til værelser. De tog i loftsbjælkerne, som er fuldstændig møre, gad vide hvor mange hundrede år, sådan nogle svære bjælker er, og nu virker de, som et kraftigt blæsevejr kunne gøre dem til det støv som endnu holdes sammen. De så på billederne, og han sagde, jamen det er jo en dronning. Og lidt efter fuld af mistro – sælger De noget af det. Set med hans øjne, er det også skrubskørt. Men der er det med at sælge det, som er et fast punkt. Han sagde i morges til mig. De snakker ikke meget. For munden går på de her mennesker, dagen lang. De snakker og snakker.
+Bjærgene er meget smukke nu, de ligger i en dis. Solen er allerede væk fra min høj, og skinner kun på de andre derover. Det er stille. Engang imellem jager jeg en bi ud, som flyver ind af vinduet. Jeg glemmer ikke det værelse jeg havde i Verona . Det var fuld af myg, som jeg sloges hele natten med. Jeg slog myg ihjel, så væggene drev af blod. Uden at kunne få ram på dem alle. Jeg gad vide hvad de har tænkt, der gjorde rent efter mig. Blodpletter rundt på væggene. Mit blod som myggene havde stukket sig til. Nu forstår jeg bedre hvorfor de sprøjter med DDT. Her er jeg også på myggejagt. De første nætter havde jeg åbent. Men jeg blev hurtigt klogere. Men i en af ruderne er der er et hul. Det finder de ikke, tænkte jeg – men gu gør de så. Jeg vågner om natten, og kan ikke falde i søvn, de summer om hovedet og farer ned på een, som jagere. Nu har jeg sat en avis for hullet og går stuen grundigt igennem med en avis. Banker på alle møblerne, for at ikke nogen skal være gemt og komme frem til natten. Men der skal nok være nogen gemt. Nu får vi se.
+Onsdag: I dag har jeg været her i 14 dage. Jeg har sagt til Parent at jeg vil betale for den tid der er gået, og han sagde at han ville skrive en regning til i aften. Så nu er jeg spændt på hvad jeg skal gi. Mine gule mennesker forsvinder, langsomt men sikkert. Og bliver til sørgmodige skikkelser i landskaber. Ellers sker her jo ikke så meget. Jeg snakkede i går aftes med en franskmand. Men det var meget dificile (difficile = besværligt.) Men jeg kunne da forstå at han havde en kone der kunne seks sprog. Også konerne oppe på kirkepladsen, skulle i dag ha at vide hvad jeg for een. Om jeg var Amerikaner. Den ene viste mig en kurv med tre bittesmå pindsvineunger, der spiste blå druer. Nå nu jeg har malt et stykke tid til, så vil jeg nogen lange ture ud. Først skal jeg til Grasse og hente penge og sandsynligvis købe linolie. Ligeledes har jeg tænkt at købe to stykker krydsfiner, så kan jeg ha lærrederne i dem, så jeg ikke behøver at rulle dem, og kan så sende dem med toget. Har du hørt nogen om hvordan de har fået billeder hjem fra frankrig? Nå om ikke andet må jeg kunne få det at vide i Cannes hos toldmanden der kunne tysk.
+Torsdag: Nå jeg fik regningen. Den var som efter aftalen, 800 frc. om dagen +10%. For vinen giver jeg 90 frc. Så det er noget dyrere end i Italien. Så jeg bruger altså en 20 kr. om dagen. Ikke helt, men så går der noget til forskelligt. Men faktisk er det så samme pris som i Italien.
+Søndag: Jeg tænkte der var et brev i går, men der var jo ikke nogen. Jeg var den dejligste tur op i Tanneron hele eftermiddagen, og kom først tilbage da det var helt mørkt. Jeg havde haft sanda-lerne på, så jeg var meget øm i fødderne. Deroppe oppe har man udsigt ud over den dejligste fjeldverden, foruden at man går mellem høje kastanietræer, hvor kastanierner hele tiden falder ned. Jeg prøvede at spise en, men kastanier er ikke sådan at spise. Dem må man være vant til. Jeg så på vejen det mærkeligste insekt jeg har set længe. Et levende stykke strå. Temmelig stor, med forben der gik ned fra hovedet, så faktisk lignede den et lille menneske, på fire høje stylter. Kroppen var lavet og så nøjagtigt ud som et stykke strå. Til hale, var strået spaltet op, så den fik en lille krølle på hale. Det var det mærkværdigste dyr. Oppe i byen Tanneron, er der nogle huse, en cafe, hvor jeg fik et glas rødvin, et mindesmærke med billeder af faldne i 1914-18 og 1 var faldet i 39-40.
+Jeg har malt alle mine lærreder over nu. Så nu kommer den besværlige anden omgang. Desværre får jeg ikke farve nok, tror jeg. Men så må jeg i gang med akvarellerne igen. Nu vil jeg se hvad jeg kan købe i Grasse.
+De kærligste hilsener og kys jeres Henning.
+Håber at alt står vel til – at Else maler nogen gode billeder og at Kari har det godt og hilsen til Vipse og de andre når I ser dem.</t>
+  </si>
+  <si>
+    <t>1952-09-16</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Bror Borring
+Egill Jacobsen
+Kari-Nina Pedersen
+Pablo  Picasso</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til efter sit ophold i Briol i Dolomitterne. Han beskriver livet på pensionatet med arbejdere, en amerikansk medgæst og de daglige måltider, og fortæller, at han arbejder flittigt med sit maleri.
+Han sammenligner landskabet med Briol, som han stadig er stærkt betaget af, men understreger, at også Auribeau har sin egen skønhed. Arbejdsforholdene er dog vanskelige, da han maler på et loft, hvor vinden trænger ind gennem sprækkerne. En dag blæser en bøtte blå maling omkuld, hvilket både giver ekstra oprydningsarbejde og resulterer i et nyt maleri med en sort skikkelse på blå baggrund.
+Carl-Henning reflekterer over sit kunstneriske arbejde og eksperimenterer blandt andet med at male på bagsiden af lærrederne. 
+I brevet beder han Else om at undersøge nogle praktiske forhold - bl.a. skal hun spørge 
+Egill Jacobsen om han havde problemer med at få værker ud af Frankrig. Han henviser til at Else Alfelt havde problemer med at få sine værker med ud af Rom efter hendes ophold der. 
+I brevet nævnes også Kunst for Varer, der var en særlig dansk bytteordning, oprettet under besættelsen. Her kunne kunstnere betale for varer og tjenesteydelser med kunstværker i stedet for penge. Ordningen fungerede ved, at kunstnere afleverede malerier, tegninger eller grafik til organisationen, som derefter blev anvendt som betaling til de virksomheder og handlende, der var tilsluttet systemet. Til gengæld kunne kunstnerne få adgang til dagligvarer, tøj, håndværksydelser, medicin, boligudstyr og andre nødvendigheder. For mange yngre kunstnere med begrænsede indtægter var det en vigtig økonomisk livline.
+Carl-Henning skriver også at han planlægger udflugter i omegnen, blandt andet til Antibes, hvor Picasso-museet ligger.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1mB2</t>
+  </si>
+  <si>
+    <t>16/9-52
+Jeg skriver også til Andreasen idag. Jeg glæder mig til gramofonpladen. Her er der radio når man spiser. Arbejdere der drikker rødvin og spiller kort. En amerikaner der også spiser her, og som sidder længe og tænker over noget - og så fortæller han mig
+noget på et lavmælt amerikansk. Som jeg ikke forstår 1/10 af,
+bare lige hvad det går ud på, og for ikke at være alt for uhøflig siger yes, yes til. Han gav likør i går aftes. Smagte godt. Fik I så fløjelsbukser til Kari? 
+Jeg ligger i en blød bred dobbeltseng. Så jeg kan næsten også ligge på tværs. Maden er god og rigelig, som M. Perens serverer. Om morgenen en stor skål
+café-au-lait. Nå nu vil jeg gå op og male igen. Håber du får
+malet meget. Jeg er mere spændt på den udstilling! Jeg
+nåede jo ikke ind til Bror Bernild i Fredericiagade ved siden
+af Kunst for Varer. Kan du ikke gå derind og spørge ham hvor-
+ledes og hvordan. Om han beholder 2 billeder af mig, og
+hvad jeg så har tilgode, og om han så vil fotografere for dig,
+for det?
+Aften: Det var fantastisk i Briol. Det falder man jo for lige med det samme. Men det er også smukt her. Man skal bare mere vænne sig til det. Jeg kan ikke ha' nogen smukkere udsigt end fra mit vindue. Den er ikke betagende, som den i Briol, men den har sin egen måde at være på.
+Det har ikke været nemt at male oppe på loftet idag. Det suser ind igennem lemmene. Omtrent som på Skagen. Ikke mindre, tværtimod. Det Det kommer som vindkast. Lærrederne der hænger ned fra loftsbjælken bevæger sig som sejl i storm. Da jeg kom der op efter middag var en bøtte blå maling blæst omkuld, og farven flød ud over bordet og ned på gulvet, hen over
+et lærred, jeg måtte male et blåt billede, med en sort skikkelse, og et større arbejde med at tørre op.
+Sondag. Søndag. 
+Sidste Søndag sad jeg i Milano, og havde travet rundt hele dagen. I dag Auribeau. Jeg har malet op-pe på loftet. Heldigvis har det ikke blæst noget videre idag. Kun en del lige over middag, da jeg sad oppe på den lille plads ved kirken. Nu er jeg begyndt at male på bagsiden af lærredet. Om det skulle
+være bedre. Billederne ser idet mindste mere mystiske ud.
+En større forskel mellem lys og mørke. Meget romantiske bliver de på den måde. Nå, om ikke andet så kan jeg male på begge sider, bare så skal jeg se at få fat i noget mere linolie. Der var kommet nogle underlige buler i lindolietuben på vejen her ned. 
+Jeg skriver op hvor mange flasker rødvin jeg bestiller. Til i aften har jeg drukket 4 flasker, hvis jeg bliver ved på den måde i godt 2 måneder, bliver det over 50 flasker rødvin. Jeg får sat til livs. Og det bare ved at drikke rødvin til maden.
+Fik Kari så en god fødselsdag hos Vipse?
+Forstås hvordan de andre malere der har været i Frankrig, har fået billeder ud af Frankrig. Om der er nogen formalier, som med dine i Rom!! (Egill for eks.)
+Når nu jeg har malet et stykke tid, så vil jeg nogen ture ud i omegnen, bl.a. til den Zigeunerby, og til Antibes, hvor Picasso museet ligger.
+Nå men det er godt I få god mad og kaffe.
+Uden mad og drikke duer helten ikke.
+De kærligste hilsener og kys
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-09-19</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik  Fischer
+Henry  Heerup
+Egill Jacobsen
+Kari-Nina Pedersen
+Walter  Schwartz
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
+  </si>
+  <si>
+    <t>Else sender Carl-Henning fødselsdagshilsner og opfordrer ham til at fejre dagen med en tur op i bjergene ved Luganosøen, hvor hun selv har været. Hun takker for de kort og det bjergmotiv, han har sendt, og fortæller, at hun overvejer at omsætte motivet til et træsnit.
+En vigtig nyhed er, at Statens Museum for Kunst har købt værker af Carl-Henning. Else har modtaget en check på 1.500 kr., som hun straks har hævet. Derudover ønskede museet et ekstra billede, nemlig det norske billede, som Carl-Henning selv var særlig glad for. Da museet ikke havde flere midler til rådighed, valgte Else på hans vegne at skænke værket som gave, men beder ham efterfølgende bekræfte beslutningen.
+Det omtalte billede er akvarellen "Skib på havet og måne" fra 1952 og som er i samlingen på Statens Museum for Kunst. Det er registreret i SMKs arkiv som en gave fra kunstneren i 1952. 
+Hun fortæller videre, at Egill Jacobsen kort efter Carl-Hennings afrejse ønskede, at han skulle udføre to plakater til Charlottenborg. Da han var bortrejst, blev opgaven i stedet givet til Hugga / Henry Heerup. Else viderebringer også hilsener fra Sthyr, Erik Fischer (fra SMK) og Schwartz fra Politiken, som alle er begejstrede for de værker, museet har erhvervet.
+Brevet giver et indblik i familiens fødselsdagsfejring af Else. Hun fortæller, at hun har fået smykker af Lasse og Vibeke (Vips), mens Kari gav hende ananas og cigaretter. Familien købte en flaske Chianti og legede, at de var i Italien ligesom Carl-Henning.
+Else orienterer også om aktuelle udstillinger. Billeder skal sendes til Malmö den 25. september, og hun nævner, at en kvindelig kunstner ved navn Kobitz) navnet er vanskeligt at læse) har udstilling. Kunstneren har fortalt Else, at Carl-Henning har inspireret hendes akvareller fra Lysebu, og sender ham en hilsen gennem brevet.
+Afslutningsvis fortæller Else, at familien samme dag skal fejre bedstefars 70-års fødselsdag, hvor der serveres rødvin i stedet for den mere traditionelle øl og snaps. Hun sender kærlige hilsner og kys fra sig selv og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1gSv</t>
+  </si>
+  <si>
+    <t>19-9-1952
+Kære Henning. (Dolomitti er tilføjet med CHPs skrift) 
+Til Lykke med Fødselsdagen – tag et Tog op i Bjærgene, der går jo mange til Lugano Søen, det taget vist kun 1 Time – så kan du da få en Fødselsdag du husker / Og Tak for dine Kort og dit Bjærg du sendte mig – jeg må prøvet at lave det i Træsnit / Jeg var på Kunstmusæet og fik 1 Chek på 1500 Kr så den hævede jeg med det samme i Sølvtorvafdelingen – nå går det fint / De tog foruden dem de skrev om et frem fra Norge, den lette som du selv holdt af og spurgte om du kunde tænke dig at skænke den som Gave til Musæet for de havde ikke fået bevilget flere Penge end de 1500 Kr. og de ville ikke bede dig sælge dem alle samlet for 1500. Jeg sagde de måtte få den, for jeg var din Sekretær, men at jeg ville skrive og få det bekræftet / Egill var her Dagen efter du var rejst og vilde have dig til at lave 2 Plakater til uden for Charlottenborg, så bad vi Hugga lave dem i dit Sted – Forøvrigt skulle jeg hilse mange Gange fra Sthyr og Fischer de var så lykkelige for det de havde erhvervet af dig, det så også meget smukt ud – Schwartz fra Politiken bad mig hilse dig når jeg skrev - Rytter har en fin Udstilling – vi var hos Jonna bagefter på Vestbanevej – Smykkerne jeg fik af Lasse og Vips er meget smukke / Kari gav mig Ananas og Cigaretter / Vi købte en Flaske Chianti og legede vi også var i Italien – 
+den 25 ds skal Billederne være i Malmø. Jeg har ikke malet noget videre endnu. I Dag skal vi til Bedstefaders 70 Års-Dag, de skal have Rødvin i stedet for Øl og Snaps, så vi glæder os – Mogensen er rejst til Saxnæs, vi skulde hilse dig og sige til Lykke – Kobitz har Udstilling, Akvarellerne fra Lysebu er meget smukke det sagde jeg hende, hun sagde du havde givet hende Inspiration til at lave dem og at jeg endelig måtte hilse dig nu jeg skrev – 
+Så har vi ikke mere at fortælle – igen Kys og til Lykke, alt sammen også fra vores Kari, hun er lige gået i Skole /
+Kærlige Hilsener din 
+Else/</t>
+  </si>
+  <si>
+    <t>1952-09-25</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Kari-Nina Pedersen
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning i Sydfrankrig og fortæller om livet hjemme i København, familiens fødselsdage og de mange kunstneriske aktiviteter.
+Else fortæller, at hun, Kari, Vips og Lasse netop har været i Malmö for at aflevere Carl-Hennings billeder til den kommende udstilling. Udstillingen der omtales er; Imaginisterna 1952 på Malmö Museum. Ophængningen skal finde sted 2. oktober, og ferniseringen er planlagt til 4. oktober. 
+Herefter skal Else og Kari fejre Karis fødselsdag hos Vips og Lasse i Vejby.
+Familien har fejret Carl-Hennings fødselsdag hjemme i København ved at købe grammofonplader til ham som gave. Else og Kari har desuden været til middag hos Erik Andresen, hvor de fejrede dagen med god mad og rødvin.
+Else forsøger at male, men har svært ved at finde arbejdsro i den lille lejlighed. Hun beskriver det grå og regnfulde efterårsvejr i København og fortæller om praktiske problemer med elmåleren. Samtidig glæder hun sig over at kunne købe god kaffe i Malmö og at hun er blevet tilbud et sted af male hos Erik Andreasen.
+Hun er nysgerrig efter Carl-Hennings nye arbejdssted i Sydfrankrig, men tvivler på, at det kan måle sig med hans elskede ophold i Briol. Hun håber dog, at han får gode muligheder for at male i olie.
+Afslutningsvis fortæller hun, at Anders Österlin har fået et stipendium og planlægger en rejse til Sydfrankrig. Han har bedt om Carl-Hennings adresse dernede.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eQSx</t>
+  </si>
+  <si>
+    <t>København d. 25/9-52-
+Kære Henning. (Sydfrankrig tilføjet med CHPs skrift) 
+– Nu til Morgen kom Kari’s Fødselsdagskort, jeg gemmer det til Lørdag Morgen – Og tak for alle Kortene særlig dem med Hilsen fra Domkirken i Milano – Lasse og Vipse har været inde i en Uge, min Fødselsdag og Bedstefaders 70 Års Dag – I Mandags var vi alle tre i Malmø med dine Billeder og afleverede dem på Musæet – Den 2 Oktober skal vi hænge op, Fernisering den 4 Oktober / Så rejser Kari og mig op til Vips og Lasse og holder hendes Fødselsdag der / I dag går Kari og mig ud og ser på Fløjelsbukser til Fødselsdagsgave fra dig – På din Fødselsdag var Vips og Lasse og mig inde og købe Grammofonplader til dig – nu er de stillet hen og bliver ikke spillet før du får dem – I Lørdags var Kari og mig hos Andrésens og spiste meget fornem Middag, med hjemmeavlede Champinoner og Rødvin, det var din Fødselsdag vi fejrede – jeg fik Lov at stå ude i den store Stue og male, hvis jeg ikke kunne her hjemme – jeg prøver at male her men så banker nogen på, så kommer Kari fra Skole – og så er her så lidt Plads – I Dag har jeg malet men det er svært at koncentrere sig – 
+Det regner hver Dag fra Morgen til Aften om Morgenen er det meget gråt næsten sort Kl 6 ½ når vi står op – Lysmåleren er gået itu / så nu er jeg spændt på hvordan de laver den regning, den har kun talt 4 siden sidste Aflæsning og i Dag kom en Mand og satte den ud af funktion / vi skal måske have en større Måler, fordi vi har den elektriske Ovn- 
+Vi lever ellers godt får god Mad og Kaffe som jeg købte i Malmø ih hvor jeg nyder det – Tak for den det er jo dig der giver – Jeg er spændt på dit nye Sted – men der skal vist meget til at veje Briol op – 
+Men kan du male Olie er det jo godt / Østerlin har fået et Stipendie som han vil til Sydfrankrig for, han bad om din Adr der Men det bliver vist først efter Gøteborg han skal rejse / Så tror jeg ikke der er hændt mere / Mange kærlige Hilsener og Kys fra både Kari og Else/
+Og tak for dine Kys Kari vil have dem på munden når de er fra dig – 
+(Øverst på siden – omvendt – står følgende):
+Og så må du skrive til Andrésens, jeg læste dine Kort og Breve op, at de kunde høre hvordan du hade det – 
+(Imellem det hele har Kari skrevet):
+Kærlige hilsener og mange tusind kys. Fra Kari</t>
+  </si>
+  <si>
+    <t>1952-09-26</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Karel  Appel 
+Marcel  Gromaire
+Charles  Lapicque
+Fernand  Léger
+Joan  Miró
+Édouard Pignon
+Gustave  Singier
+Maria Elena  Vieira da Siva </t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til på sit nye arbejdssted. Han har hentet sin kuffert i Cannes efter fjorten dage og er begyndt at indrette sig på loftet, som fungerer som atelier. Han beskriver livet i den lille bjergby, udsigten over højderne, kuglespillet på pladsen nedenfor og de smalle gader, der fører ned til en stille flod, hvor han har siddet og kølet fødderne.
+Brevet er fyldt med naturskildringer og rejseindtryk. Carl-Henning bemærker, at efteråret også er kommet til Sydfrankrig, og fortæller om den lette vin, han får til maden. Han sammenligner forskellige italienske byer, han har besøgt undervejs: Milano virker fornem og lidt kedelig, mens Genova minder ham om Napoli med sit livlige og mindre polerede byliv.
+Han er begyndt at male, men understreger, at det altid tager nogle dage at vænne sig til et nyt sted. Samtidig læser han fransk og forsøger at lære sproget efter først at have måttet klare sig på tysk og italiensk. I et nummer af tidsskriftet Arts læser han om de franske deltagere i Carnegie-udstillingen i Pittsburgh, blandt andre Karel Appel, Fernand Léger, Joan Miró, Alfred Manessier Singier, Maria Helena Vieira da Silva, Édouard Pignon og andre samtidige europæiske kunstnere.
+På Karis 12-års fødselsdag sender han hende særlige lykønskninger og mange kys. Han beskriver sit atelier på loftet, værten Mr. Perent, dennes lille søn, hund og kat, samt det voldsomme mistralvejr med torden og lyn.
+Til sidst spørger han interesseret til udstillingen i Malmö, hvortil Else har sendt billeder. Han beder om oplysninger og et katalog og håber, at værkerne bliver ophængt godt og får opmærksomhed i pressen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Ehq5</t>
+  </si>
+  <si>
+    <t>Fredag 26/9-52
+Kære Else og Kari.
+Så var jeg idag inde i Cannes og hente min kuffert. Den stod der nok så pænt. Tolden spurgte hvorfor den havde stået der i 14 dage - og jeg sagde at jeg først havde været i Italien. De snakkede tysk der. Tolden kostede ingenting, men jeg måtte betale 300 frc, knap 6 kr. for at den havde stået der så længe til Jernbanen. Jeg er begyndt at vænne mig til mit loft og har fået tværet farve ud på det første lærred, hvorefter jeg gik ned og lagde mig til at sove 1 times tid, lavede the på nes. app. og sidder nu her ved Vinduet med udsigt ud over højderne. 
+Nedenfor spiller de kuglespil, det gør de sikkert hver aften. Når man kommer kørende dernede, er den lille by ellers nøjagtig som på kortet vi fik af Valentin måske rager kirketårnet lidt højere op. Af de små byer her er det absolut den som ligger kønnest, og jeg kan godt forstå Valentin, at da han kørte dernede, ville han gerne op og se hvad det var for noget. Når man går ned ad højden til den anden side, først gennem nogle smalle gyder og trapper, kommer man ned til en lille stille flod, der løber nok så fredeligt af sted. Der sad jeg i går og kølede fødderne. Men her er efterår også her, bladene begynder at visne, og jeg tror heller ikke at disse højder her er særlig frugtbare. Vinen jeg får til maden er en dejlig let vin. Man har hele tiden lyst til at drikke af den, så jeg må sidde og holde tilbage, ellers tror jeg at jeg drak en flaske til hvert måltid. Men det er kun en ¾ H.flaske. Nu skal vi efterhånden se om jeg kan male her. Men der går vel altid nogle dage inden man vænner sig til et sted. Inde i Cannes da jeg sad og ventede med min kuffert på bus, købte jeg et nr. af Arts. Deri stod hvem der deltager fra france af franske malere i Carnegieudst. i Pittsburg. Den begyndte med Appel! så Bazaine, Leger, Miro, Gromaire, Lapique, Singier, Da Silva, Pignon, Desmoyer og nogle andre jeg ikke kender, - ialt 28. Så er jeg begyndt at kikke i franskbogen, måske, når jeg ikke har andet end den og så James Joyce, at jeg så kan få lært nogen franske gloser. Det er jo lidt svært. Først skulle jeg snakke tysk, så italiensk og nu opfatte fransk, det er jo lige lovlig meget i løbet af 14 dage. Nu er det mørkt udenfor. Kl. har lige slået 7 på kirkeuret. Uret slår helt slag, to gange, sådan at man kan sige til sig selv, hvad var det klokken slog, så slår den en gang til.
+Græshopperne rullefløjter nu det er mørkt. Og langt bort er der lyspunkter fra de små byer der ligger på de andre højder. Jeg var en dag i Varezza en lille badeby inden Navona, det var meget dejligt at sidde på klipperne ned ved havet. Jeg havde der et dejligt værelse til 450 Lire. tutto. I Milano gav jeg en nat 1200 Lire og den næste nat 920 Lire. I Verona 500 Lire. Når men jeg havde rigelig lire og har endnu i kr. en 23 tilbage.
+Genua, det er omtrent som Napoli, beskidte byer, hvor der tilsyneladende fra alle sider bestilles en masse af alle slags. Ingen fornemhed. Milano virkede fornem og kedelig. Med undtagelse af kirken, som var af en særlig fornemhed. Nu vil jeg gå ned og spise og drikke rødvin og skrive igen senere. –
+Lørdag. I dag er det Karis fødselsdag. Tusind kys igen til min Kari på hendes 12 års fødselsdag. I dag blæser det, noget så enormt. I morges tidligt var her et vældigt tordenvejr med lyn på lyn. Det må være den her Mistral der nu er over os. Jeg har til form. fået jeres brev. Det går altså herned på knap 2 dage. Tak, tak. Jeg er nu i fuld gang oppe på loftet. Så må vi se hvad det bliver til. Der er to Lemme som jeg åbner, og som der kommer lys ind af. Og så nogle vældige loftsbjælker, som jeg slår lærrederne op på, når jeg har malt på. Så har jeg to borde, som jeg har sat sammen, til at male på, og to bænke og en stol. Kirkeuret slår, så jeg ved hele tiden hvad klokken er. Mr. Perent kom op med brevet til mig. I don’t understand sagde han da han så på billederne. Men ellers er han meget flink. Spør om morgenen om jeg har det ållright. Hans kone er i Paris, så han laver maden, og har en lille dreng på 3-4 år at passe. Og så er her en lille grå hund og en kat. Og så Mr. Perents bistro. Da jeg den første aften kom hertil, spurgte jeg i bussen, ham der modtager penge, og han råbte straks til alle i bussen om der var een der kunne vise mig hen til Mr. Perents bistro. Det var der en gammel lille sort dame der kunne.
+Det er fint, at I har været med billederne i Malmø. Det gik smertefrit? Jeg er spændt på hvad det er for en udstilling? Får du lov at hænge mine op? Send mig noget om den udstilling og katalog, hvis der er noget at sende. Bed dem også om at sende katalog til de vigtigste københavnske blade, hvis det ser meget pænt ud.</t>
+  </si>
+  <si>
+    <t>1952-10-08</t>
+  </si>
+  <si>
+    <t>Auribeau</t>
+  </si>
+  <si>
+    <t>James Joyce</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else og Kari fra Auribeau, hvor han bor og arbejder som maler. Han beskriver de storslåede omgivelser med bjerge, grønne højder og udsigter, der minder ham om Vesuv. Han nyder lange vandreture i landskabet omkring byen og bliver stadig mere begejstret for områdets særlige skønhed.
+Dagene følger en enkel rytme med maleri, kaffe, måltider og aftenture i måneskin. Han fortæller om livet hos familien Parent, hvor han bor, og beskriver både værtsparret og de lokale mennesker, han møder i landsbyen.
+Kunstnerisk er opholdet præget af usikkerhed og søgen. I begyndelsen tvivlede han på, om han kunne male noget værdifuldt, men efterhånden har han fundet ro og arbejder flittigt. Naturen dominerer hans billeder, som for det meste består af træer og landskaber. Han konstaterer med et glimt i øjet, at Sydfrankrig ikke får ham til at male nonfigurativt, fordi naturen gør for stærkt indtryk på ham. Senere begynder han også at male mennesker og har nu flere lærreder med figurer hængende på loftet.
+Henning interesserer sig for Elses arbejde og sin egen kommende udstilling i Malmø. Han spørger til udstillingen, roser hendes maleri og udtrykker stor forventning til resultatet. 
+Han beskriver desuden små hverdagsoplevelser: prisen på kaffe, cigaretter og vin, læsningen af James Joyces bog, fuldmånen over landsbyen, postbuddet i uniform og de lokale jægere, som kommer gennem byen med deres geværer og bytte.
+Brevet afsluttes med, at han fortsætter sit arbejde på en serie nye billeder med mænd, kvinder og børn. Han sender kærlige hilsener og kys til Else og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ypm6</t>
+  </si>
+  <si>
+    <t>Oktober 1952
+Onsdag. Kære Else og Kari
+Fra mit vindue har jeg et meget smukt bjærg, af form noget i retning af Vesuv . Efter kortet er det en 1600 mtr. højt. Også højderne over bag Grasse, er en 1600 mtr. Store højder hvor der ikke gror noget på. I Mandags var jeg om eftermiddagen en tur oppe omkring Tanneron. En meget smuk tur. Vejen går først ned over broen, der går over den lille flod, og derfra snor vejen sig, behageligt opefter. Man mærker faktisk ikke at man går opefter. Heroppe kommer man op over den højde Auriebeau ligger på, og har vid udsigt. Jeg nåede ikke frem så jeg også kunne se til den anden side, se mod vest, men det skulle man kunne efter kortet, så det vil jeg en dag. 
+Om eftermiddagen ved 4-5 Tiden laver jeg mig kaffe. Jeg fik ikke købt Nescafe i Italien. Men prisen er den samme her. 270 frc. gav jeg for en dåse. Altså 5,40 kr. Det er noget lignende som den koster hjemme. Cigaretterne er billigere. Jeg tror det var 80 frc. jeg gav for en pakke Gauloises. Så nu er jeg spændt på, hvad jeg skal give for rødvinen. Mr. Perents kone er kommet igen. Hun er meget flink.
+Jeg roder godt med lærrederne nu.
+Lørdag. Tak for brevet som jeg har fået til formiddag. Det er forbavsende så hurtigt det går herned. Jeg tror at posten bliver fløjet. Tak for hilsenerne. Jeg er spændt på hvordan det bliver i Malmø. Hvad er de andre for nogen. Håber at jeg går i selskabet. Har du ingen akvareller taget med til Malmø?7 Godt at Kari havde en fin fødselsdag. Kedeligt med bukserne, men du må kunne få nogen i Sverige. Det skal nok være fint det du maler. Jeg glæder mig meget til din udstilling. Der er jo kun godt en måned til. Efter det du har, skulle det blive en meget fin udstilling. Billeder kan gøres på mange måder, heldigvis. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer, men det skulle ikke undre mig, end at det også forvandler sig til grønne træer. Det er meget rart at jeg har det loft, men lyset er nu ikke alt for godt, der kommer ind af de to lemme. Men til gengæld når jeg kikker ud af dem, har jeg først de smukke tegltag og så højderne, at kigge op på. Nå, bare det ikke blæser, i dag er det godt. Mr. Parent6 ser uforstående på billederne, da han kom op med brevet, men han siger at jeg arbejder meget. Det får man også indtryk af, når man ser alle bille-derne hænge ned fra loftsbjælkerne. Nå jeg er jo lige begyndt, så jeg kan ikke forlange at de skal være gode. Nu skal jeg ned og have noget middagsmad. Man bliver godt sulten, når man kun får kaffe til morgenmad og et stykke franskbrød.
+- God mad fik jeg. Og så har jeg siddet en halv times tid oppe i solen på kirkepladsen - og nu skal jeg ha’ kaffe, jeg har lige sat vand over – og så vil jeg op og male. Det har de sidste aftener været fuldmåne. Det er mørkt ved 7 tiden - så jeg går en tur rundt omkring i måneskin, de spiser først ved 8.tiden. Når man vænner sig til stedet er her virkeligt smukt. Frodigt og ufrodigt på en gang, med et grønt - sølverskær over landskabet. Vejene og husene, gråhvide med røde tegltag. Nogle enkelte palmer, men så få, at man ikke har forestillingen om at være i syden. Snarere at være et sted inde i frankrig. Så meget gør altså de 14 km væk fra middelhavet. Fra den anden side af Au-riebeau4, kan man imellem højderne se havet, langt ude. Det er da meget sødt af die Mutter at skrive til dig. Hun var også sød. De tre piger var det sværere at blive klog på – men de var vist søde. Nu havde de også så travlt med at rydde op – for at lukke. Men der er da lige så smukt i Dreikirchen som i Briol – det er jo samme sted.
+- De første dage troede jeg ikke at jeg skulle få malt noget der duede her. Det ved jeg heller ikke endnu. Men jeg tar det mere med ro nu. Nu maler jeg bare, så kan jeg se hvad det bliver til. Men det ser mig noget naturalistisk-expressionistisk ud. Grønne træer i landskab. Nå, men non-figurativt bliver det altså ikke af at male i Sydfrankrig. Dertil virker naturen for meget ind. Det er godt at jeg har den af James Joyce , den er godt oversat til svensk, og der er meget læsning i den. Det vidste jeg ikke dengang jeg ønskede mig den i julegave – at jeg skulle få god brug for den i Sydfrankrig. Jeg kan sådan lige følge i den franske avis overskrifter – at verden står da endnu, udenfor Auriebeau.4 Det er ellers meget sjovt efterhånden at lære lære de forskellige der bor her at kende efter udseende. Her er en del meget gamle, men søde at se på. En hel del unge mænd der kommer ind og drikker et glas rødvin. De samme går igen hele tiden, men nye dukker op. Postbudet er her hver dag. I sort tøj, med røde striber ned ad bukserne og med høj kasket, med røde striber. Ham og så en lidt ældre kommer hver eftermiddag med bøsser. En dag havde de en kanin med. Jeg hører det også knalde engang imellem oppe fra højderne. Mr. Perents kone, der kom tilbage fra Paris, havde to unge par med – jeg gad vide om den ene er hans søn. De hilser al-lesammen så hjerteligt på ham. Den lille er ikke hans søn, sagde han den første dag. Men ellers snakker jeg ikke meget med dem. Kun merci madame, hver gang hun serverer. I dag fik jeg det dog til trés bon, til Kødretten, som smagte mægtigt godt. Nå men suk – suk – jeg vil op og male.
+- Og jeg malte så jeg har fem lærreder hængende oppe, tegnet op med sort, personer, mænd, kvinder og børn – så nu har jeg fået loftet befolket. Jeg trængte også til at ha nogle mennesker mellem alle de træer. Hvordan jeg så får farve på dem, det melder historien ikke noget om endnu.
+- De har bål flere steder derover mellem højderne. Mit Vesuv er et meget smukt bjærg. Her er også mange mærkelige huse. Temmelig store, med lukkede skodder. Skodderne skal være halvt tillukkede hernede. Selv om jeg smækker mine op hver morgen, og vinduerne op, bliver de pænt lukkede i af hende der gør rent. Men der er nu ingen der kan se ind hos mig. Menneskene dernede er bittesmå. Og over fra landevejen er mit vindue bare en lille åbning.
+- Nå men kære Kari og Else – de kærligste hilsener og kys fra jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Carl Valdemar  Alfelt 
+Vibeke  Alfelt 
+Erik Andreasen
+Victor Brauner
+Carl Otto Hultén
+Asger  Jorn
+Wilfredo  Lam
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Guillaume Cornelis  van Beverloo
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else takker for Carl-Hennings brev og fortæller om opholdet i Malmö, hvor hun sammen med Kari deltog i ferniseringen af udstillingen. Hun beskriver udstillingen som velbesøgt og mener, at Carl-Hennings værker fremstår særligt stærkt i forhold til de øvrige kunstneres. Hun fremhæver især, at mange besøgende er begejstrede for hans billeder. Derimod er der en vis skuffelse over Wifredo Lams bidrag, mens Hulténs værker vurderes som de bedste efter Carl-Hennings. Hun taler om en kunstner ved navn Branner, men det er med stort sandsynlighed Victor Brauner hun refererer til. 
+Udstillingen i Malmø er med stor sandsynlighed "Imaginsterna 1952" på Malmö Museum oktober 1952. Her udstillede de svenske Imaginster; C.O. Hultén, Gösta Kriland, Max Walter Svanborg og Anders Österlin sammen med de tre internationale gæster: Victor Brauner, Wilfredo Lam og Carl-Henning Pedersen. 
+Efter ferniseringen rejste Else hjem til København, da Vips og Lasse ventede derhjemme. Hun fortæller om familiens hverdag. 
+Else beretter også om sociale sammenkomster. Mogensen har været på besøg med rødvin, og de skålede for de fraværende. Familien har desuden været til fødselsdag hos Erik Andresen og Susanne, som blev glade for det brev, Carl-Henning havde sendt.
+Kunstnerisk er Else lidt utilfreds med sit eget arbejde og føler, at hun ikke helt får det "store slag" ind i billederne. Samtidig fortæller hun, at Vibeke Alfelt, Lars Åkirke og Mogensen, har indsendt værker til Efterårsudstillingen.
+Brevet afsluttes med hverdagsnyt om pæreplukning i bedstefarens og tante Gerdas have.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XMYj</t>
+  </si>
+  <si>
+    <t>Fredag d. 10/10
+Kære Henning / Tak for Brevet, som jeg fik for nogen Dage siden / Vi var i Malmø, Kari var med, det var en pænt besøgt fernisering – og når man går og kigger på det hele ser det rigtig pænt ud. Du er nu så strålende i Forhold til de andre, at det bliver lidt svært at bedømme dem, men de er alle lykkelige over at dine Ting er der og at de er så gode – Wifredo Lam er de lidt skuffede over, jeg havde nu også ventet mig mere men der er alligevel noget mærkeligt i hans fire Billeder, derimod synes jeg ikke om Branner / Du hænger det smukkeste du nogensinde har hængt, og de andre siger også, det er noget andet end da han hang på Rådhuset, du og Hulte deler den største Sal og lyste, hans Billeder er de bedste efter dine / en blanding af Corneille og Asger, virker fine /
+Så var der Fest om Aftenen, men Vips og Lasse ventede jo hjemme og Kari var med så jeg tog til København igen da Ferniseringen var overstået / 
+Vi har fået Fløjelsbukser til Kari – blå, på Vesterbrogade \ i Sverige var ingen – for store el de var for små / I går var vi ude at købe en Cotton Coat til hende, hun måtte jo have en Frakke og med Jakken under er det varmt nok til Vinter – Hun er meget stolt, den er rød og grålig så hun kan vende den efter Lyst – 
+I øjeblikket er vores Dame i ”Den vige Verden”, hun var så sær, det var Regnestykker der plagede hende, så jeg sagde hun skulde gå derind og få noget andet at tænke på – Mogensen var her i Går Aftes og han fik Årstiderne og Kataloget fra Malmø som han vilde sende dig som Tryksag – Han havde Rødvin med og jeg havde Steg, Svampe og Æblekage, vi skålede for de fraværende – I Onsdags var vi hos Erik A. – til Susannes Fødselsdag, de var glade for Brevet du havde sendt – Har jeg skrevet at Vips, Lasse og Mogensen nu har afleveret til Efterårsudst / Jeg er lige holdt op at male for i Dag, det er helt mørkt nu / og den elektriske Ovn har vi tændt hele Dagen hvor mange grader er det varmt, nede hos dig /-
+Jeg synes ikke rigtig jeg kan få det store slag, ind i mine Billeder – men det er nu også svært at se dem herhjemme – I Søndags var vi i Bedstefars og Tante Gerdas Have og plukke Pærer, jeg har endnu ikke haft tid til at sylte dem – men går i Gang nu jeg er færdig med dit Brev /
+Nu kærlige Hilsener fra Else og Kari jeg har sagt hun skal skrive, men om hvad siger hun</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
+  </si>
+  <si>
+    <t>1952-11-11</t>
+  </si>
+  <si>
+    <t>Frankrig
+Paris</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Hanne Arensbøll
+Frederik  Dam 
+Ejnar Dyggve
+Peter Heering
+Elise Johansen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Viggo  Thorlacius-Ussing 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet, mens Carl-Henning er på vej hjem fra Sydfrankrig via Paris, og Else fortæller om de hektiske forberedelser til sin kommende udstilling; "Rummet og Bjærgene", på Den Frie. Udstillingen er hendes første store seperatudstilling og i brevkorrespondancen oktober-november 1952, fremgår det, at hun selv står for værker, økonomi, invitationer og katalog til udstillingen, samtidig med hun tager sig af familien. 
+Else fortæller, at hun har fået ros for sine akvareller på en fernisering på Glyptoteket, hvor blandt andre Ussing og Dyggve fremhævede værkerne. Hun inviterer flere kunstfolk til ferniseringen og mærker både interesse og undren over, at hun nu skal have sin egen store udstilling.
+Hun nævner også, at Kobberstiksamlingen ønskede at erhverve flere af hendes akvareller, men kun fik to af dem. 
+Spændingen omkring udstillingen stor, og Else håber, at Carl-Henning måske når hjem i tide til at se den.
+Brevet afsluttes med en økonomisk oversigt samt hilsner fra familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/a15m</t>
+  </si>
+  <si>
+    <t>D 11 Nov 52.
+Paris (tilføjet med CHP’s skrift)
+Kære Henningmand (Paris) / Dette er Brev Nr 1000 så du forstår det tog lidt Tid at nå til dig / Nu er det næsten overstået med Indbydelserne, men jeg mangler endnu Musæer og Fond, skal hos Jens og få Listen over dem i Aften – 
+Pressen har lige fået – Kl. 11 nu, kommer Arensbøll og henter –
+Ja det er dejligt om vi slipper for Rejsepenge for der går mange til, til forberedelser / Tak ellers for både Kort og Brev / Lasse har solgt det lille Billede han får 225 ÷ 20 % - Så Vips er meget lykkelig – og blevet krøllet i Fødselsdagsgave af Lasse – Kari har været hjemme et Par Dage af Forkølelse / Nu er kl næsten 1 han er ikke kommet endnu Arensbøll alle 52 Billeder står nede i Porten og venter – Erik var med Penge forleden Dag han er meget spændt, og inviterede mig og Kari ud til Lyngby Lørdag Aften, men Vips og Lasse er her jo, så nu må vi se – Lasse er ved at male en fin Bogstavplakat til mig –
+Jeg var til Fernisering forleden Dag på Glybtoteket, der hang 2 af mine Akvareller den ene så især godt ud, og både Ussing og Dyggve, synes de var så gode – Dyggve sagde jeg skulle hilse dig / og Friis Johansen hilste også så pænt og spurgte til Alberobello – også han var helt vild med Grækenland, det er dog det bedste sagde han – Jeg inviterede Ussing og Dyggve til Fernisering, nu må vi se – Kobberstiksamlingen vilde have dem alle fire, sagde Ussing, men han fik kun to det var om Akvarellerne, vi skal også selv have nogen – Fru Johansen, nå skal du have Udstilling – Heyman hvorfor skal du have Udstilling – ok, sådan hører jeg fra alle Sider – Men nu er det jo heldigvis, og det bliver spændene – Her ser du altså Kataloget, jeg ved endnu ikke Prisen el om de vil bytte – Nu kærlige hilsener fra din Else, det er dejligt du er ved at begynde hjemrejsen – måske når du at se min Udstilling – Slut – Kys lille Mand fra Else
+Kari efterfølgende skrevet en hilsen til Henning:
+Kære Henning. Jeg håber du har det godt. Jeg har lige lavet en sæl af træ, og sidder og væver på min væv. Jeg er forkølet og er hjemme fra skole.
+Hilsen Kari og tusind milioner kys til dig
+Herefter skriver Else igen 
+795
+635
+160
+betalt i denne Måned
+Møller-Mikkelsen 50 Kr / og Fru Johansen 100 Kr / så du har de 160 Kr tilbage på Regnskabet
+Øverst i starten af brevet har Vipse og Lasse skrevet hver en hilsen til Henning
+Hilsen fra Lasse
+Kære Henning, du kan tro at vi har travlt med Elses udstilling, Lasse har solgt til en Peter Heering en der laver Likør – og måske i aften er der en Islansk fiskegrosser der køber det til 400 Kr, så det er fint – husker du min 18 fødselsdag den 13. Kærlig hilsen Vipses</t>
+  </si>
+  <si>
+    <t>1952-11-17</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejnar Dyggve
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Walter  Schwartz
+Viggo  Thorlacius-Ussing 
+Karen Andria Witt-Hansen 
+Jan Zibrandtsen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver fra København midt i den travle periode omkring åbningen af sin store udstilling "Rummet og Bjærgene" på Den Frie. Hun fortæller at ferniseringen har været en stor succes med mange besøgende, blomster og positiv opmærksomhed.
+Hun beskriver, hvordan venner og kunstfolk støtter hende. Mogensen har hjulpet med flotte skilte og medbragt rødvin til ferniseringen. Blandt gæsterne var Dyggve, Ussing, Rubow, familien Hjelmborg og Bjerre, som alle udtrykte begejstring for udstillingen. Else glæder sig især over den ros, både værkerne og ophængningen får. Anmelderne har allerede skrevet positivt om udstillingen.
+Samtidig kæmper hun med økonomien. Hun låner penge af Lasse, mens hun overvejer, hvordan Carl-Hennings hjemrejse skal finansieres. Hun spørger, om han ønsker, at hun sender en billet, og nævner muligheden for et forskud gennem Boldlund.
+Else modtager også gode nyheder om sin kunst. Ny Carlsbergfondet har købt maleriet Kyklade-landskab for 1.400 kr., og en politiinspektør ved navn Jersild har købt Rummet og Bjærgene. Senere på dagen besøger Zibrandsen og Ole udstillingen, og Zibrandsen viser stor begejstring for billederne.
+Hun fortæller til slut om et pludseligt interview til radioen, der vil blive sendt d. 26. november 1952. Intervieweren Erik ville gerne have haft et interview om dekorativ kunst og Else er nervøs for udfaldet. 
+Brevet afsluttes med varme hilsner og et tydeligt ønske om, at Carl-Henning snart kommer hjem og når at se udstillingen med egne øjne.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/7eCc</t>
+  </si>
+  <si>
+    <t>Mandag Eftm (Nov 52 tilføjet med CHP’s skrift)
+Kære Henning – Jeg kan ikke finde dit Kort med din Adr., Vipse har ordnet og nu er det væk håber at finde det indenfor et rimeligt Tidspunkt / Vi, Kari og mig skal hos Karen Witt og spise til Middag og jeg modtage en Buket Blomster hun købte til mig i Lørdags, men var for træt til at komme ud med / Næsgard gav mig 4 røde og 4 hvide Nelliker og Fru Lomborg noget der lignede Orkideer, og Vips og Lasse Krysantemer gule og hvide / Her var en utrolig Mængde Mennesker på Ferniserings-dagen og Lasse har malet de flotteste Skilte og Mogensen kom med to Flasker Rødvin – Dyggve var en af de første Gæster, han var med Frue og Ussing kom senere, han spurgte mig om jeg aldrig havde prøvet at lave Mosaikker, han mente at det tekniske kunde da nemt tilegnes / Rubov var der også – Hele Musiker Familien, Hjelmborg og Bjerre skal jeg hilse fra og sige de synes det var en me-get smuk Udstilling i det hele får jeg meget Fornøjelse af den
+Tirsdag Morgen
+Der har været to Anmeldelser, dem får du / Jeg har fundet dit Kort ved at lede systematisk i Bun-ken Rubov var i Går igen på Udstillingen og hans Kone han sagde der var meget, meget smukt – jeg får også Ros for Ophængningen, bl. andet syntes Schwarz han aldrig havde set Billedhuggersalen virkelig var Malersal før nu / Men han vil have Billede på derfor får jeg det endnu ikke -. Vil du have en Billet sendene så prøver jeg om Forskud hos Boldlund – I Øjeblikket låner jeg af Lasses Penge, det han fik solgt på K. E., de er rejst til Slagelse, og lod 90 Kr ligge her til de kom tilbage – Men du kan altså få hvis du vil, regner jeg med – Skriv hvordan – Der er kommet et tykt Katalog fra Pitts-burg 305 Nr., det er faktisk flot vi er imellem – der er en Plan over Salene så man kan se hvor man hænger og med hvem, du hænger i Sal bl.a. med Miro, Tamaye, Mexio – Leger, Villon / Der er ingen Verdensnavne i min Sal – Nu må jeg hellere sende dette, når Kari kommer fra Skole skriver hun sit færdigt – men jeg kunde nu også snart tænke mig du kom, om ikke andet så du nåede at få et Kig på Ophængningen / Nu går jeg ud på den frie
+I Dag har Zibrandsen og Ole været her, Zibrandsen var meget betaget af mine Billeder – Ny Carls-berfondet har lige købt Kyklade-landskab 1400 Kr og er gået og en Politiinspektør Jersil har købt Rummet og Bjærgene jeg havde sat det til 1100 men de bød 1000 så lod jeg dem få det / Nu får du ikke mere denne Gang
+Kys og kærlige Hilsener
+Else – 
+Erik Fiskher stormede lige ud af Døren – ti Min i 5 - ”Vi er her med Radiovognen” – sig nu noget klogt – det var svært ¼ time, og slet ikke om det han havde tænkt sig, han vilde vi skulde tale om dekorativ Kunst – og det blev bare sludder om mit eget / puh – det kommer den 26 Nov / Æv – Kari siger ”kan det trøste dig sagde han lige så meget dumt” -</t>
+  </si>
+  <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
   <si>
     <t>Kære Else
 Ja så må jeg sende jer en lille hilsen – jeg har lagt Kalkerpapir under brevet – så I kan få et vær – er der forår i Paris – I Rom ser vi at det er snevejr – men det holder vel hurtigt op – der blev sagt at Italien havde ikke i de sidste 70 år haft så meget sne – i dag i Tibirke skinner solen – men der er frost Kl. er 8. morgen – Marianne er lige kørt til skole – Lars skal til møde på Grønningen – den skal vist lukkes taler de om – vor udstilling i Eskildsens[kan ikke læses] er udsat på grund af Strejken i Sverige – men Lars skal have en lille tegneudstilling inde i Galleri Morten nu i April – ellers maler vi – og har fået orden i vore tegninger og litografier – vi har købt en kæmpe reol ned til det mellem-ste rum – så den er vi glad for – den er af stål – og er 2 m høj – bred 80 cm – og dyb 90 cm – så i kan se der kan ligge mange ting på de 6 hylder – Kl 10 kommer der en mand – vi har købt en hel gris – og så skal vi have den pakket ind i stykker til fryseren – så der bliver noget at gøre – men så er der også mad af forskellig art til lang tid – det var et godt tilbud. Ja og så var vi hos Koplerne til middag – det gik hyggeligt – der var nogle vi også kender, så det gik fint – vi var ved at skulle hjem – men opdagede at der var noget islag – og de tilbød os at overnatte – så gik vi alle ned i deres køkken og fik pølse ost og øl – og næste morgen kl. 8 spiste vi morgenmad og var her hjemme kl 9 om morge-nen – lørdag – og det var da fint vejr – og vi skal hilse – 
 her i mit atelier har jeg sat de hvide stole fra Altanen ind – det er bedre – de røde var så grimme i rummet syntes jeg – og Marianne og Lars troede vi havde fået nye stole – de havde været ude i haven den ½ time – mens jeg byttede om – Elses brev må nok ligge et par dage – for jeg kan altså ikke finde ud af den adresse – jeg har kigget i gamle kort – men kan ikke finde den – men så hvis jeg aflevere lidt indtil da – kan jeg jo skrive videre – men Hennings brev bliver sendt i dag – på lør-dag skal vi til middag hos Klint kl. 6.30, det er nu mere hyggeligt når det er lige i nærheden så kan man gå en tur i Lundene lige inden, de har spurt så tit om vi snart kunne komme – og ville først in-vitere andre når vi kunne – så det kunne blive selskab som fru Klint sagde – men så blev udstillin-gen i Eskilds[kan ikke læses] – der havde vi ellers hvis vejret var til det have kørt op og se på den lørdag – det er helt fantastisk vejret i dag – jeg var lige nede ved Hestene – og hvis man står i læ – tror jeg næsten man kunne blive solbrændt – og Fuglene synger og flyver rundt og samler strå i volden – nå nu ikke mere til Henning denne gang – jeg vil hente Politiken og lægge brevet i – nå jeg ser at der er en hel side til bag på – så skriver jeg lidt videre. – Jeg fik aldrig fortalt om disse blå Tegninger – ”Olie på papir” men her kan jeg jo gøre det – først gør jeg papiret vådt med Terpentin og lidt linolie sammen – derefter tegner jeg med sort olie farve – og når det er tørt – tager jeg et glas – og ryster terpentin og farve sammen – helst laserende farve - den der hedder Rosa [kan ikke læses] er også god – og det hælder jeg simpelthen over det hele – og løfter papiret op så det ren-der af igen – læg endelig Avis under – det sviner fantastisk – særlig Hiliogenblå – men papiret er bedst hvis det er sådan noget i ved man bruger til litografier – det vil sige lidt sugende. Nå det var det – kan i nu havde det godt – den ene i Rom den anden i Paris – her alt vel og Kys fra jeres Vipse 
 Lars hilser også mange gange til jer – og siger ønsk dem godt ophold – jeg skriver en anden dag igen.</t>
   </si>
   <si>
     <t>1980-09-27</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Aase Nielsen 
 Sidsel  Ramson
 Knud  Voss</t>
   </si>
   <si>
     <t>Erik Andreasen udtrykker at han gerne vil de ses oftere og at han og Aase gerne vil komme og be-søge Carl-Henning Pedersen og Sidsel Ramson i deres franske hjem Château de Molesmes i Syd-frankrig. Andreasen nævner også Carl-Henning Pedersens kommende udstilling i Milano.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dtU8</t>
   </si>
   <si>
     <t>Kære Carl-Henning
 Din lille postkort-hilsen glæder mig! Det har længe været et stort ønske hos mig og Aase at besøge dig og Sidsel. For det første synes vi at vi sees altfor lidt og det følges som et savn at vi kun så sjældent mødet i et hyggeligt samvær. 
 Dernæst er vi naturligvis meget interesseret i at opleve den egn, hvor I jo nu lever og Du maler. Vi havde tænkt os engang at tage I uges tur til Paris med fly og herunder det ophold tage toget ned til jer og besøge jer en dagstid. Men det er jo slet ikke så let at arrangere, dels fordi I så ofte er væk fx nu vistnok i Siena og vel nu snart i Milano til din udstilling, dels fordi årstiden skulle være tillokkende, fx varmt efterår el. kommende forår. 
 Voss fra Skagen Museum ringede for en halv snes dage siden for at høre om din tidligere maleraktivitet i Skagen, idet han i huj og hast ville arrangere en udstilling på museet med kunst fra tiden efter de gamle Skagensmalere, nemlig det gode oliebillede som en fiskeexportør-enke i Ny Skagen ejer, suppleret med den lille oliekridttegning, som Du engang gav mig, da Du arbejdede i Kærne-huset. 
 Håber at I har det godt og glæder mig til at se jer igen i en ikke al for fjærn fremtid. 
 Med mange hilsner til jer begge 
 Fra Erik</t>
   </si>
   <si>
     <t>1982-07-18</t>
   </si>
   <si>
     <t>Skagen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Frankrig</t>
   </si>
   <si>
     <t>Anne Wolden-Ræthinge</t>
   </si>
   <si>
     <t>Erik Andreasen har arrangeret at Carl-Henning Pedersen kan være årets kunstner i forsikringssel-skabet ”Den alm. Brandforsikring af 1972”. Han skriver for at spørge Carl-Henning Pedersen om han er interesseret i det og vil forpligte sig til at udkomme i et hæfte med 4-6 farvelitografier.
 Andreasen takker for Carl-Henning Pedersens indlæg i udstillingskataloget ”Abstrakt kunst fra en privatsamler”, der blev ferniseret på Ny Carlsberg Glyptotek d. 17. september 1982. Udstillingen blev vist på Glyptoteket frem til 31. oktober 1982. Udstillingen udstillede Erik Andreasens private samling.
 Derudover nævnes Ninka, alias for journalisten Anne Wolden-Ræthinge, som Carl-Henning Peder-sen skal mødes med i forbindelse med den planlagte bog om Carl-Henning Pedersen: ”Det står skrevet i stjernerne”.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/nY5B</t>
   </si>
   <si>
     <t>Kære C-H
 Ved siden af, hvor jeg bor i Lyngby, har forsikringsselskabet ”Den alm. Brandforsikring af 1972” si-ne kontorer, og her har jeg et godt forhold til den dame, som styrer selskabets kunstforening og i øvrigt har stor indflydelse, ja, også styrer direktørerne på mange måder, Hvert år udsender selska-bet sine regnskaber for så vidt som de i heftet indføjer 4-6 sider med farvelagt reproduktioner af værker af en eller anen anerkendt kunstner. Den pågældende udfærdiger 4-6 farvelagte tegnin-ger, akvareller eller lignende, som så reproduceres med omhu i farve. Nu har den nævnte dame (Fru Riemann) foreslået dig som kunstneren og direktionen har accepteret, og hun vil meget gerne via mig høre om Du er interesseret. Jeg har sagt, at det bliver dyrt, og det er man også på forhånd klar over. Jeg kunne naturligvis ikke sige noget om prisen, hvis Du skulle være interesseret, men slyngede et tal ud: 100.000 – 200.000 kr hvilket skulle være accepteret. Man kunne vel tænke sig, at Du udførte 4-6 akvareller, oliekridt eller pasteller til formålet, og at de så blev reproduceret. Eler at Du allerede havde 4-6 værker, som Du så tillod dem at anvende. Størrelsen er som et A-fire-ark og antal hæfter som udsendes, i et oplag på ca. Iooo, der sendes til forretningsforbindelser. Værkerne skal ikke illustrere bestemte motiver (fx brande- for at være morsom), men Du står helt frit. De skulle have materialet ca. I okt i år. 
 Vi ses nok først i september, hvor Du nævnte, at Du har et møde med Ninka, - og at Du ville glæde mig ved at komme på Glyptoteket, som åbner udstilling fredag d. 17. sept. kl. 14. I den forbindelse: Mange tak for dit indlæg i det påtænkte katalog. Det rørte mig dybt at tænke tilbage på tiden, hvor jeg har kendt dig, og de mange dejlige oplevelser som jeg har haft gennem din kunst. 
 Vi er på Skagen her de sidste dage af august og har indtil nu glædet os over sol og dejligt vejr. Hå-ber også I har det meget godt i Frankrig. 
 Med mange hilsner til 
 Dig og Sidsel 
 Fra Erik
 Kære Carl-Henning 
 Bissous 
 Fra Aase.</t>
   </si>
   <si>
@@ -345,59 +863,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/NPmN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5l9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1mB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1gSv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eQSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ehq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ypm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XMYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/a15m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/7eCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -463,216 +981,724 @@
       <c r="H2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>28</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-        <v>37</v>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E6" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
         <v>52</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>