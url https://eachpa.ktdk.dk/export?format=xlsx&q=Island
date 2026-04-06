--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="45" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="68" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -156,70 +156,227 @@
   <si>
     <t>1948-08-01</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Oslo Pl. 1, 2100 København</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Sonja Ferlov Mancoba
 Svavar  Gudnason 
 Elise Johansen 
 Volmer  Kock
 Tage Mellerup
 Richard Mortensen
 Kari-Nina Pedersen
 Christian  Poulsen 
 Jan Zibrandtsen</t>
   </si>
   <si>
     <t>Else Alfelt og børnene skriver til Carl-Henning Pedersen, der opholder sig på Island, hvor han besøger den islandske kunstner og ven Svavar Gudnason. 
+De er netop kommet hjem fra rejse. Brevet beskriver at de har rejst ved Norges kyst og det er sandsynligt at de har sejlet netop der på hjemturen, efter at have besøgt Carl-Henning Pedersen I Island. 
 Else Alfelt har været på Linien II’s udstilling på Den Frie Udstillingsbygning i København og hun kommenterer på, at deres værker ikke er i overensstemmelse med deres egne værker. Dog med undtagelse af billedhuggeren Sonja Ferlov Mancoba. Alfelt nævner et kommende møde med kunstneren Erik Thommesen, hvor hun forventer at høre mere om Linien II. 
 Else Alfelt omtaler Jan Zibrandtsen, der arbejder på bogen ”Dansk moderne maleri”. 
 Til slut beder hun Carl-Henning Pedersen hilsen vennerne Ásta og Svavar Gudnason.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/kB0l</t>
   </si>
   <si>
     <t>Søndag Efterm. (1948)
 Kære Henning / Nu er vi hjemme, kom hjem i Tirsdags Kl. 4. Der var ingen til at tage imod os, det var skrækkeligt besværligt, men en flink Drager hjalp os til den største Bil han kunde finde, Sja´føren brokkede sig og sagde vi skulde haft en lastbil, men det gik alligevel og hjem kom vi lige Kl. 5½ da Butikkerne lukkede, naa men vi naaede at faa Hinbær og Mælk –
 Jens var ikke hjemme, er ikke kommet endnu, kommer d. 2 Aug. I Tokanten var heller ingen Penge Manden som skulde have Tegningen var paa Ferie – Jeg ringede til Marinus og laante 100 Kr af ham – Vi har faaet en Skattebillet paa 16,85 om maaneden første Forfaldsd. 1 Juli, saa skylder vi ogsaa det, Sygekassen har jeg heller ikke fået ordnet – Karen har skrevet vi kan komme i Slutningen af Aug og blive Resten af Tiden /
 Turen hjem var fra Norges Kyst og helt til Kbhn Lystsejlads, blaa Himmel, Spejlblankt Vand og Sol, vi blev saa brune at vi var brunere end mange i Kbhn da vi kom – vi havde Storm et sted mellem Færøerne og Norge Vindstyrke 9, vi tabte 8 Timer paa en Nat, og til Færøerne var vi ogsaa syge.
-Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Lini-ens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Histori-en ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
+Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Liniens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Historien ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
 Har ringet til Kock, han kan først træffes den 6 Aug.
 Traf Christian Poulsen han har faaet brev fra Dame i Sveiz du kan vist komme til at udstille Olie Kridt der, men hun vilde gerne se nogen først. Han foreslaar at sende nogen derned. Jeg ved ikke? 
 Her er 28 Grader varmt i Skyggen paa visse Steder nogen og 30 men vi nyder det, og vi æder af Grøntsager, og gør Forsøg paa at sylte saa meget vi kan, hvis jeg faar Syltesukker, fik ingen Ting ved en Forglemmelse, men har Kvitteret for det, skal høre i Morgen, faar intet til dig om du ikke kommer inden 1 Okt/
 Hav det godt og fortæl os lidt om alt/
 Hilsen til Asta og Svavar / Jeg tager nok op og besøger Thommesen saa faar nok mere endnu om Linien 2 / der var altsaa noget /
 Naa nu Hilsen fra dine
 Unger og Else –</t>
+  </si>
+  <si>
+    <t>9. august 1948</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Frederik  Dam 
+Ásta  Eiriksdóttir
+Elna  Fonnesbech-Sandberg
+Svavar  Gudnason 
+Asger  Jorn
+Richard Mortensen
+Sigurjón  Ólafsson
+Erick Stuckmann
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen på Island. Else og børnene har for kort tid siden besøgt ham på Island, men da de rejse hjem blev Carl-Henning tilbage for at arrangere en udstilling. Udstillingen er besværliggjort pga. manglende økonomi. Else har derfor taget kontakt til undervisningsministeriet for at drøfte finansieringen af udstillingen. I ministeriet forsøgte hun at få kontakt til Erick Stuckmann, men talte i stedet med Kock. Nu afventer Alfelt svar. 
+Også hjemme i Danmark er der problemer med økonomien og Alfelt beskriver at de må leve på lån fra familie, venner og opkrævninger fra solgte værker. 
+Hun indviger Pedersen i dønningerne omkring Linien II og sender avisudklip som han kan orientere sig i. 
+Hun nævner at hun vil bringe CHPs værker til udstillingen i Den Haag til kunstmuseet (hvilket er uvist) – hun har været forhindret i det tidligere pga. pengemangel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ukHT</t>
+  </si>
+  <si>
+    <t>Kære Henning / Ja saa har jeg taget Sagen i min Haand, jeg gik til Undervisningsministeriet (Kock) i Dag / jeg traf nemlig ikke Struckman, han var paa Ferie /Kock vilde ringe til ham i Dag i Hornbæk hor han ferierer – og i Morgen vil jeg saa faa at vide hvordan og hvorledes – Jeg fortalte om hvorfor du intet Svar havde kunnet give, og at du var blevet tilbage paa Island fordi det var din mening at ordne Ophængningen, men at det økonomiske nu spændte Ben for dig – vi faar se hvad der bliver ud af det, men for forbindelsen med Reykjavik, bliver du jo nødt til snart at vide Besked.
+Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
+Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
+De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
+Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
+Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
+Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
+Tag Udklippene medhjem igen, har kun de samme/
+Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
+Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
+Vipse er blevet rask igen, og Kari er begyndt Skolen –
+De sender dig Kys begge to –
+Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
+Nu kærlig Hilsen fra Else
+Hilsen til Svavar og Henning og Asta fra hele Familien/
+Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
+  </si>
+  <si>
+    <t>1948-08-18</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Svavar  Gudnason 
+Björn Ólafsson
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
+Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
+Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
+Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
+Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XNpM</t>
+  </si>
+  <si>
+    <t>Hornafirdi Island 18-8-48
+Kære Else Kari og Vipse
+I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
+Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
+Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
+I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
+Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
+Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
+En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
+Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
+Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
+Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
+Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
+Naar nu haaber jeg at høre fra jer. Maaske faar jeg et brev med flyveren der kommer – jeg vil jo gerne høre fra jer.
+de kærligste hilsner til jer alle tre
+Jeres henning.</t>
+  </si>
+  <si>
+    <t>1948-09-10</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Jón  Engilberts
+Egill Jacobsen
+Asger  Jorn
+Martin  Larsen
+Halldór Laxness
+Tove  Ólafsson
+Thorvald Skúlason
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen opholder sig på Island og skriver hjem til familien. Han repræsenterer de danske kunstnere på en udstilling, der netop er åbnet i Reykjavik. Udstillingen beskriver han som meget jævn og det danske bidrag til udstillingen som det mest dominerende. I forbindelse med åbningen har han fået et godt indtryk af den Islandske præsident som han besøger. Han beskriver også at han med dette brev sender et billede af ham sammen med præsidenten ( billedet er ikke længere vedlagt brevet). 
+Han fortæller at økonomien ikke er let at få til at hænge sammen, men at han har solgt lidt. 
+Han omtaler Høstudstillingen og Linien. Han nævner også at han har været på den islandske "september-udstillingen", hvor han fandt kunstnere for ufærdige til at blive inviteret til at udstille i Danmark. Han er dog åben for at man måske kunne invitere den islandske kunstner Thorvald Skúlason.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ewQA</t>
+  </si>
+  <si>
+    <t>Island. Fredag 10. Sept. 48
+Kære Else og mine to tøsebørn. Jeg fik jo jeres breve – det ene laa her i Reykjavik og ventede paa mig. Det andet fik jeg lige et øjeblik efter – da flyveren kom derude – og som havde mit med til jer. Kom I over til Bornholm? Det haaber jeg paa. Saa I kunde faa en exstra ferie. Det er spændende med min store datter, Kari som er begyndt at gaa i skole. Føler hun sig meget stor? Det er en skam med de penge – men jeg haaber at I klarer den til jeg kommer hjem. Jeg var jo ogsaa lidt nervøs for hvordan jeg skulde klare den med penge her i Reykjavik – men pludselig havde jeg 1000 kr paa lommen – saa jeg følte mig rig igen. Der gik ikke noget skib fra Hornafjord hertil sidste Uge – saa jeg maatte flyve. Saa jeg laante 300 kr af Svavar – Flyvebilletten kostede 220 kr. Jeg skulde været fløjet om Lørdagen – og dagen kom – og man kunde intet se for taage – Saa jeg gik hele dagen og stirrede ud i taagen og haabede paa at den ville lette – men det satte bare i med regn – og saadan var det taage og regn hele Lørdagen og Søndagen. Først hen paa Mandagn lettede det og blev dej-ligt vejr igen – og saa kom flyveren. Vi sejlede over fjorden – over til flyvepladsen - over paa Sand-tangen. Jeg var jo meget spændt – og jeg glædede mig ogsaa til turen og det var en dejlig tur med udsigt ud over fjellene og jøklerne – højt oppe over Hekla fløj vi – man kunde se hvor den nye lava var strømmet Og det var sjovt at følge den landevej et stykke vi havde været sammen med Laxnes og Thingvallasøen. Men jeg blev klar over at gaa syd om kysten til Hornafj. var umuligt. Der var i hundredvis af Elve. Men til Hest havde det været sjovt. Vi var paa nogle dejlige ture til hest inden jeg rejste fra Hornafj.
+Jeg havde fantastisk ondt i ørene – da flyveren fløj ind over Reykjavik og i en stor bue – ud over vandet – landede paa den lille flyveplads. Vi blev kørt ind omtrent til Lækjartorv i bil og jeg stod der og tænkte hvad der nu var bedst af gøre. Jeg skulde jo ha´ et sted at sove. Svavar og Asta var lidt forargede over at jeg ikke havde skrevet ind til Reykjavik – saa det var i orden – eller ogsaa var de maaske lidt nervøse for om jeg fik et sted at være. Jeg havde saa stille tænkt – at fik jeg nøglen til Svavars rum – kunde jeg da altid ligge der. Men af en eller anden grund var det som om at jeg ikke maatte komme i forbindelse med det rum. Og nøglen havde han givet til Solla – og han sagde i en forsigtig vending – at han havde disponeret over rummet – men hvad det var ville han ik sagde han ikke. Naa jeg stod der paa gaden – og alle folk fra bilen havde hvert sit sted og skulde hen – saa jeg lod min bagage blive staaende ved en bilstation – og gik hen og saa om der var nogle i udstillingsbygningen. Heldigvis var Alfred der – og han ringede saa hundrede gange i løbet af et par timer – førend vi traf Tove Olafson hjemme – og saa havde jeg et sted at sove.
+Men allerede samme aften ringede olafson og spurgte Engilbert - om de ikke havde bestilt et hotelrum til mig. Og det havde de – saa næste dag flyttede jeg derhen. Det var i Studentergaarden – og ligger lige ved det nye Universitet. Men jeg sagde jo – hvem betaler det hotelrum – og det mente de var i orden. Struckmann kom jo hertil. De havde skrevet efter ham – og ladet forstaa – at det var meget nødvendigt at han kom. De har nok ikke her været tilfreds med at den danske representant var mig – naa det var nu lige meget, men jeg tænkte jo - at det med hotellet maatte saa Struckmann ordne. Men det fik jeg ikke meget ud af. Da han kom sagde jeg forsigtigt – at jeg ikke havde raad til at bo paa hotel – og da han ingenting sagde – saa flyttede jeg herhen til Gislason . Men for de to dage jeg boede der – kostede det 108 Kr – og for det havde jeg sovet i 2 nætter – og faaet morgenkaffe – og 2 gange middagsmad. Saa det var et Held at jeg kom derfra. Gislason begyndte straks med at sige – at han havde ingen penge – saa han havde ingen penge – men inden jeg fik set mig om – havde han alligevel købt en tegning for 300 Kr – og et par dage senere inviterede han 3 Arkitekter herhjem – og de købte hver en tegning for 400 Kr. stykket – og de to betalte med det samme. Saa nu har jeg til billetten hjem – og jeg haaber ogsaa at kunde betale Svavar – jeg skylder ham jo 1000 Kr i det hele – det ville jo være rart – om jeg fik det hele betalt. Men nu må vi se hvordan det gaar. I morgen kommer en redaktør for Djoderiljen og ser paa mine ting. – og paa lørdag – et par til af Gislasons bekendte.
+Men nu er det pludselig blevet svært at købe billetter til udlandet herfra. Jeg gik herop paa det forenede og jeg har bestilt Billet til den 23 Sept. med Dronningen – Jeg kunde ikke betale med islandsk Valuta. Kun hvis jeg havde danske kr. kunde jeg faa lov til at købe billet. Jeg maatte søge i Vidskiptanævnet og nu var jeg til Middag – Søndag paa hotel Borg hos den danske Minister – det er en ny mand – den anden – Brun er rejst – og han sagde – at det var meget svært at faa bevilget – og efter den nye lov som er kommet for 14 Dage side - havde han sendt en hel del danske hjem – paa konsulatets regning – selvfølgelig mod at de betaler – naar de kommer hjem. Saa det er muligt at jeg ogsaa kommer hjem paa den maade. Det er nu en skam – efter at jeg har faaet islandske penge. Men jeg maa jo hjem. Men saa snakkede jeg forleden aften med den danske Presseatache – Martin Larsen - og han sagde – at det kunde jeg ordne med ham med et billede. For jeg sagde jo at jeg havde ingen danske penge – at garantere med – Men nu vil jeg i morgen gaa op paa det nævn igen og høre nærmere. Det endte nemlig forleden dag med at jeg søgte om 70 isl kr. til drikkepenge – og det andet hun sagde – damen deroppe – forstod jeg ikke. Men hvordan det end gaar – saa er jeg altsaa hjemme ca. den 28 Sept. Hvis I er i byen saa hør efter paa det forenede – hvornaar.
+Men i aften er det saa slut med alle de middage. Jeg har aldrig været med til saa mange. Vi har ædt og drukket og røget Cigarer i kassevis. Billederne blev jo hængt op. Det er en meget jævn udstilling – maaske lidt under det jævne – med Danmark som lidt dominerende større billeder. Egill har tre – ret gode – men ellers er jeg allerede blevet bidt af de andre billeder. Der var en stor ferniseringsfest på hotel Borg. Saa var der turene til Thingvellir og Gullfoss og Geisir. Vipse og Kari skulde ha’ set Geisir. Det var meget mærkeligt. De mærkeligste kogende vandhuller – ret store – og som kæmpediamanter – og Geisir: Vi laa over en time og ventede nede i en skaal og alt var roligt og vi solede os og snakkede – og pludselig – jorden tordnede – og i rædsel flygtede vi op af skaalen og et sekundt efter – vældede det kogende vand i store bølger ud over skaalen – og vand og damp steg i mægtige kaskader op. I de første øjeblikke efter havde jeg helt ondt i siden. Det er ikke ufarligt. Vi laa der og troede at vi det ville komme langsomt – og pludselig var det over os. Det er noget af det mærkeligste jeg har været ude for. Vejret var ogsaa dejligt – sol – saa der var regnbuer inde i vandstraalerne – det var imponerende. Gullfos var meget smukt – et meget stort vandfald – og dramatisk naar vandet falder ned i kløften. Det var en skam at I ikke naaede derhen. Men der gaar nu bjærge hele vejen omkring – saa dem skulde I ha´ passeret. 
+Den aften spiste vi så til middag med borgmesteren og nogle andre i det skihotel – vi passerede – inden vi kom ned i lavlandet – paa turen med laxnes. Men det er nu lidt hurtigt at gøre saadan en tur paa en dag. Vi var jo ikke saa længe derude – ved gullfos - 1 times tid – det er forlidt – men det var alligevel dejligt at se. Saa havde vi jo Middag og Bal ude paa Hotellet paa Thingvellir – og de dejligste nordlys paa himlen om natten da vi kørte hjem. Nu er her jo helt mørkt allerede ved halvti tiden. 
+En eftermiddag var vi paa besøg hos præsidenten paa Bessastadir – og blev flot beværtet. Jeg sender et billede med da vi blev fotograferet i Althingshuset med præsidenten i midten. Han var nu en meget sød mand – det kan man ikke sige andet. Men jeg blev jo efterhaanden lidt træt af mine kolleger som det saa smukt hedder. De var meget søde – men jeg følte mig alligevel lidt udenfor. Men nu er det jo overstaaet saa ærligt talt – kunde jeg godt ha´ tænkt mig at rejse hjem nu – men jeg maa vente i 14 Dage. Ja 13 kun. Men i dag var saa redaktøren for Djoderiljen og saa billeder – og paa onsdag aften skal jeg hen og besøge ham.
+Gislasons kone kom hjem i nat med flyveren. Hun sir - at hun spurgte efter dig en dag inde i Tokanten – men de sagde du var rejst til Bornholm.
+Jeg naar jo ikke at overvære nogen af vore fødselsdage. Er det ikke snart mange aar siden vi har været samlet, Men min kære Else og Kari – jeg ønsker jer hjerteligt tillykke og haaber at I alle tre har det godt paa Bornholm.
+I gaar var jeg henne og se en udstilling af ”September” Synigin – der har aabnet et kunstgalleri – i en billedhuggers atelier. Det var alle de 181 abstrakte. De virker meget løse i det – som om de ikke ved hvad de gør – men de har heldigvis ikke nogen salonpræg – med undtagelse af ham Davidson – som kan minde lidt om Asger – Men det var alligevel rart at se oven på den nordiske kunst – der er altfor pæn.
+Saavidt jeg forstod paa Svavar ville han blive her paa Island i Vinter. Og jeg gad vide om han sender billeder ned til Høstudstillingen. Han virkede paa det sidste saa underlig fjernt. Men det kan være fordi han ikke rigtigt var kommet i gang med at arbejde.
+Det med Linien er vel forbi for længe siden. Naar udstillingen ikke var god – kan det ikke holde temperamentet oppe. Men vi grinede godt af Asger. Og haaber at han har faaet en klarere indstilling. Af dem paa Septembersynigin er der ikke rigtig nogen man kan invitere. De er for ufærdige. Saa skulde man invitere dem allesammen – som en gruppe – men jeg tror ikke alligevel. Man kunde maaske invitere Skulason - men nu ligger han halvdød paa Sygehuset. Han skulde nu alligevel ha´ svaret os, da vi ringede saa mange gange til ham i Sommer. Han mødte for 14 Dage siden en fuld mand paa hovedgaden – og han slog ham ned – saa han flækkede Kæben og brækkede det ene ben. En af dagene gaar jeg hen og besøger ham.
+Nu i dag har jeg været ude og købe mig 2 par nye sokker og et sæt undertøj. Saa er jeg fri for at vaske her. Jeg ville også ha´ haft en skjorte – men de havde ikke noget stort udvalg. I det hele taget er der ikke meget at købe her. I lørdags var jeg jo flot. Gislason laante en Smoking til mig – en tidligere kommunistisk ministers tøj. Men de andre var nu lidt skuffede over – at jeg ikke kom i fløjlsbukser. Men det kan de sagtens sige bagefter.
+Men nu nok for denne gang. Hvis I har det godt paa Bornholm – er der jo ingen grund til ikke at blive der saa længe som I kan. Men jeg regner nu med at faa et brev fra jer – om hvorledes det gaar.
+Og endnu en gang til lykke med fødselsdagene ja maaske for resten - er jeg hjemme på Karis fødselsdag. Men i alle tilfælde – til lykke – til lykke – og kys mine to søde tøsebørn fra mig og kærlige hilsener jeres henning
+og Hilsen fra Øli og Lise Gislason</t>
+  </si>
+  <si>
+    <t>1949-12-04</t>
+  </si>
+  <si>
+    <t>Svavar  Gudnason </t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Constant Nieuwenhuys</t>
+  </si>
+  <si>
+    <t>Brevet er Svavar Gudnassons formelle, men personlige udmeldelse af kunstnersammenslutningen HØST.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/dTX5</t>
+  </si>
+  <si>
+    <t>Kære Henning og Else
+Hjertelig tak for igaar. 
+Her er min formelle udmeldelse af ”Høst” som jeg sagde at jeg vilde sende. 
+Jeg nøjes med at henvise til vores samtale igaar som grund for min udmeldelse og beder jer med-dele dette til mine andre Kammerater som ikke var til stede. 
+Jeg haaber I vil holde jer til det som var væsentligt i mit standpunkt, naar I drøfter dette med de andre, men ikke iblande det for meget psykoanalysens clichéer som man i kredsen gærne bruger og som jeg for øvrigt mener at I har presenteret for Constant hvis jeg maa bedømme af hans svar-brev til Henning. 
+Jeg betaler min part af det økonomiske underskud og forbeholder mig gærne ret til at følge med i regnskabet. 
+Og så kan jeg godt sige at jeg er ikke uvildig til et redeligt samarbejde, hvis dette skulde i fremtiden indfinde sig. 
+Mine altid varmeste ønsker for jer alle på Ny Carlsbergvej og tak for mangt og meget. 
+Venlig hilsen
+Svavar Gudnason</t>
   </si>
   <si>
     <t>1984-11-09</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Kamma  Franch
 Leif  Hartwell</t>
   </si>
   <si>
     <t>Andreasen siger tak for nogle gode dage hvor han og hans hustru var på besøg hos Sidsel Ramson og Carl-Henning Pedersen i Molesmes i Frankrig. 
 Andreasen fortæller at de har været til fødselsdag hos Carl-Henning Pedersens ældste datter Vibeke Alfelt og her blev han af forlagsdirektør for Fr. G. Knudtzon, Leif Hartwell, bedt om at skrive en monografi om Else Alfelt. Det er den bog, der senere blev realiseret i 1985 under titlen: "Else Alfelt - Månen og bjergenes malerinde". 
 Andreasen nævner at det er godt Carl-Henning Pedersen kan bo hos de gode folk i Ribe og her taler han om Kamma Franch, hvor Carl-Henning Pedersen boede mens han lavede udsmykningen i Ribe Domkirke.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/kQY6</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg fik sagt tak til Sidsel for de dejlige dage i Frankrig hos jer. Men jeg vil også gerne sige Dig mange tak for oplevelsen! Vi synes der er herligt på Chateauet – og at det må være et ideelt arbejdssted. Og hvor var det hyggeligt for os at [kan ikke læses], oplevelseslandskabet og gå i skoven, hvor I lø-ber. Jo, det var en dejlig oplevelse ikke Østens fra _______ osv. osv. 
 Vi var til stor fødselsdag hos Vipse i går. Over 100 mennesker og det stærkeste ________ bord, jeg nogensinde har set. Vipse var naturligvis meget glad og stemningen meget høj. 
 Hartwell var så venlig at spørge mig om jeg ikke ville skrive om Else i den serie af bøger, hans forlag udgiver. Der er intet jeg hellere ville. Du ved sikkert godt hvor meget jeg holder af Else, og jeg tænker på hende næsten dagligt. Kan som ____ ikke glemme hende hun står ovenikøbet mere og mere levende for mig. Hendes billeder tænker jeg naturligvis også igen på i den sammenhæng. 
@@ -325,59 +482,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -523,88 +680,256 @@
       <c r="H4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
         <v>44</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
+    <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>