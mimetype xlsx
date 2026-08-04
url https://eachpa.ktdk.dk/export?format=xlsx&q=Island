--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="68" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="83" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -108,51 +108,51 @@
     <t>Kære Henning, Tak for dit Brev – og vi tænkte nu maa der handles og saa styrtede Vipse og mig til Wesselsgade og de kunde ikke tage af sted før Fredag el. Lørdag efter Pinse saa var det i Orden og vi gik til Damperen, men efterhaanden taarnede der sig saa mange Ting op, paa Vejen derned at da jeg kom ind i Billetsalget, bad jeg bare om en Fartplan og saa havde vi opgivet den Tur / Jeg opdagede at Kari skal paa Landet, Lørdagen efter Pinse og saa kunde jeg ikke naa at faa hendes Tøj i orden, jeg skal jo ogsaa male og vilde jo spilde 5 à 6 Dage med den Rejse / Desuden har vi ingen Penge til Rejsen / Jeg skulde have været til Malmø i Dag Søndag d. 2 med Studiekredsen, men det blev aflyst grundet paa at Nationalbanken afslog vores Ansøgning om svensk Valuta til Tilbage-turen – Det er svært at male gode Billeder, de bliver saa haarde / Kari og Vipse har jeg sendt ud til Heerup, jeg skriver i en Pause mens jeg maler / Jeg var i Vandrelauget i gaar om Herbergsforteg-nelse fra Norge, den er der først omkring 8 Juni. De røgede Sild har vi endnu ikke faaet saa dem kommer vi i alt Fald ikke til at smage. Der er nok ikke noget der kan bruges tilbage af dem. (Den sidst sætning står lodret i højre side af brevet). 
 Anna Dahl og jeg var ude at besøge von Garvens han havde et vidunderligt Billede af en islansk Kvinde, malet af Karen W.H. det var i naturlig Størrelse, vi burde i alt Fald i Aar have hende med paa Høst – Jeg talte med Christian Sørensen, han vilde tale med dig om en vigtig Sag, naa jeg spurgte om hvad det var. Det var om ”Nechs” Rolf. Han troede at du kunde bestemme om han skulde med el. ej, jeg gjorde ham opmærksom paa at det kunde hverken du eller jeg ordne og for resten vilde jeg ikke have ham med / Saa kunde Grønningen faa ham, det synes jeg var en udmær-ket Ide, det blev Chr S. jo meget fornærmet over. Han har jo lovet Nesch at han skal udstille hos os/ Dine Smykker var for øvrigt færdige snart, saa maa du jo sørge for at vi faar nogen Prøver det er da spændende. Fra ”Jyllands Posten” er kommet et vanvittigt smukt Fotografi af dig, det var godt du skrev /
 Nu maa du skrive naar omtrent du kommer, men har jo Tiden for dig /Rikke H, skal jo ogsaa vide naar du omtrent tænker at komme om Gøteborg, hvis du vil det, for hun bor jo paa Landet snart og skal saa have Tid til at beregne at tage ind / Evt. kunde du tage Baad til Gøteborg, der gaar jo en nu og den kan betales i danske Penge, Hav det nu rigtig godt og kærlig Hilsen fra dine 3 Piger
 Omvendt på toppen af siden, har Else Alfelt skrevet:
 Hilsen til K.W.H. og de andre /</t>
   </si>
   <si>
     <t>1948-07-29</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Kari-Nina Pedersen</t>
   </si>
   <si>
     <t>Island</t>
   </si>
   <si>
     <t>Hornafjörður</t>
   </si>
   <si>
     <t>Svavar  Gudnason 
 Erick Stuckmann</t>
   </si>
   <si>
-    <t>Carl-Henning Pedersen skriver Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
+    <t>Carl-Henning Pedersen skriver fra Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
 Han opholder sig på Island sammen med Svavar Gudnason, der har lånt ham penge og betalt for billetter, da det ikke har lykkes at sælge værker. På grund af de manglende midler har Carl-Henning Pedersen ikke turde love noget om en planlagt udstilling. 
 I Hornafjörður bor Carl-Henning Pedersen foreløbig hos Svavars familie, hvor han bliver godt modtaget og blandt andet har været ude at fange laks. Han forventer snart at flytte til et mere primitivt værelse. Han beskriver naturen omkring fjorden som meget smuk og håber at komme på ture i bjergene.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/LAhl</t>
   </si>
   <si>
     <t>Hornafirdi, Island, Torsdag 29. Juli 48
 Kære Else Vipse og Kari!
 Det var lidt underligt at I rejste. Men det var sikkert den eneste maade vi kunde klare det paa. Der er intet sket – saa jeg har ingen penge faaet. Svavar prøvede den mand der var interesseret i ”kløften” – men det gik ikke. Heller ikke Købmanden som Gestur kom med – har ladet høre fra sig. Jeg laante 100 Kr af Svavar, dagen efter I var rejst – og han har saa foruden betalt billetten på Hekla og maden der ombord. Jeg er jo lidt nervøs for hvordan det skal gaa her. Jeg har derfor heller ikke faaet sendt svar til Struckmann. Naar jeg ikke aner om jeg har penge til rejsen – er det jo sin sag at love at ordne udstillingen. Men nu maa jeg jo se hvordan det gaar.
 Jeg haaber at I kom godt hjem. Og jeg haaber at det bliver til noget med at I kommer en tur over til Bornholm. Det er ingen grund til at spekulere paa det med skolen. Har I været i forbindelse med Jens? Og havde han nogle penge?
 Jeg fik ellers ordnet saa nogenlunde i Classons hus. Jeg fik syet sengene og Vasket gulvene – lagt de 27 kr ind i æsken – alle billederne blev kørt ind i havnehuset – jeg købte 3 kg melis og stillede op ved siden af huggesukkeret. Søndag aften kom Gestur og hans kone og ham han en dag havde med – med hans kone – og de havde noget dejlig kirsebærlikør med – saa vi havde det meget hyggeligt inden jeg rejste.
 Selve rejsen hertil Hornafj gik meget ligetil. Skibet Hekla sejlede meget hurtigt. Vi havde en dejlig køje på 2. klasse. Desværre laa der saa meget taage inde over land – saa det blev ikke saa meget med at se. Der var ogsaa temmelig store bølger – saa vi gyngede en hel del. Asta var noget søsyg. Men jeg var oppe paa dækket hele Mandagen og nød det. Vi lagde ind til Vestmannaøerne – hvor der gik folk i land – og nye kom paa. Det vil sige – skibet kom ikke ind i havnen – det lagde sig til anker i læ af øen – og saa kom der en fiskerbaad ud. I saa vel ogsaa øerne – for I maa jo ha passe-ret dem paa omtrent samme tidspunkt som vi om fredagen – eller maaske lidt senere. Vi var der ved 8. tiden om morgenen – og startede fra Reykjavik kl. 11 om aftenen.
 Naa – Mandag aften kl 9. skulde vi være ved Hornafj. Men vi sejlede lige forbi. Skibet kunde ikke gaa ind i fjorden paa grund af for store bølger. Og inde paa land ville de ikke ha noget med at sende en fiskerbaad ud paa søen – saa vi kunne komme ind med den. Der var sikkert ogsaa nogen risiko ved at komme ombord i en saadan lille baad ude i de store bølger. – saa jeg tænkte at det ærlig talt var meget rart at vi sejlede videre til et roligere sted. Omtrent 100 km. maatte vi sejle nordligere - og til alt held laa der en lille parketbaad – herdue breid – som var forsinket – og til den var der telegraferet saa den ventede paa os. Kl. 2 om natten kom vi over i den – først ned i en fiskerbaad – der var ingen havn der – men ret roligt vand – vi kom ned i en kahyt nede i bunden af parketbaaden. Der var mægtig varmt – og Asta blev søsyg igen med det samme. Vi var sammen-stuvede dernede. Til at begynde med sad jeg paa en stol og lagde hovedet ned paa armene paa bordet og forsøgte at sove. Men jeg kurede ustanselig frem og tilbage paa bordet. Det var ikke til at holde ud. Saa rejste jeg mig – og Svavar spurgte om jeg lev søsyg. – Men det var jeg nu ikke. – og svingede over til en krog i kahytten hvor der laa en rygsæk. Op ad den faldt jeg saa i søvn. – og vaagnede først ved halvottetiden da vi var kommet til hornafj. Vi laa en halvtimes tid uden for indsejlingen og ventede paa lods. Vi gyngede op og ned. Inde paa fjorden kom vi saa over i en fiskerbaad og saa endelig i land. Svavars bror, lægen – stod og tog imod os – og saa hjem til hans forældre og drikke stort kaffebord.
 Hos Svavar har jeg saa boet nu i nogle dage – og har faaet et værelse. Hans far er mægtig sød – en rar gamling – der arbejder nede i brugsen. Moderen er meget reserveret – men det er hun sikkert over for alle fremmede. I det mindste har jeg faaet god mad i nogle dage. I dag har vi faaet laksør-red som Svavar og jeg var ude og fange paa fjorden i Gaar. Vi havde net med og satte – og holdt saa øje med om nogle af korkpropperne bevægede sig – saa var der gaaet en laks i garnet – og Svavar var mægtig gesvindt til at faa fat i den. Vi fangede 16 - saa det var ikke daarligt.
 I Gaar var vi ogsaa henne hos brugsforeningsbestyreren og saa paa de værelse han havde lovet at vi maatte bo i. Det er meget primitivt, men jeg tror at jeg flytter derhen paa Mandag. Det er en ret stor stue med en masse trækøjer. Det bruges om Vinteren, naar der i havnen kommer mange fi-skerbaade - og fisker derfra.
 Men Omegnen her er dejlig lige saa dejlig som vi har hørt det beskrive. Selve fjorden med det grønne land omkring og ude omkring igen – alle bjærgene. Til den ene side – mod vest – de store jøkler – som man ser skærer sig gennem bjærgene ned mod Fjorden, helt til venstre – det højeste bjærg paa Island – men det syner nu noget mindre end de andre bjærge heromkring – fordi det er længere borte.
 Den første dag vi var her spadserede jeg en tur ad landevejen et stykke ind over det grønne land. Og da var solen fremme – efter at det havde været graavejr i flere dage. I gaar – da vi var ude paa fjorden var det taage – og man kunde ikke se ret langt. Her høres ret kraftig brænding – havet der støder mod de lange smalle landtanger – eller sandtanger der ligger foran hele den brede fjord.
 Nu haaber jeg at jeg faar anledning til at komme nogle ture ind i bjærgene – i det mindste vil jeg selv foretage nogen.
 Lige nu efter kaffen snakkede jeg med Svavar om den Udstilling i Reykjavik. Men han gav mig ikke noget rigtig raad om hvad jeg skulde gøre.
 Ha´ det nu godt til vi ses – og jeg haaber at I har Penge – mange kærlige hilsner fra jeres Henning</t>
   </si>
   <si>
     <t>1948-08-01</t>
   </si>
@@ -333,50 +333,160 @@
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Constant Nieuwenhuys</t>
   </si>
   <si>
     <t>Brevet er Svavar Gudnassons formelle, men personlige udmeldelse af kunstnersammenslutningen HØST.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dTX5</t>
   </si>
   <si>
     <t>Kære Henning og Else
 Hjertelig tak for igaar. 
 Her er min formelle udmeldelse af ”Høst” som jeg sagde at jeg vilde sende. 
 Jeg nøjes med at henvise til vores samtale igaar som grund for min udmeldelse og beder jer med-dele dette til mine andre Kammerater som ikke var til stede. 
 Jeg haaber I vil holde jer til det som var væsentligt i mit standpunkt, naar I drøfter dette med de andre, men ikke iblande det for meget psykoanalysens clichéer som man i kredsen gærne bruger og som jeg for øvrigt mener at I har presenteret for Constant hvis jeg maa bedømme af hans svar-brev til Henning. 
 Jeg betaler min part af det økonomiske underskud og forbeholder mig gærne ret til at følge med i regnskabet. 
 Og så kan jeg godt sige at jeg er ikke uvildig til et redeligt samarbejde, hvis dette skulde i fremtiden indfinde sig. 
 Mine altid varmeste ønsker for jer alle på Ny Carlsbergvej og tak for mangt og meget. 
 Venlig hilsen
 Svavar Gudnason</t>
+  </si>
+  <si>
+    <t>1952-04-18</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Svavar  Gudnason 
+Kresten Krestensen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>(På Lysebu) tilføjet med CHP’s skrift,</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu i Norge. Brevet er en blanding af bekymring, kærlighed og praktisk orientering. 
+Brevet er præget af familiens vanskelige økonomiske situation. Hun fortæller, at der ikke er penge til transport til atelieret, og at nye regninger, blandt andet til sygekassen, hober sig op. Efter at have betalt lys og husleje må hun nøjes med at købe farver og pensler, så hun kan male hjemme.
+Hun takker for Carl-Hennings brev og fortæller om en påskedag hos Erik Andresen og familie, hvor samtalen kredsede om rejser, Italien, Sydfrankrig og fremtidige planer. Else fornemmer samtidig kontrasten mellem Carl-Hennings inspirerende ophold i Norge og den økonomiske virkelighed hjemme i København. 
+Else nævner, at Andresens igen har tilbudt dem at benytte et hus i Skagen, og hun overvejer også, om hun selv kunne komme til Norge i et par uger, hvis de norske penge kan veksles, og der kan findes et billigt sted at bo.
+Et vigtigt afsnit handler om kunstsamleren Kresten Krestensen. Else beder Carl-Henning undlade at signere de billeder, Krestensen ejer, da samleren foretrækker at skrive oplysninger om værkerne på bagsiden. Hun sender desuden et udklip af et billede, der har hængt på hovedet, så Carl-Henning kan bekræfte den rette orientering.
+Familien fylder også meget i brevet. Else vedlægger børnenes påskebreve og fortæller, at Vibeke ("Vips") savner opholdet på landet så meget, at hun måske skal have lov til at rejse tilbage.
+Derudover fortæller Else, at Mogensen er kommet hjem fra sin rejse og nu er blevet udnævnt til overassistent ved postvæsenet. Han har modtaget brev fra den islandske kunstner Svavar Guðnason, som planlægger et ophold i Danmark. Else nævner håbet om, at en samlet udstilling med de tidligere COBRA-kunstnere måske kan genoptages, og hun antyder, at Kresten Krestensen kunne hjælpe med at bringe parterne sammen. Krestensen mener, at kunstnerne samlet repræsenterer noget af det stærkeste i dansk kunst.
+Brevet afsluttes med hverdagsglimt og en bemærkning om, at der måske går længe, før Carl-Henning får næste brev, fordi Else næsten er løbet tør for penge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eYqo</t>
+  </si>
+  <si>
+    <t>Fredag d 18. April
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Jeg er ved at opgive det hele – jeg kan ikke komme ud og male i Værelset for vi har ikke en Øre – og det er alt for langt at gå / Og nu en ny Regning 9.60 Kr for hver til (Sygekasse) / Har betalt lysregningen og Vips er kørt hen og betale Huslejen nu / Bagefter følges hun og jeg ud efter Farver og Pensler til at male over med så må jeg male herhjemme /
+Nu har jeg sovet i 4 Timer og er i lidt bedre Humør, men Pengene er ikke bedre – 
+Tak for dit Brev –
+Jeg var ude Påskesøndag hos Andreasen’s vi spiste Frokost og gik så en lang Tur til Furesøen og kørte med Bus tilbage – 
+Men de sagde ingenting – kun spurgte han meget om der var dejligt i Ravello, om det var der vi arbejdede best. De mente vi havde oplevet så meget og han sagde måske skulde vi tage 3 Uger mdr. engang, så kunde jeg skrive 2 Del af den Bog jeg skal lave – og han sagde han helst vilde til sydfrankrig – og jeg anbefalede Italien som meget billigere og ligeså godt – men jeg vidste jo ingenting Om aftenen trak Erik en Flaske Marsala op og vi skålede og talte om Rejser – de om Amerika og jeg om Italien /
+Jeg er glad på dine Vegne – kun bliver det så skrækkeligt fattigt i Øjeblikket her på baggrund af alt dit – manglen på alle de ydre Ting som giver den Ro at man kan male / (Her er sat et X i brevet) X De, Andre’sens nævnede igen Huset på Skagen og sagde vi måtte rejse derop også nu /
+Du skal ikke signere Kresten Krestensens Billeder – han skriver bare bag på, hvad han ved om dem – det er kunsthistorikere altid så glade for sagde han – her sender jeg et udklip af dit Billede med, jeg sagde det hang på hovedet, men nu har han vendt det, skriv lige på op så han kan se det er rigtigt, og send det til mig eller ham Fabrikanten Kresten KrestensenSøbredden Vesterbrogade 70 Gentofte
+Jeg sender mine Ungers Påskebrev med du ser de har haft det dejligt – og Vips klager over hun ikke er der mere – det ender vel med hun får Lov at rejse derop 
+(Her er teksten der er sat X for)
+X Nu skal jeg høre om de norske Penge kan veksles /
+X Kan man ikke leje et eller andet billigt så jeg kan komme op til Norge i 14 Dage
+Mogensen er kommet hjem, kom herud med en Fiasko 2 L Rødvin, vi drak og spiste Æg og Kartofler – næste Dag kom Ungerne og Lasse, så spiste vi Spagetti og – Rødvin igen – 
+Jeg skal hilse dig fra Mogensen – han er nu højtidelig udnævnt til Overassistent og han skal arbejde på Tietgen’sgades Posthus / Han har fået Brev fra Svavar, han kommer her til Landet 1 Par Mdr i Sommer – for at se om hvor lille Udstilling skulde komme til sig selv / Jeg tror at kan vi intet gøre – kan måske – Kresten Krestensen bringe det sammen, han synes det er idiotisk at vi er hver for sig og at det vil være det stærkeste i dansk Kunst om vi har udstillingen samlet igen / måske er der et lille Håb – 
+Nu går vi ud og besøger Kit og forære hende den tomme Fiasko, hun er helt vild efter sådan en til vandflaske til Landet / 
+Det stadigt Sommer, men koldere -
+Nu mange kærlige Hilsener og 
+Kys fra Else /
+Og hilsen fra begge dine Unger, der sidder og venter på jeg får skrevet færdig Frimærket har jeg fået af Vips / måske varer det længe inden næste Brev fordi jeg ingen Penge har (Det sidste skrevet i kanten i højre side)
+Øverst på først side er tilføjet:
+Hvadfor en af Glasregningerne er ikke rigtig?</t>
+  </si>
+  <si>
+    <t>1952-11-11</t>
+  </si>
+  <si>
+    <t>Frankrig
+Paris</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Hanne Arensbøll
+Frederik  Dam 
+Ejnar Dyggve
+Peter Heering
+Elise Johansen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Viggo  Thorlacius-Ussing 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet, mens Carl-Henning er på vej hjem fra Sydfrankrig via Paris, og Else fortæller om de hektiske forberedelser til sin kommende udstilling; "Rummet og Bjærgene", på Den Frie. Udstillingen er hendes første store seperatudstilling og i brevkorrespondancen oktober-november 1952, fremgår det, at hun selv står for værker, økonomi, invitationer og katalog til udstillingen, samtidig med hun tager sig af familien. 
+Else fortæller, at hun har fået ros for sine akvareller på en fernisering på Glyptoteket, hvor blandt andre Ussing og Dyggve fremhævede værkerne. Hun inviterer flere kunstfolk til ferniseringen og mærker både interesse og undren over, at hun nu skal have sin egen store udstilling.
+Hun nævner også, at Kobberstiksamlingen ønskede at erhverve flere af hendes akvareller, men kun fik to af dem. 
+Spændingen omkring udstillingen stor, og Else håber, at Carl-Henning måske når hjem i tide til at se den.
+Brevet afsluttes med en økonomisk oversigt samt hilsner fra familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/a15m</t>
+  </si>
+  <si>
+    <t>D 11 Nov 52.
+Paris (tilføjet med CHP’s skrift)
+Kære Henningmand (Paris) / Dette er Brev Nr 1000 så du forstår det tog lidt Tid at nå til dig / Nu er det næsten overstået med Indbydelserne, men jeg mangler endnu Musæer og Fond, skal hos Jens og få Listen over dem i Aften – 
+Pressen har lige fået – Kl. 11 nu, kommer Arensbøll og henter –
+Ja det er dejligt om vi slipper for Rejsepenge for der går mange til, til forberedelser / Tak ellers for både Kort og Brev / Lasse har solgt det lille Billede han får 225 ÷ 20 % - Så Vips er meget lykkelig – og blevet krøllet i Fødselsdagsgave af Lasse – Kari har været hjemme et Par Dage af Forkølelse / Nu er kl næsten 1 han er ikke kommet endnu Arensbøll alle 52 Billeder står nede i Porten og venter – Erik var med Penge forleden Dag han er meget spændt, og inviterede mig og Kari ud til Lyngby Lørdag Aften, men Vips og Lasse er her jo, så nu må vi se – Lasse er ved at male en fin Bogstavplakat til mig –
+Jeg var til Fernisering forleden Dag på Glybtoteket, der hang 2 af mine Akvareller den ene så især godt ud, og både Ussing og Dyggve, synes de var så gode – Dyggve sagde jeg skulle hilse dig / og Friis Johansen hilste også så pænt og spurgte til Alberobello – også han var helt vild med Grækenland, det er dog det bedste sagde han – Jeg inviterede Ussing og Dyggve til Fernisering, nu må vi se – Kobberstiksamlingen vilde have dem alle fire, sagde Ussing, men han fik kun to det var om Akvarellerne, vi skal også selv have nogen – Fru Johansen, nå skal du have Udstilling – Heyman hvorfor skal du have Udstilling – ok, sådan hører jeg fra alle Sider – Men nu er det jo heldigvis, og det bliver spændene – Her ser du altså Kataloget, jeg ved endnu ikke Prisen el om de vil bytte – Nu kærlige hilsener fra din Else, det er dejligt du er ved at begynde hjemrejsen – måske når du at se min Udstilling – Slut – Kys lille Mand fra Else
+Kari efterfølgende skrevet en hilsen til Henning:
+Kære Henning. Jeg håber du har det godt. Jeg har lige lavet en sæl af træ, og sidder og væver på min væv. Jeg er forkølet og er hjemme fra skole.
+Hilsen Kari og tusind milioner kys til dig
+Herefter skriver Else igen 
+795
+635
+160
+betalt i denne Måned
+Møller-Mikkelsen 50 Kr / og Fru Johansen 100 Kr / så du har de 160 Kr tilbage på Regnskabet
+Øverst i starten af brevet har Vipse og Lasse skrevet hver en hilsen til Henning
+Hilsen fra Lasse
+Kære Henning, du kan tro at vi har travlt med Elses udstilling, Lasse har solgt til en Peter Heering en der laver Likør – og måske i aften er der en Islansk fiskegrosser der køber det til 400 Kr, så det er fint – husker du min 18 fødselsdag den 13. Kærlig hilsen Vipses</t>
   </si>
   <si>
     <t>1984-11-09</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Kamma  Franch
 Leif  Hartwell</t>
   </si>
   <si>
     <t>Andreasen siger tak for nogle gode dage hvor han og hans hustru var på besøg hos Sidsel Ramson og Carl-Henning Pedersen i Molesmes i Frankrig. 
 Andreasen fortæller at de har været til fødselsdag hos Carl-Henning Pedersens ældste datter Vibeke Alfelt og her blev han af forlagsdirektør for Fr. G. Knudtzon, Leif Hartwell, bedt om at skrive en monografi om Else Alfelt. Det er den bog, der senere blev realiseret i 1985 under titlen: "Else Alfelt - Månen og bjergenes malerinde". 
 Andreasen nævner at det er godt Carl-Henning Pedersen kan bo hos de gode folk i Ribe og her taler han om Kamma Franch, hvor Carl-Henning Pedersen boede mens han lavede udsmykningen i Ribe Domkirke.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/kQY6</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg fik sagt tak til Sidsel for de dejlige dage i Frankrig hos jer. Men jeg vil også gerne sige Dig mange tak for oplevelsen! Vi synes der er herligt på Chateauet – og at det må være et ideelt arbejdssted. Og hvor var det hyggeligt for os at [kan ikke læses], oplevelseslandskabet og gå i skoven, hvor I lø-ber. Jo, det var en dejlig oplevelse ikke Østens fra _______ osv. osv. 
 Vi var til stor fødselsdag hos Vipse i går. Over 100 mennesker og det stærkeste ________ bord, jeg nogensinde har set. Vipse var naturligvis meget glad og stemningen meget høj. 
 Hartwell var så venlig at spørge mig om jeg ikke ville skrive om Else i den serie af bøger, hans forlag udgiver. Der er intet jeg hellere ville. Du ved sikkert godt hvor meget jeg holder af Else, og jeg tænker på hende næsten dagligt. Kan som ____ ikke glemme hende hun står ovenikøbet mere og mere levende for mig. Hendes billeder tænker jeg naturligvis også igen på i den sammenhæng. 
@@ -482,59 +592,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eYqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/a15m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -844,92 +954,178 @@
       <c r="H8" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>64</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="J9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K9" s="5" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="K11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>