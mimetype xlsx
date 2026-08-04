--- v0 (2026-04-06)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="56" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="146" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -125,152 +125,764 @@
     <t>Frøken Winstedt</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen og Else Alfelt skriver hjem til Vibeke Alfelt fra deres ophold i San Cataldo. San Cataldo er et kloster ved Amalfikysten i Italien, hvor danske kunstnere og videnskabsfolk kan ansøge om stipendieophold. 
 Brevet giver et indblik i hvordan det var at rejse i udlandet i 1951 med lange postgange og viser Italien som et eksotisk rejsemål.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/6KQK</t>
   </si>
   <si>
     <t>Torsdag d. 4 Mai
 San Cataldo 1951
 Kære Vipsebarn / Tak for dit Kort, naa du bor ogsaa I Bjærgene. Vi er ankommet her til San Catal-do , vi bor flot har to Værelser helt for os selv, Soveværelse med hvide Jernsenge og Stue / De an-dre Stuer her i Huset er hele sale, man kan endnu se hvælvingerne fra Klostret el. Kirken, hvad denne Del nu har været –
 Kl. er nu 7½ Morgen og jeg sidder paa vores ene Altan, der er en til hver Stue, og ser ud paa Bjær-get overfor c 1200 m øverst oppe ligger der et Kloster, hvor man Natten mellem 1 og 2 Pinsedag, valfarter til for at takke for at man heldigt har undgaaet Ulykker. Jeg ser ogsaa ud over Middelha-vet og Solen varmer / I Gaar Aftes, var Fiskerne paa Havet, de har mægtige Blus i Forstavnen, det ser herfra ud som Stjerner var faldet ned fra Himlen og hvilede paa Vandet /
 Ved siden stod Maanen, saadan som en italiensk Maane bør se ud, gylden rød-gul og spejlede sig i Havet /
 Vi var oppe paa Bjærget i Gaar, det virker højere end Marsfjell, dybt nede i en Kløft laa et Kloster, Solen kommer der sikkert aldrig, lige langt under os i Bunden, ud til Havet, laa Byen Amalfi – som en Legetøjsby /
 Nu sidder vi og venter paa Morgen Mad, Henning har lige været inde og bestille The til mig, jeg spørger ham hvordan han gjorde det forstaaeligt det er nemlig kun Frøken Winstedt der taler dansk, de andre taler kun italiensk/
 Her gror de smukkeste vilde Blomster, Alpevioler, kraplackrød denne størrelse, alle fine Gøgeurter som er sjældne hos os, mærkelige Okideagtige blomster, alt i Dværgformat / Og saa er der højt paa Bjærget, Kastanieskove, ægte Kastanier, de er endnu ikke sprunget ud, men Roser og Nelliker /
 Busturen hertil er ikke for søsyge Mennesker, den svinger hele Tiden, ud og ind bugter Vejen sig fra Saleno og hertil langs Middelhavet /
 Vi faar Frugt til Dessert hver Dag Appelsiner med friske druer ved, Figner og Hasselnødder og Val-nødder / Ogsaa den dejligste Rødvin, kølig og frisk baade til Middag og Aften, det vi kan drikke / Efter Aften faar vi Kaffe i Dagligstuen foran den aabne Ild, for da er det køligt, vi ligger i Skygge af Bjærget fra Kl. 6 aften / Kaffen er kulsort og bitter, med Sukker og Fløde om vi har Lyst, men vi ny-der den rene Smag, hvis du kan tænke dig fire skefulde Bønner til en halv Kop Kaffe, saa stæk er den.
 Brevene herfra er c. 6 Dage om at naa til Danmark og naar det saa skal ud paa Landet til jer, gaar der jo mere / Herned til tager det c. 30 dage fra København, vi tager først herfra 15 evt. 16 Maj om Morgenen /
 Hav det nu godt Vipse-unge og Kærlig Hilsen fra dine Else og Henning
 Tak for Hilsenen og Hilsen igen til Ingrid dig og Valdemar fra os begge</t>
   </si>
   <si>
+    <t>1951-08-18</t>
+  </si>
+  <si>
+    <t>Else Alfelt</t>
+  </si>
+  <si>
+    <t>Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Marianne  Alfelt Åkirke
+Niels Peter Lau Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning Pedersen og Kari-Nina, hvis rejse nu har ført dem til Italien. 
+Hun fortæller Arensbøl netop har hentet hendes billeder til et købestævne. 
+Hun beskriver et besøg hos familien, hvor hun så børnene, Vipse, Lars og Niels. De var alle fint klædt på og glade for at se hende. Hun så også en udstilling med Vibeke Alfelts og Lars Åkirkes billeder. 
+Brevet fortsætter næste morgen. Else fortæller, at hun forsov sig lidt og nu er ved at forberede sig på en cykeltur. Hun nævner sine økonomiske bekymringer og at pengene er ved at slippe op. Hun afventer spændt svar om et muligt legat eller støtte fra Carlsbergfondet og håber på et "mindre mirakel".
+Hun savner Kari og Henning og beklager, at hun ikke fik ønsket dem god rejse, da de drog sydpå. Hun håber, de vil skrive, når de når frem, så hun eventuelt kan hente dem på stationen ved hjemkomsten.
+Else glæder sig over, at de skal opleve Italiens kunstskatte, især mosaikkerne i Ravenna, havet ved Marina og museerne. Samtidig er hun lidt utilfreds med sit eget mosaikarbejde, som hun synes skrider langsomt frem, men håber, at hun vil se anderledes på det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/mVgN</t>
+  </si>
+  <si>
+    <t>Lørdag morgen
+Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem møn-stret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stati-onen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Bille-der – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
+Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
+Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for nu er I jo i Italien
+Kys fra jeres Else –
+Hvordan går det med at tale italiensk?
+Jeg sender en Hilsen til Venedig</t>
+  </si>
+  <si>
     <t>1951-08-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>Else Alfelt</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Firenze
 Italien</t>
   </si>
   <si>
     <t>Firenze, Italien 
 Dolomitterne, Italien 
 Menton, Frankrig
 Dalmazzo
 Finland 
 Vejby, Danmark </t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Ejler  Bille
 Jørgen  Nash
 Anna Vibeke  Nording 
 Erik  Ortvad
 Kari-Nina Pedersen
 Guillaume Cornelis  van Beverloo</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
 Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
 Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
 Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
 Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CLD1</t>
   </si>
   <si>
     <t>Tirsdag 21.8.1951
 Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
 Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
 Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
 Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
 Nu de kærligste hilsner fra dine tre og Kys fra
 din Henning
 og tak for dine breve.</t>
   </si>
   <si>
+    <t>1952-04-12</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Erik Andreasen
+Ejler  Bille
+Elna  Fonnesbech-Sandberg
+Elise Johansen 
+Anna Krestensen
+Kresten Krestensen</t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen under hans ophold på Lysebu i Norge. Hun er alene hjemme efter børnenes afrejse og arbejder på at skrive, men får ikke malet, som hun havde håbet. Hun fortæller om et besøg på Nationalmuseet samt om et møde med kunstsamleren Kresten Krestensen, der har skrevet til Carl-Henning for at få oplysninger om de værker, han har købt.
+Else besøger Krestensen for at se billederne og hjælpe med identifikation og datering. Samlingen omfatter blandt andet Carl-Henning Pedersens værker; "Den ædende", "Maske" og "Lille Mand", som Else betegner som nogle af kunstnerens stærkeste værker. Derudover ejer Krestensen flere mindre billeder med heste- og mandemotiver fra omkring 1940, Ekstatisk Fugl (1944), Mennesker i Verden (1943, en titel Else selv har givet værket) samt en tidlig og markant fuglekomposition, som hun daterer til 1938. Krestensen og hans hustru inviterer ægteparret på besøg, når Carl-Henning vender hjem.
+Else beskriver også Krestensens imponerende samling af dansk kunst med værker af blandt andre Harald Giersing (Fokina og Artisterne), J.F. Willumsen Weie, Søndergård og Rude. Hun bemærker Krestensens begejstring for Søndergårds malerier.
+Brevet rummer desuden en række praktiske og økonomiske oplysninger. Else orienterer om ubetalte regninger, manglende penge til kontingenter og familiens anstrengte økonomi, samtidig med at hun fortæller om provenuet fra et nyligt salg gennem Bredlund. Hun afslutter med beskrivelser af det milde forårsvejr, nyheder fra venner og familie samt kærlige hilsner til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/tpuL</t>
+  </si>
+  <si>
+    <t>Kære Henning / (På Lysebu)
+Mine unger er rejst og jeg er alene, Skriver og skriver, er nu kommet til Ikarios – Mogensen, fra Værelset, har været her og bedt om de måtte låne det i Påsken, nå ja så blev det ikke noget til med at male / 
+Jeg var i Onsdags på Nationalmusæet, Filmen var den samme som i ”Thorvaldsen” / Arkustikken er bare dårlig i Nationalmusæets Festsal, så godt jeg havde hørt den fine Ledsage musik inden.
+Der kom et Brev fra Kresten Krestensen til dig, om oplysning om de Billeder han har købt hos Elna, Årstal, Titler o.s.v. / jeg tænkte det må jeg se og klare / Men så mødte jeg tilfældigt Kresten Krestensen og hans Kone, ude på ”Billedkunst 52” – jeg sagde du var bortrejst og første kom hjem igen om to Mdr – men jeg skul prøve at ordne det – så fandt Anna Krestensen på det måske var lettere hvis jeg så Billederne og så to jeg med dem hjem til Gentofte – Han har fået, det store du kalder ”den ædende”, ”Maske” og ”lille Mand” det er dem vi regner for de stærkeste resten er små. Heste og Mænd – billeder fra 1940 + et Par andre, et du kalder ”Ekstatisk Fugl ” 44 og et som jeg har døbt ”Mennesker i Verden” 43 + en meget tidlig og hård Fugl, jeg skrev 38 for den / Men, vi bliver inviteret derud engang når du kommer tilbage / 
+Han har meget stærke Billeder af Giersing ”Fokina ” ”Artisterne” fine Weie, et stort med to Modeller og Opstilling et af dem hvor Farven er gennemsigtig man ved ikke om Tingene er der el. ikke /
+Søndergårds ”Bedstemoderen” Kresten Krestensen er vildt forelsket i Søndergårds Billeder / Han har et meget smukt ”hvidt” Høstbillede mange el. af Høst, Rude også tidlige – det er en fin Samling af danske Kunst /
+På - anden Påskedag skal han med og handle om – mine - hos Elna /
+Har lige nu til Morgen fået Brev fra Erik Andresen, med Kuvert i til dig, som jeg har sendt og sat Adr. på / Jeg bliver inviteret til Frokost i Morgen el. overmorgen som det passer mig, så nu ringer jeg og siger jeg gerne vil i Morgen / 
+Her er kommet en Regning fra Oluf Christensens Rammefabrik /
+25/10 Varer 137,00
+10/1 ” 140,00
+Regning i alt 277,00 Kr
+Skal jeg lade som ingenting el. ringe ind og sige at du er væk i 2 Mdr /
+Kunst for Varer’s Kontingent kan jeg heller ikke betale /
+Jeg har nu 20 Kr til Resten af Mdr.
+Der er kommet opgørelse fra Bredlund /
+Katalogpris Salgspris 5% 3%
+Udstilling Bredlund
+600 - 540 27 16,20
+Facit 496,80 Rest til os 216,80 
+som jeg har fået 
+på ukrodset Chek -
+Fru Johansen´s er jo gemt til Hjælp her og Huslejen / nu må jeg se at få den indløst /
+Ser ellers ingen Mennesker / men nu går jeg ud på den frie / og til Schrøders Udstilling.
+Det er som det var Italien, Blomster uden for Butikkerne mildt og varmt – godt vores Børn er på Landet – Ligger der endnu Sne hos jer?
+Nu mange kærlige Hilsener
+Fra din Else -
+og Kys
+Har lige fået Kort fra Mogensen, han er ved at være træt af Indtryk – skriver det er for overvældende på engang, sidste kort fra Mon Reale /
+Hils Bille /
+Hvad skal jeg skrive for Indtægt i Bærentzens Legat /</t>
+  </si>
+  <si>
+    <t>1952-04-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Svavar  Gudnason 
+Kresten Krestensen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>(På Lysebu) tilføjet med CHP’s skrift,</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu i Norge. Brevet er en blanding af bekymring, kærlighed og praktisk orientering. 
+Brevet er præget af familiens vanskelige økonomiske situation. Hun fortæller, at der ikke er penge til transport til atelieret, og at nye regninger, blandt andet til sygekassen, hober sig op. Efter at have betalt lys og husleje må hun nøjes med at købe farver og pensler, så hun kan male hjemme.
+Hun takker for Carl-Hennings brev og fortæller om en påskedag hos Erik Andresen og familie, hvor samtalen kredsede om rejser, Italien, Sydfrankrig og fremtidige planer. Else fornemmer samtidig kontrasten mellem Carl-Hennings inspirerende ophold i Norge og den økonomiske virkelighed hjemme i København. 
+Else nævner, at Andresens igen har tilbudt dem at benytte et hus i Skagen, og hun overvejer også, om hun selv kunne komme til Norge i et par uger, hvis de norske penge kan veksles, og der kan findes et billigt sted at bo.
+Et vigtigt afsnit handler om kunstsamleren Kresten Krestensen. Else beder Carl-Henning undlade at signere de billeder, Krestensen ejer, da samleren foretrækker at skrive oplysninger om værkerne på bagsiden. Hun sender desuden et udklip af et billede, der har hængt på hovedet, så Carl-Henning kan bekræfte den rette orientering.
+Familien fylder også meget i brevet. Else vedlægger børnenes påskebreve og fortæller, at Vibeke ("Vips") savner opholdet på landet så meget, at hun måske skal have lov til at rejse tilbage.
+Derudover fortæller Else, at Mogensen er kommet hjem fra sin rejse og nu er blevet udnævnt til overassistent ved postvæsenet. Han har modtaget brev fra den islandske kunstner Svavar Guðnason, som planlægger et ophold i Danmark. Else nævner håbet om, at en samlet udstilling med de tidligere COBRA-kunstnere måske kan genoptages, og hun antyder, at Kresten Krestensen kunne hjælpe med at bringe parterne sammen. Krestensen mener, at kunstnerne samlet repræsenterer noget af det stærkeste i dansk kunst.
+Brevet afsluttes med hverdagsglimt og en bemærkning om, at der måske går længe, før Carl-Henning får næste brev, fordi Else næsten er løbet tør for penge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eYqo</t>
+  </si>
+  <si>
+    <t>Fredag d 18. April
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Jeg er ved at opgive det hele – jeg kan ikke komme ud og male i Værelset for vi har ikke en Øre – og det er alt for langt at gå / Og nu en ny Regning 9.60 Kr for hver til (Sygekasse) / Har betalt lysregningen og Vips er kørt hen og betale Huslejen nu / Bagefter følges hun og jeg ud efter Farver og Pensler til at male over med så må jeg male herhjemme /
+Nu har jeg sovet i 4 Timer og er i lidt bedre Humør, men Pengene er ikke bedre – 
+Tak for dit Brev –
+Jeg var ude Påskesøndag hos Andreasen’s vi spiste Frokost og gik så en lang Tur til Furesøen og kørte med Bus tilbage – 
+Men de sagde ingenting – kun spurgte han meget om der var dejligt i Ravello, om det var der vi arbejdede best. De mente vi havde oplevet så meget og han sagde måske skulde vi tage 3 Uger mdr. engang, så kunde jeg skrive 2 Del af den Bog jeg skal lave – og han sagde han helst vilde til sydfrankrig – og jeg anbefalede Italien som meget billigere og ligeså godt – men jeg vidste jo ingenting Om aftenen trak Erik en Flaske Marsala op og vi skålede og talte om Rejser – de om Amerika og jeg om Italien /
+Jeg er glad på dine Vegne – kun bliver det så skrækkeligt fattigt i Øjeblikket her på baggrund af alt dit – manglen på alle de ydre Ting som giver den Ro at man kan male / (Her er sat et X i brevet) X De, Andre’sens nævnede igen Huset på Skagen og sagde vi måtte rejse derop også nu /
+Du skal ikke signere Kresten Krestensens Billeder – han skriver bare bag på, hvad han ved om dem – det er kunsthistorikere altid så glade for sagde han – her sender jeg et udklip af dit Billede med, jeg sagde det hang på hovedet, men nu har han vendt det, skriv lige på op så han kan se det er rigtigt, og send det til mig eller ham Fabrikanten Kresten KrestensenSøbredden Vesterbrogade 70 Gentofte
+Jeg sender mine Ungers Påskebrev med du ser de har haft det dejligt – og Vips klager over hun ikke er der mere – det ender vel med hun får Lov at rejse derop 
+(Her er teksten der er sat X for)
+X Nu skal jeg høre om de norske Penge kan veksles /
+X Kan man ikke leje et eller andet billigt så jeg kan komme op til Norge i 14 Dage
+Mogensen er kommet hjem, kom herud med en Fiasko 2 L Rødvin, vi drak og spiste Æg og Kartofler – næste Dag kom Ungerne og Lasse, så spiste vi Spagetti og – Rødvin igen – 
+Jeg skal hilse dig fra Mogensen – han er nu højtidelig udnævnt til Overassistent og han skal arbejde på Tietgen’sgades Posthus / Han har fået Brev fra Svavar, han kommer her til Landet 1 Par Mdr i Sommer – for at se om hvor lille Udstilling skulde komme til sig selv / Jeg tror at kan vi intet gøre – kan måske – Kresten Krestensen bringe det sammen, han synes det er idiotisk at vi er hver for sig og at det vil være det stærkeste i dansk Kunst om vi har udstillingen samlet igen / måske er der et lille Håb – 
+Nu går vi ud og besøger Kit og forære hende den tomme Fiasko, hun er helt vild efter sådan en til vandflaske til Landet / 
+Det stadigt Sommer, men koldere -
+Nu mange kærlige Hilsener og 
+Kys fra Else /
+Og hilsen fra begge dine Unger, der sidder og venter på jeg får skrevet færdig Frimærket har jeg fået af Vips / måske varer det længe inden næste Brev fordi jeg ingen Penge har (Det sidste skrevet i kanten i højre side)
+Øverst på først side er tilføjet:
+Hvadfor en af Glasregningerne er ikke rigtig?</t>
+  </si>
+  <si>
+    <t>1952-06-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Grasse</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han fortsat arbejder intenst med sit maleri og udforsker landskabet omkring sig. Brevet er præget af naturoplevelser, refleksioner over arbejdet og savnet af familien hjemme.
+Han beskriver en vandretur langs floden Siagne, hvor han oplever frodig vegetation, vinmarker, bambuslignende siv og afsidesliggende stier.
+Flere af de figurer, han arbejder med i billederne, er under forvandling; de "gule mennesker" på lærredet bliver gradvist til sørgmodige skikkelser i landskabet.
+Carl-Henning fortæller om livet hos værten Mr. Parent, som undrer sig over kunsten, men samtidig er nysgerrig efter, om billederne kan sælges. Han bemærker også de store kulturelle forskelle mellem sig selv og de lokale.
+Han fortæller om lange vandreture til Tanneron, hvor han nyder udsigten over bjergene og kastanieskovene. Han beskriver et usædvanligt insekt, som ligner et levende strå, og besøger byens café og mindesmærke for de faldne i de to verdenskrige.
+Han skriver som opfølgning på sit forrige brev, om Else har fået undersøgt hvordan man får billeder med ud af Frankrig.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5l9o</t>
+  </si>
+  <si>
+    <t>Kære Else og Kari Mandag 6-10-52
+I går Søndag var jeg på en smuk tur op langs den lille flod, Siagne. Grønt, grønt er der. Ikke alle steder er vinen plukket endnu. Der hænger endnu røde drueklaser ned fra de små vinstokke. På steder gror der nogen høje bambuslignende siv. Der er nogle træer, med jordbærlignende frugter. Blot endnu rødere. Men det er vist ikke nogen der kan spises. Ligeledes er her nogen tomattræer. Frugterne ligner til at begynde med grønne æbler, men når de er modne, søde tomater. Når man går op langs floden, er det som man forlader al civilisation. Til at begynde med er der en jordvej, efterhånden kun en sti, så steder hvor de har fællet al trævækst for at dyrke op – og så videre af næsten ufremkommelige stier.
+Jeg er ved min eftermiddags kaffe. Mine gule mennesker hænger deroppe på rad og række og ser udeltagende ud. Det ender med at de bliver grønne træer, når de ser sådan ud. Mr. Parent var der oppe i formiddags sammen med sin søn. Han har vist planer om at lave loftet om til værelser. De tog i loftsbjælkerne, som er fuldstændig møre, gad vide hvor mange hundrede år, sådan nogle svære bjælker er, og nu virker de, som et kraftigt blæsevejr kunne gøre dem til det støv som endnu holdes sammen. De så på billederne, og han sagde, jamen det er jo en dronning. Og lidt efter fuld af mistro – sælger De noget af det. Set med hans øjne, er det også skrubskørt. Men der er det med at sælge det, som er et fast punkt. Han sagde i morges til mig. De snakker ikke meget. For munden går på de her mennesker, dagen lang. De snakker og snakker.
+Bjærgene er meget smukke nu, de ligger i en dis. Solen er allerede væk fra min høj, og skinner kun på de andre derover. Det er stille. Engang imellem jager jeg en bi ud, som flyver ind af vinduet. Jeg glemmer ikke det værelse jeg havde i Verona . Det var fuld af myg, som jeg sloges hele natten med. Jeg slog myg ihjel, så væggene drev af blod. Uden at kunne få ram på dem alle. Jeg gad vide hvad de har tænkt, der gjorde rent efter mig. Blodpletter rundt på væggene. Mit blod som myggene havde stukket sig til. Nu forstår jeg bedre hvorfor de sprøjter med DDT. Her er jeg også på myggejagt. De første nætter havde jeg åbent. Men jeg blev hurtigt klogere. Men i en af ruderne er der er et hul. Det finder de ikke, tænkte jeg – men gu gør de så. Jeg vågner om natten, og kan ikke falde i søvn, de summer om hovedet og farer ned på een, som jagere. Nu har jeg sat en avis for hullet og går stuen grundigt igennem med en avis. Banker på alle møblerne, for at ikke nogen skal være gemt og komme frem til natten. Men der skal nok være nogen gemt. Nu får vi se.
+Onsdag: I dag har jeg været her i 14 dage. Jeg har sagt til Parent at jeg vil betale for den tid der er gået, og han sagde at han ville skrive en regning til i aften. Så nu er jeg spændt på hvad jeg skal gi. Mine gule mennesker forsvinder, langsomt men sikkert. Og bliver til sørgmodige skikkelser i landskaber. Ellers sker her jo ikke så meget. Jeg snakkede i går aftes med en franskmand. Men det var meget dificile (difficile = besværligt.) Men jeg kunne da forstå at han havde en kone der kunne seks sprog. Også konerne oppe på kirkepladsen, skulle i dag ha at vide hvad jeg for een. Om jeg var Amerikaner. Den ene viste mig en kurv med tre bittesmå pindsvineunger, der spiste blå druer. Nå nu jeg har malt et stykke tid til, så vil jeg nogen lange ture ud. Først skal jeg til Grasse og hente penge og sandsynligvis købe linolie. Ligeledes har jeg tænkt at købe to stykker krydsfiner, så kan jeg ha lærrederne i dem, så jeg ikke behøver at rulle dem, og kan så sende dem med toget. Har du hørt nogen om hvordan de har fået billeder hjem fra frankrig? Nå om ikke andet må jeg kunne få det at vide i Cannes hos toldmanden der kunne tysk.
+Torsdag: Nå jeg fik regningen. Den var som efter aftalen, 800 frc. om dagen +10%. For vinen giver jeg 90 frc. Så det er noget dyrere end i Italien. Så jeg bruger altså en 20 kr. om dagen. Ikke helt, men så går der noget til forskelligt. Men faktisk er det så samme pris som i Italien.
+Søndag: Jeg tænkte der var et brev i går, men der var jo ikke nogen. Jeg var den dejligste tur op i Tanneron hele eftermiddagen, og kom først tilbage da det var helt mørkt. Jeg havde haft sanda-lerne på, så jeg var meget øm i fødderne. Deroppe oppe har man udsigt ud over den dejligste fjeldverden, foruden at man går mellem høje kastanietræer, hvor kastanierner hele tiden falder ned. Jeg prøvede at spise en, men kastanier er ikke sådan at spise. Dem må man være vant til. Jeg så på vejen det mærkeligste insekt jeg har set længe. Et levende stykke strå. Temmelig stor, med forben der gik ned fra hovedet, så faktisk lignede den et lille menneske, på fire høje stylter. Kroppen var lavet og så nøjagtigt ud som et stykke strå. Til hale, var strået spaltet op, så den fik en lille krølle på hale. Det var det mærkværdigste dyr. Oppe i byen Tanneron, er der nogle huse, en cafe, hvor jeg fik et glas rødvin, et mindesmærke med billeder af faldne i 1914-18 og 1 var faldet i 39-40.
+Jeg har malt alle mine lærreder over nu. Så nu kommer den besværlige anden omgang. Desværre får jeg ikke farve nok, tror jeg. Men så må jeg i gang med akvarellerne igen. Nu vil jeg se hvad jeg kan købe i Grasse.
+De kærligste hilsener og kys jeres Henning.
+Håber at alt står vel til – at Else maler nogen gode billeder og at Kari har det godt og hilsen til Vipse og de andre når I ser dem.</t>
+  </si>
+  <si>
+    <t>1952-09-13</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Kari og Else fra et bjergområde i Norditalien, hvor han opholder sig på et gæstgiveri, der snart lukker for sæsonen. Han er stærkt betaget af landskabet og beskriver de dramatiske skift mellem sol, tåge, regn og tordenvejr. Særligt bjergenes foranderlige udtryk fascinerer ham, og han maler akvareller på altanen, mens skyerne driver gennem dalen.
+Han fortæller om sine vandreture i skoven, om den gode mad på stedet og om de mennesker, han møder. Flere af værtsfolkene husker Else fra hendes tidligere besøg og spørger til hende. Selvom vejret af de lokale opfattes som dårligt, nyder han selv tågen og den stemningsfulde atmosfære.
+Brevet giver også indblik i hans arbejdsproces som kunstner. Han lægger sine akvarelpapirer ud i regnen for at lade det bløde bjergvand påvirke papiret, og han maler trods kulde og uvejr med halstørklæde, vanter og tæppe omkring sig.
+Han beskriver derefter rejsen til Italien, som forløb godt. Undervejs oplevede han både de østrigske alper, kraftig regn ved Brennerpasset og selskab af livlige katolske præster i toget. Ved ankomsten fik han hjælp af en ung mand til at bære sin bagage op ad bjerget.
+Lørdag morgen skriver han videre i strålende solskin. Brevet er også en fødselsdagshilsen til Else, som han ønsker hjerteligt til lykke. Som sin fødselsdagsgave giver han hende i ord udsigten fra altanen: sneklædte bjergtoppe, skove, dale og små landsbyer. Han afslutter med at håbe, at Kari og Else har det godt, og sender dem begge sine kærligste hilsener, inden han rejser videre dagen efter.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/kxXu</t>
+  </si>
+  <si>
+    <t>13-9-52, Fredag formiddag 
+Kære Kari og Else.
+Det er et dejligt landskab her. Nu er det torden og skyerne driver ind igennem dalen. Det er fantastisk dramatisk. Og det regner. Jeg har lagt mine akvarelpapirer ud på altanen, så det kan regne på dem. Det må være rart med det her bløde vand på papiret. Nu til morgen var jeg en tur inde igennem skoven. Det må være et godt sted at plukke svampe. Jeg har set alle mulige giftige arter - så der må også være spiselige. I går aftes fik vi champignon til kødet. Igår middags var her en slut-middag. Her lukkes Søndag – så må jeg videre. Det blæser stærkt nu. Igår var her blikstille, og da tænkte jeg – hvordan mon her er når det blæser. Det er fantastisk som bjærgene kan skifte karakter efter skyerne. Hende die mutter var med til middagen – og snakkede om dig. Og pigerne ville også høre om hvordan du havde det. Der var også en tante tror jeg det var. De snakkede om da du sidste år hængte akvareller op i spisestuen. Jeg kunne godt være her længe – så smukt er her. Men 3-4 dage - som jeg nu får, er også godt. Hvor jeg så skal hen ved jeg ikke lige nu. Men jeg skulle helst ha’ brugt Lirene her i Italien nu jeg er her. Og der må også være meget at se, sådan at jeg får udbytte af de 14 dage jeg havde tænkt at være i Italien. Det er dumt at veksle lire om til franc. Men jeg har ikke lyst til at være i nogen by alt for længe.
+Nu skinner solen igen ned igennem skyerne og laver sollande rundt om i bjergene. Hvis det ikke regner vil jeg efter middag gå ned og se drei kirschen. Tordenen buldrer igennem det hele, og det øser ned. Man kan ikke se andet end træerne lige foran, så hurtigt skifter det. --- Igår ved middagen sagde de alle at det var dårligt vejr og jeg sagde at det var schønes wetter. Det kunne de ikke forstå, indtil en af dem, en rejsende ældre herre sagde at de fra norden kunne så godt lide nebel. De måtte de bøje sig for. -
+Nå nu har jeg fået en god middag, helstegte kartofler, oksekød, tomater, gulerødder og først suppe, og sidst 2 stykker kage med nødder, og ¼ rødvin til.
+Det lyner og tordner stadig. Jeg har begge altandøre åbne og sidder og maler. – og har taget det røde halstørklæde på og vanter – og tæppet om mig. Hele landskabet er et skyhav. Det kastes ind af døren og på bordet.
+Ellers havde jeg en god rejse herned. Kupeen havde jeg for mig selv lige til Würtzburg . Så jeg fik sovet noget af natten. I Würtzburg Kl. 7. om morgenen kom der fire katolske præster ind i kupeen og de sludrede og grinede - og ind imellem holdt de stille andagt med bibellæsning. I Østrig var vejret fint. Sol og bjærge. Det var smukt at køre forbi Insbruch. I Brennero øsregnede det, så jeg forestillede mig at jeg skulle stå af i Ponte Gardena og blive drivvåd. Men der regnede det slet ikke. I Garderoben på stationen ville de have 50 lire pr dag for at opbevare rullen – og jeg sagde det skulle stå der i ti dage – så sagde den lille Hanse at det var bedre at stille ind ind i Gasthof – så der står den. Den lille Hanse var sød at følges med op af bjærget. Han bar min kuffert på ryggen – og jeg rygsækken og en lommelygte. Ih hvor blev jeg svedt af den tur.
+Lørdag.
+I dag er her strålende sol. Og man kan se alle bjærgene tydeligt. Jeg sidder igen her ude på altanen og skriver. Jeg har lige fået morgenkaffe – og købt konvolut og frimærke af hende der hedder Polla. Og klokken ti kommer posten – så regner jeg med at du har brevet her på din fødselsdag. Derfor rigtig hjerteligt til lykke – søde Else - og Kari skal give dig et fødselsdagskys fra mig. Og du skal give Kari et kys fra mig. I fødselsdagsgave vil jeg give dig udsigten her fra altanen, med Schlom, som der er sne på og den høje sæter derovre, som der også i dag ser ud til at være sne på, og den mørke klump lige foran, og bagved den, den høje borg, og til venstre de spidse tinder der ligger bagved og til venstre igen et bjærg der, der ligger meget på skrå – og så et meget stort hvidt sne-bjærg og snetoppe ind mod Østrig. Og så ellers grünes tal og grantræerne og de små byer ovre på den anden side. Håber I har fået pengene fra museet - og at I har det godt. Desværre rejser jeg så nok i morgen Søndag herfra. Men det var dejligt at være her et øjeblik. Nu de kærligste hilsener fra jeres Henning</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Briol
+Italien</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else og Kari fra Briol i Dolomitterne, hvor han har fået lov til at forlænge sit ophold til lørdag. Det glæder ham meget, fordi han trives på stedet, især med den gode altan, hvor han kan sidde og male omgivet af bjergene. Han beskriver naturen omkring sig med sne på bjergtoppene, grønne dale, solskin og fredfyldte omgivelser.
+Han fortæller om sine vandreture til Drei Kirchen og mod Velanders, om vandfald, dramatiske bjergstier og den berømte Alpenglühen (aftenlyset på bjergtoppene), som gør stort indtryk på ham. Særligt begejstret er han for synet af en sort fugl, der styrter gennem dalen "som en jetjager".
+Brevet indeholder også praktiske beskeder. Han beder Else om at sende ham Valentins adresse, så han kan skrive til ham fra Sydfrankrig, og om at indsende en legatansøgning, som ligger klar derhjemme. Han redegør samtidig for sine rejseplaner: afrejse fra Briol den 20. september, ophold undervejs, ankomst til Milano den 23. september og til Auribeau i Sydfrankrig den 25. september.
+På Elses fødselsdag sender han en særlig hilsen og lykønskning. Han beklager, at fødselsdagsgaven må vente, og håber, at hun maler flittigt. Han fortæller også om sit eget arbejde, som skifter mellem lette og mere vanskelige perioder.
+Til sidst skriver han om pensionatets beboere, særligt de tre søstre, som driver stedet. En af dem, Hermia, husker Else fra året før og fortæller, hvor meget de lo sammen under hendes besøg. Brevet afsluttes med varme og kærlige hilsner til familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/n3sB</t>
+  </si>
+  <si>
+    <t>Søndag. Briol. 16-9. 52 
+Kære Kari og Else 
+Jeg kan alligevel blive her til Lørdag. Jeg skulle bare ikke sige det til den anden herre, en tysk doktor, at jeg kunne blive her. Det er dejligt. Så er jeg fri for at spekulere over hvor jeg så skulle ta’ hen. Og det er sådan en god altan til at sidde og male på, sådan lige midt ude i bjærgene. Det kan jeg ikke nemt finde et andet sted. I går eftermiddags var jeg en lille tur nede i Drei Kirschen, det er sødt – sødt. På alle bjergspidserne er der sne – ellers er der dejligt grønt og fredeligt. Og maden er god, jeg sidder udenfor og spiser og har det rart. Jeg håber at brevet jeg sendte af sted i går når jer på Elses fødselsdag. Kunde du ikke få Valentins adresse og sende mig, så jeg fra Sydfrankrig kan sende ham en hilsen. Jeg aner ikke hvad vejen hedder han bor på. Der ligger også derhjemme i skabet en konvolut med en ansøgning til et legat, jeg glemte at sende af sted, vil du ikke gøre det. Den er lige klar. Det er nu rart at jeg kan blive her, ellers skulde jeg ha’ været af sted nu. Jeg vil også gerne en tur højere op, – og en tur til Velanders, men turen til Velanders er alligevel en tur på en 5 timer – ud og hjem. Og ham doktoren var en tur igår op – og han var da væk fra kl. 9 om morgenen til om aftenen. Han sagde der var sne deroppe. I dag er her også sol, strålende sol imorges, nu noget overskyet – men skyer der hænger højt oppe, så bjærgene er helt fri. Jeg kunne godt tænke mig en rigtig bjærgbestigning engang hernede, hvis man kunne komme op på den høje derovre. Jeg husker ikke hvad den hedder, Men var det Langhofel, eller sådan noget. 
+Nu må jeg smide jakken for nu bliver det for varmt med jakke på. Når solen skinner er her brændende varmt - når den er væk, koldt. Jeg har lige lavet en sneakvarel.
+Jeg har været ude og gå i eftermiddag. Nede ved Drei Kirchen igen og videre ind i kløften ved vandfaldet og over broen, livsfarlig bro - og et stykke ind mod Velenden Nu har jeg den berømte Alpenblühen. Alt er dunkelt undtagen alle toppene, der ligger badet i sol. Det var Doktoren der sagde, at den var berühmt, det skal nok passe for smukt er det. Og så har jeg en sort fugl, der engang kommer jagende ned over hovedet på mig, som en jetjager, ned i dalen. Det er sku alle pengene værd det syn.
+Tirsdag. Kære Else. Så er det din fødselsdag idag. Endnu en gang til lykke. En fødselsdagsgave må du ha’ tilgode. Her er dejlig sol igen i dag. I går sad jeg herude på altanen og tog solbad. Efter middag vil jeg gå til Velanders. I går var jeg en tur over til den anden side og klatrede op, men hvor bliver man svedt af det. 
+Når jeg tar herfra på Lørdag den 20. Så gør jeg et par ophold undervejs, således at jeg er i Milano den 23. Så passer det meget godt med at jeg er i Auribeau den 25.
+Håber at Else maler meget.
+De første dage jeg var her malte jeg let. I går var det meget sværere. Sådan skifter det. 
+Allerede i lørdags ville die Mutter se hvad jeg malte. Så hun kommer nok til at se det inden jeg rejser.
+De tre søstre er meget stolte af deres otte tanter på bjerget. Hver gang de fortæller det, ler de meget. De er søde, når man lærer dem lidt at kende. Og særlig Hermia er meget optaget af dig. I lo meget sidste år, da du var her, si’r hun.
+Mange kærlige hilsener 
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-09-19</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik  Fischer
+Henry  Heerup
+Egill Jacobsen
+Kari-Nina Pedersen
+Walter  Schwartz
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
+  </si>
+  <si>
+    <t>Else sender Carl-Henning fødselsdagshilsner og opfordrer ham til at fejre dagen med en tur op i bjergene ved Luganosøen, hvor hun selv har været. Hun takker for de kort og det bjergmotiv, han har sendt, og fortæller, at hun overvejer at omsætte motivet til et træsnit.
+En vigtig nyhed er, at Statens Museum for Kunst har købt værker af Carl-Henning. Else har modtaget en check på 1.500 kr., som hun straks har hævet. Derudover ønskede museet et ekstra billede, nemlig det norske billede, som Carl-Henning selv var særlig glad for. Da museet ikke havde flere midler til rådighed, valgte Else på hans vegne at skænke værket som gave, men beder ham efterfølgende bekræfte beslutningen.
+Det omtalte billede er akvarellen "Skib på havet og måne" fra 1952 og som er i samlingen på Statens Museum for Kunst. Det er registreret i SMKs arkiv som en gave fra kunstneren i 1952. 
+Hun fortæller videre, at Egill Jacobsen kort efter Carl-Hennings afrejse ønskede, at han skulle udføre to plakater til Charlottenborg. Da han var bortrejst, blev opgaven i stedet givet til Hugga / Henry Heerup. Else viderebringer også hilsener fra Sthyr, Erik Fischer (fra SMK) og Schwartz fra Politiken, som alle er begejstrede for de værker, museet har erhvervet.
+Brevet giver et indblik i familiens fødselsdagsfejring af Else. Hun fortæller, at hun har fået smykker af Lasse og Vibeke (Vips), mens Kari gav hende ananas og cigaretter. Familien købte en flaske Chianti og legede, at de var i Italien ligesom Carl-Henning.
+Else orienterer også om aktuelle udstillinger. Billeder skal sendes til Malmö den 25. september, og hun nævner, at en kvindelig kunstner ved navn Kobitz) navnet er vanskeligt at læse) har udstilling. Kunstneren har fortalt Else, at Carl-Henning har inspireret hendes akvareller fra Lysebu, og sender ham en hilsen gennem brevet.
+Afslutningsvis fortæller Else, at familien samme dag skal fejre bedstefars 70-års fødselsdag, hvor der serveres rødvin i stedet for den mere traditionelle øl og snaps. Hun sender kærlige hilsner og kys fra sig selv og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1gSv</t>
+  </si>
+  <si>
+    <t>19-9-1952
+Kære Henning. (Dolomitti er tilføjet med CHPs skrift) 
+Til Lykke med Fødselsdagen – tag et Tog op i Bjærgene, der går jo mange til Lugano Søen, det taget vist kun 1 Time – så kan du da få en Fødselsdag du husker / Og Tak for dine Kort og dit Bjærg du sendte mig – jeg må prøvet at lave det i Træsnit / Jeg var på Kunstmusæet og fik 1 Chek på 1500 Kr så den hævede jeg med det samme i Sølvtorvafdelingen – nå går det fint / De tog foruden dem de skrev om et frem fra Norge, den lette som du selv holdt af og spurgte om du kunde tænke dig at skænke den som Gave til Musæet for de havde ikke fået bevilget flere Penge end de 1500 Kr. og de ville ikke bede dig sælge dem alle samlet for 1500. Jeg sagde de måtte få den, for jeg var din Sekretær, men at jeg ville skrive og få det bekræftet / Egill var her Dagen efter du var rejst og vilde have dig til at lave 2 Plakater til uden for Charlottenborg, så bad vi Hugga lave dem i dit Sted – Forøvrigt skulle jeg hilse mange Gange fra Sthyr og Fischer de var så lykkelige for det de havde erhvervet af dig, det så også meget smukt ud – Schwartz fra Politiken bad mig hilse dig når jeg skrev - Rytter har en fin Udstilling – vi var hos Jonna bagefter på Vestbanevej – Smykkerne jeg fik af Lasse og Vips er meget smukke / Kari gav mig Ananas og Cigaretter / Vi købte en Flaske Chianti og legede vi også var i Italien – 
+den 25 ds skal Billederne være i Malmø. Jeg har ikke malet noget videre endnu. I Dag skal vi til Bedstefaders 70 Års-Dag, de skal have Rødvin i stedet for Øl og Snaps, så vi glæder os – Mogensen er rejst til Saxnæs, vi skulde hilse dig og sige til Lykke – Kobitz har Udstilling, Akvarellerne fra Lysebu er meget smukke det sagde jeg hende, hun sagde du havde givet hende Inspiration til at lave dem og at jeg endelig måtte hilse dig nu jeg skrev – 
+Så har vi ikke mere at fortælle – igen Kys og til Lykke, alt sammen også fra vores Kari, hun er lige gået i Skole /
+Kærlige Hilsener din 
+Else/</t>
+  </si>
+  <si>
+    <t>1952-09-22</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Børge  Birch
+Charles  Boyer
+Bette Davis
+Egill Jacobsen
+Elise Johansen
+Nils  Koppel 
+Børge  Mogensen 
+Constant Nieuwenhuys
+Erik  Ortvad
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Lars  Rostrup Bøyesen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else, som opholder sig i Italien, og giver en omfattende orientering om både familiens hverdag, kunstsalg og kommende udstillinger. Han fortæller, at han har aftalt med Birch, at Else skal udstille fra 20. oktober i to uger, hvorefter han selv skal udstille.
+Han beretter om besøg på Constants fernisering i Oplysningssalen i Bianco Lunos Allé, hvor der kun mødte få gæster op, men hvor udstillingen alligevel gjorde indtryk på ham. Samtidig har han været i Asserbo for at besigtige et bondehus, som han finder hyggeligt, men ikke helt ideelt på grund af beliggenheden og opvarmningsforholdene.
+Kunstnerisk og økonomisk går det fremad. Han har flyttet størstedelen af sine værker fra Den Frie til loftet hos Kunst for Varer og arbejder på salg af flere billeder. Tage Andersen er interesseret i værket Himlens Trompeter og arkitekt Børge Mogensen har reserveret et billede på afbetaling. 
+Brevet giver samtidig et levende billede af familielivet hjemme i København. Døtrene Vibeke (Vipse) og Kari er optaget af skole, fødselsdage, venner og små dagligdags oplevelser. Carl-Henning fortæller humoristisk om Karis fantasifulde leg med papdyr og horn, om Vipses skattebetaling. Han beskriver også, hvordan han selv har taget hul på en flaske cognac for at kurere begyndende halsonde.
+Han holder kontakt til kunstnervennerne og nævner blandt andre Fru Johansen, Egill Jacobsen og hans hustru Eva, som netop er vendt hjem. (Med Eva må der refereres til Jacobsens 3 hustru som han blev gift med i 1949: Evelyn Elenora Jørgensen). 
+Han læser Rimbaud, går i biografen og arbejder videre på forskellige malerier, blandt andet ved at vende lærreder fra Den Frie og male på bagsiderne.
+Brevet afsluttes med søndagsnoter, hvor han fortæller, at han har skrevet teksten til indbydelseskortet til sin kommende udstilling. Han har valgt titlen:
+"Græske og italienske akvareller – fra en rejse til Syden"
+og opfordrer Else til også at finde en mere karakterfuld titel til sin udstilling.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/xAzX</t>
+  </si>
+  <si>
+    <t>lørdag den 22 September 1951.
+Kæreste Else. Tak for kortet idag. Går det nu og hundefryser deroppe? Jeg har nu talt med Birch, således at du skal udstille Lørdag d. 20 Okt. og 14 dage frem - og jeg udstiller bagefter. I Tirsdags aften var jeg ovre til Constants fernisering i Oplysningsalen i Bianco Lunos Allé. Det er en vidunderlig sal - bare kom der ingen mennesker til ferniseringen. Fru Johansen og jeg og så et par stykker til - det var det hele. Udstillingen var ikke dårlig - på sin vis meget inspirerende. Bagefter var vi henne og drikke en øl på en restaurant ved Vesterport. Om Tirsdagen var jeg så oppe i Asserbo for at se på huset. Jeg vil ikke påstå at det er helt ideelt men det er da et bondehus. Det som ikke er så godt er selve beliggenheden, midt imellem en hel masse andre huse, men det kan man måske se bort fra når man bor der og kan færdes i plantagen. Og så er jeg også bange for at det ikke rigtig kan fyres op, der er kun en lille brændeovn, men hende fru Dahl påstod at huset var så lunt at der ikke skulle meget til at lune det op. I onsdags fik jeg flyttet alle mine billeder ude fra den frie og ind på loftet i Kunst for V, på nær de 10 store, der endnu står derin-de. Tage Andersen sagde jo han ville ha' det ene - Himlens Trompeter, så nu må jeg ringe ind til ham og få rigtig besked, så jeg ved samme lejlighed han får det ordnet. Møbelhandler Larsen var så derude på den frie, og han tog et billede fra i år, til 1200 kr., så nu kan vi få møbler for pengene. Jeg sagde vi kom ind til ham når du kom hjem.
+Ark. Mogensen, du ved ham med Eckersberg medaljen og brugsforeningsmøblerne tog ved samme lejlighed også et billede til 1200 kr. på afbetaling, og jeg fik med det samme 50 kr.
+Møller Mikkelsen har købt Inferno for 1000 kr. på afbetaling og begynder at afbetale til den første.
+En ark. Koppel var i forgårs sammen med sin kone oppe på loftet i Kunst for V. De lånte foreløbig 3 billeder og køber antagelig et lille til 300.
+I Onsdags var jeg om eftermiddagen hos fru Johansen, hvor Egill og hans kone Eva var. De var kom-met hjem dagen i forvejen.
+Jeg skulle hilse dig når jeg skrev.
+Nu er Vipse i eftermiddag ude hos Merete. I Onsdags var hun alene hos din far - og var med dem i biografen om aftenen.
+Kari var inviteret ud til fødselsdag hos en pige der hedder Vivi i Holte. Det var ude og sejle med fade-rens motorbåd.
+I morgen Søndag skal Kari også til fødselsdag hos en af sine skolekammerater fra 2 til 5 i Vanløse.
+Vipse har fået den blå bog tilbage og jeg måtte af med 38 kr.
+Vipse har idag betalt hele sin skat. Jeg gav hende 35 kr., så nu skylder jeg hende ikke mere på hesten.
+Jeg står også i fødselsdagsrubrikken i Politiken i dag – så det må de jo tage fra den blå bog. Kari la-ver lige nu borg i pap. ”Et svin, kan den måske også blive” siger hun til sig selv. Der er en eller anden der skal have dyrene. ”En hest har jeg ikke råd til” siger hun. 
+Jeg lærer af Rimbaud ”En tid i helvede”. I da åbner i Kunstforeningen en udstilling af Rostrup Boyesen i anledning af at han bliver 70 år. Jeg maler lidt forskelligt på nogle billeder – Og har fået de 20 lærreder hjem fra den frie som jeg vil vende – ”Hvor mange horn i hver rede” siger Kari. ”to eller tre ellers bliver de fyldt”. ”Hanen hvor skal vi gøre af ham?” Hun har 12 horn i det hele, af forskellig slags. Kari og jeg skal ha hornfisk iaften igen. Vipse har købt en stor hornfisk. Hun spiser jo ude hos Merete. Og jeg har stoppet min sweater hele formiddagen. I øvrigt har jeg allerede taget hul på conjakken til stor forargelse for begge unger. 
+Jeg var også i aftes i biografen og så Bette Davis og Charles Boyer i Alt dette og Himlen med. En ikke særlig god film – så havde jeg ondt i halsen – og tænkte nu skal jeg til at ligge i sengen – så da jeg kom hjem tog jeg hul på flasken – og blev lidt fuld – så i dag er det næsten væk. I går brugte vi den film vi havde liggende og tog 8. billeder af os her i stuen – Vipse med sin hvide hest og Kari med sine børn på skødet. Jeg har fået et brev fra Ortvad – om jeg ikke kunne tage to billeder med for ham til Belgien, hvis jeg rejser derned. Jeg har svaret ham at jeg ikke ved om jeg skal derned – så det bedste ville være om at han sendte dem derned som ekspres. Herhjemme har det været regnvejr nu i for-middags og solskin nu i eftermiddag. Jeg har tage de krydsfiner du havde stående ude på den frie herhjem, pånær det store ”Spidser der rækker mod himlen” som er sat op i K.f.V.
+Igennem K.f.V. er jeg ved og ordne en forsikring for brand, tyveri og vandskade for de billeder der står derinde. Jeg har snakket med forsikringsmanden og han har beset billederne på loftet. Og så har jeg betalt kontingent for os begge i K.f.V. 12 kr. Vipse fik idag brev fra politiet om at hvis hun ikke mødte op på skattekontoret så ville politiet hente hende derop. Det var hun meget optaget af, så derfor måtte hun over og betale skatten idag.
+Søndag
+Kære Else - så må jeg skrive med pennen som du skal få et kys for når jeg ser dig. Ungerne har i form. Været over hos din far og gerda med Karis ønskeseddel – og de havde en stor cigar med hjem – som jeg sidder og ryger på nu. Kari er lige taget afsted til sin skolekammerats fødselsdag og Vipse er kørt på sin cykel ud til Erling. Vi har lige spist frokost som Vipse havde smurt. Og jeg vil nu lave mig en kop kaffe til cigaren. Og så skal jeg bagefter ud efter rationeringsmærker. – Så nu har jeg fået lavet kaffe – så nu tror jeg også jeg skal have cognakken frem. 
+Til eftermiddag har jeg skrevet ordlyden til indbydelseskort til vores udstilling. På min kommer der til at stå: De indbydes til at se min udstilling af ”græske og italienske akvareller – fra en rejse til syden”.
+Hende kvindemennesket hos Birch mente det var en for poetisk titel til en udstilling.
+Det gør ikke noget, synes jeg.
+Skal du ikke ha' en titel på din udstilling? Jeg syntes det virker så bart, med bare Akvareludstilling. 
+Men nu de kærligste hilsner til dig og mange kys fra dine unger og Henning.</t>
+  </si>
+  <si>
+    <t>Italien
+Dolomiti</t>
+  </si>
+  <si>
+    <t>Børge  Birch
+Poul  Rytter</t>
+  </si>
+  <si>
+    <t>Brevet er en fødselsdagshilsen fra Vibeke Alfelt til der opholder sig i Dolomitterne, Italien september 1952. 
+Vipse fortæller, at hun og Lasse er på besøg i København i anledning af Elses fødselsdag og skal blive til søndag. De har givet Else to hjemmelavede smykker, skåret i moseeg og udsmykket med kobber, tinglas og fine sten, som Else blev meget glad for. Derudover fik hun også chokolade.
+På Elses fødselsdag var selskabet i biografen og så filmen Floden i Dagmar Biografen, som alle syntes var rigtig god. Dagen efter deltog de i en ferniseringsfest sammen med Marta og kunstneren Rytter, der havde udstilling hos Birch i Vejby.
+Brevet afsluttes lidt hastigt, fordi Else mener, at det bliver for dyrt at sende et længere brev. Derfor skriver Else videre på næste side. Vipse sender endnu en fødselsdagshilsen og et fødselsdagskys til Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/e616</t>
+  </si>
+  <si>
+    <t>Kære Henning (Dolomiti tilføjet med CHP skrift)
+Først fint Tillykke på din Fødselsdag håber at du kan fejre den fint der hvor du er.
+- Lasse og mig er jo her inde i København, vi kom på Elses fødselsdag og skal blive til Søndag, vi gav hende 2 smykker, vi selv har skåret ud i moseeg, og med kobber og Tin glas og fine sten i, hun syntes de er meget fine og så fik hun også et stk. schokolade af os om aftenen på Elses fødselsdag var
+vi i biografen og på den film der hed ”floden” - inde i Dagmar, den var meget god syntes vi både Else, Lasse Kari og mig, i går var vi til ferniseringsfest med Marta og Rytter. Rytter har jo udstilling hos Birch – oppe i Vejby - du kan huske den sorte mis som vi havde - den er død - og nu har vi fået en anden en der er rød og hvid og den er vældig sjov – nå nu siger Else at det er dyrt at sende så meget så det er nok denne gang hun skriver jo på den næste side; nå min Tillykke Henning Far fra Vipse og fødselsdagskys</t>
+  </si>
+  <si>
+    <t>1952-09-26</t>
+  </si>
+  <si>
+    <t>Karel  Appel 
+Marcel  Gromaire
+Charles  Lapicque
+Fernand  Léger
+Joan  Miró
+Édouard Pignon
+Gustave  Singier
+Maria Elena  Vieira da Siva </t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til på sit nye arbejdssted. Han har hentet sin kuffert i Cannes efter fjorten dage og er begyndt at indrette sig på loftet, som fungerer som atelier. Han beskriver livet i den lille bjergby, udsigten over højderne, kuglespillet på pladsen nedenfor og de smalle gader, der fører ned til en stille flod, hvor han har siddet og kølet fødderne.
+Brevet er fyldt med naturskildringer og rejseindtryk. Carl-Henning bemærker, at efteråret også er kommet til Sydfrankrig, og fortæller om den lette vin, han får til maden. Han sammenligner forskellige italienske byer, han har besøgt undervejs: Milano virker fornem og lidt kedelig, mens Genova minder ham om Napoli med sit livlige og mindre polerede byliv.
+Han er begyndt at male, men understreger, at det altid tager nogle dage at vænne sig til et nyt sted. Samtidig læser han fransk og forsøger at lære sproget efter først at have måttet klare sig på tysk og italiensk. I et nummer af tidsskriftet Arts læser han om de franske deltagere i Carnegie-udstillingen i Pittsburgh, blandt andre Karel Appel, Fernand Léger, Joan Miró, Alfred Manessier Singier, Maria Helena Vieira da Silva, Édouard Pignon og andre samtidige europæiske kunstnere.
+På Karis 12-års fødselsdag sender han hende særlige lykønskninger og mange kys. Han beskriver sit atelier på loftet, værten Mr. Perent, dennes lille søn, hund og kat, samt det voldsomme mistralvejr med torden og lyn.
+Til sidst spørger han interesseret til udstillingen i Malmö, hvortil Else har sendt billeder. Han beder om oplysninger og et katalog og håber, at værkerne bliver ophængt godt og får opmærksomhed i pressen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Ehq5</t>
+  </si>
+  <si>
+    <t>Fredag 26/9-52
+Kære Else og Kari.
+Så var jeg idag inde i Cannes og hente min kuffert. Den stod der nok så pænt. Tolden spurgte hvorfor den havde stået der i 14 dage - og jeg sagde at jeg først havde været i Italien. De snakkede tysk der. Tolden kostede ingenting, men jeg måtte betale 300 frc, knap 6 kr. for at den havde stået der så længe til Jernbanen. Jeg er begyndt at vænne mig til mit loft og har fået tværet farve ud på det første lærred, hvorefter jeg gik ned og lagde mig til at sove 1 times tid, lavede the på nes. app. og sidder nu her ved Vinduet med udsigt ud over højderne. 
+Nedenfor spiller de kuglespil, det gør de sikkert hver aften. Når man kommer kørende dernede, er den lille by ellers nøjagtig som på kortet vi fik af Valentin måske rager kirketårnet lidt højere op. Af de små byer her er det absolut den som ligger kønnest, og jeg kan godt forstå Valentin, at da han kørte dernede, ville han gerne op og se hvad det var for noget. Når man går ned ad højden til den anden side, først gennem nogle smalle gyder og trapper, kommer man ned til en lille stille flod, der løber nok så fredeligt af sted. Der sad jeg i går og kølede fødderne. Men her er efterår også her, bladene begynder at visne, og jeg tror heller ikke at disse højder her er særlig frugtbare. Vinen jeg får til maden er en dejlig let vin. Man har hele tiden lyst til at drikke af den, så jeg må sidde og holde tilbage, ellers tror jeg at jeg drak en flaske til hvert måltid. Men det er kun en ¾ H.flaske. Nu skal vi efterhånden se om jeg kan male her. Men der går vel altid nogle dage inden man vænner sig til et sted. Inde i Cannes da jeg sad og ventede med min kuffert på bus, købte jeg et nr. af Arts. Deri stod hvem der deltager fra france af franske malere i Carnegieudst. i Pittsburg. Den begyndte med Appel! så Bazaine, Leger, Miro, Gromaire, Lapique, Singier, Da Silva, Pignon, Desmoyer og nogle andre jeg ikke kender, - ialt 28. Så er jeg begyndt at kikke i franskbogen, måske, når jeg ikke har andet end den og så James Joyce, at jeg så kan få lært nogen franske gloser. Det er jo lidt svært. Først skulle jeg snakke tysk, så italiensk og nu opfatte fransk, det er jo lige lovlig meget i løbet af 14 dage. Nu er det mørkt udenfor. Kl. har lige slået 7 på kirkeuret. Uret slår helt slag, to gange, sådan at man kan sige til sig selv, hvad var det klokken slog, så slår den en gang til.
+Græshopperne rullefløjter nu det er mørkt. Og langt bort er der lyspunkter fra de små byer der ligger på de andre højder. Jeg var en dag i Varezza en lille badeby inden Navona, det var meget dejligt at sidde på klipperne ned ved havet. Jeg havde der et dejligt værelse til 450 Lire. tutto. I Milano gav jeg en nat 1200 Lire og den næste nat 920 Lire. I Verona 500 Lire. Når men jeg havde rigelig lire og har endnu i kr. en 23 tilbage.
+Genua, det er omtrent som Napoli, beskidte byer, hvor der tilsyneladende fra alle sider bestilles en masse af alle slags. Ingen fornemhed. Milano virkede fornem og kedelig. Med undtagelse af kirken, som var af en særlig fornemhed. Nu vil jeg gå ned og spise og drikke rødvin og skrive igen senere. –
+Lørdag. I dag er det Karis fødselsdag. Tusind kys igen til min Kari på hendes 12 års fødselsdag. I dag blæser det, noget så enormt. I morges tidligt var her et vældigt tordenvejr med lyn på lyn. Det må være den her Mistral der nu er over os. Jeg har til form. fået jeres brev. Det går altså herned på knap 2 dage. Tak, tak. Jeg er nu i fuld gang oppe på loftet. Så må vi se hvad det bliver til. Der er to Lemme som jeg åbner, og som der kommer lys ind af. Og så nogle vældige loftsbjælker, som jeg slår lærrederne op på, når jeg har malt på. Så har jeg to borde, som jeg har sat sammen, til at male på, og to bænke og en stol. Kirkeuret slår, så jeg ved hele tiden hvad klokken er. Mr. Perent kom op med brevet til mig. I don’t understand sagde han da han så på billederne. Men ellers er han meget flink. Spør om morgenen om jeg har det ållright. Hans kone er i Paris, så han laver maden, og har en lille dreng på 3-4 år at passe. Og så er her en lille grå hund og en kat. Og så Mr. Perents bistro. Da jeg den første aften kom hertil, spurgte jeg i bussen, ham der modtager penge, og han råbte straks til alle i bussen om der var een der kunne vise mig hen til Mr. Perents bistro. Det var der en gammel lille sort dame der kunne.
+Det er fint, at I har været med billederne i Malmø. Det gik smertefrit? Jeg er spændt på hvad det er for en udstilling? Får du lov at hænge mine op? Send mig noget om den udstilling og katalog, hvis der er noget at sende. Bed dem også om at sende katalog til de vigtigste københavnske blade, hvis det ser meget pænt ud.</t>
+  </si>
+  <si>
+    <t>1952-10-08</t>
+  </si>
+  <si>
+    <t>Auribeau</t>
+  </si>
+  <si>
+    <t>James Joyce</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else og Kari fra Auribeau, hvor han bor og arbejder som maler. Han beskriver de storslåede omgivelser med bjerge, grønne højder og udsigter, der minder ham om Vesuv. Han nyder lange vandreture i landskabet omkring byen og bliver stadig mere begejstret for områdets særlige skønhed.
+Dagene følger en enkel rytme med maleri, kaffe, måltider og aftenture i måneskin. Han fortæller om livet hos familien Parent, hvor han bor, og beskriver både værtsparret og de lokale mennesker, han møder i landsbyen.
+Kunstnerisk er opholdet præget af usikkerhed og søgen. I begyndelsen tvivlede han på, om han kunne male noget værdifuldt, men efterhånden har han fundet ro og arbejder flittigt. Naturen dominerer hans billeder, som for det meste består af træer og landskaber. Han konstaterer med et glimt i øjet, at Sydfrankrig ikke får ham til at male nonfigurativt, fordi naturen gør for stærkt indtryk på ham. Senere begynder han også at male mennesker og har nu flere lærreder med figurer hængende på loftet.
+Henning interesserer sig for Elses arbejde og sin egen kommende udstilling i Malmø. Han spørger til udstillingen, roser hendes maleri og udtrykker stor forventning til resultatet. 
+Han beskriver desuden små hverdagsoplevelser: prisen på kaffe, cigaretter og vin, læsningen af James Joyces bog, fuldmånen over landsbyen, postbuddet i uniform og de lokale jægere, som kommer gennem byen med deres geværer og bytte.
+Brevet afsluttes med, at han fortsætter sit arbejde på en serie nye billeder med mænd, kvinder og børn. Han sender kærlige hilsener og kys til Else og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ypm6</t>
+  </si>
+  <si>
+    <t>Oktober 1952
+Onsdag. Kære Else og Kari
+Fra mit vindue har jeg et meget smukt bjærg, af form noget i retning af Vesuv . Efter kortet er det en 1600 mtr. højt. Også højderne over bag Grasse, er en 1600 mtr. Store højder hvor der ikke gror noget på. I Mandags var jeg om eftermiddagen en tur oppe omkring Tanneron. En meget smuk tur. Vejen går først ned over broen, der går over den lille flod, og derfra snor vejen sig, behageligt opefter. Man mærker faktisk ikke at man går opefter. Heroppe kommer man op over den højde Auriebeau ligger på, og har vid udsigt. Jeg nåede ikke frem så jeg også kunne se til den anden side, se mod vest, men det skulle man kunne efter kortet, så det vil jeg en dag. 
+Om eftermiddagen ved 4-5 Tiden laver jeg mig kaffe. Jeg fik ikke købt Nescafe i Italien. Men prisen er den samme her. 270 frc. gav jeg for en dåse. Altså 5,40 kr. Det er noget lignende som den koster hjemme. Cigaretterne er billigere. Jeg tror det var 80 frc. jeg gav for en pakke Gauloises. Så nu er jeg spændt på, hvad jeg skal give for rødvinen. Mr. Perents kone er kommet igen. Hun er meget flink.
+Jeg roder godt med lærrederne nu.
+Lørdag. Tak for brevet som jeg har fået til formiddag. Det er forbavsende så hurtigt det går herned. Jeg tror at posten bliver fløjet. Tak for hilsenerne. Jeg er spændt på hvordan det bliver i Malmø. Hvad er de andre for nogen. Håber at jeg går i selskabet. Har du ingen akvareller taget med til Malmø?7 Godt at Kari havde en fin fødselsdag. Kedeligt med bukserne, men du må kunne få nogen i Sverige. Det skal nok være fint det du maler. Jeg glæder mig meget til din udstilling. Der er jo kun godt en måned til. Efter det du har, skulle det blive en meget fin udstilling. Billeder kan gøres på mange måder, heldigvis. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer, men det skulle ikke undre mig, end at det også forvandler sig til grønne træer. Det er meget rart at jeg har det loft, men lyset er nu ikke alt for godt, der kommer ind af de to lemme. Men til gengæld når jeg kikker ud af dem, har jeg først de smukke tegltag og så højderne, at kigge op på. Nå, bare det ikke blæser, i dag er det godt. Mr. Parent6 ser uforstående på billederne, da han kom op med brevet, men han siger at jeg arbejder meget. Det får man også indtryk af, når man ser alle bille-derne hænge ned fra loftsbjælkerne. Nå jeg er jo lige begyndt, så jeg kan ikke forlange at de skal være gode. Nu skal jeg ned og have noget middagsmad. Man bliver godt sulten, når man kun får kaffe til morgenmad og et stykke franskbrød.
+- God mad fik jeg. Og så har jeg siddet en halv times tid oppe i solen på kirkepladsen - og nu skal jeg ha’ kaffe, jeg har lige sat vand over – og så vil jeg op og male. Det har de sidste aftener været fuldmåne. Det er mørkt ved 7 tiden - så jeg går en tur rundt omkring i måneskin, de spiser først ved 8.tiden. Når man vænner sig til stedet er her virkeligt smukt. Frodigt og ufrodigt på en gang, med et grønt - sølverskær over landskabet. Vejene og husene, gråhvide med røde tegltag. Nogle enkelte palmer, men så få, at man ikke har forestillingen om at være i syden. Snarere at være et sted inde i frankrig. Så meget gør altså de 14 km væk fra middelhavet. Fra den anden side af Au-riebeau4, kan man imellem højderne se havet, langt ude. Det er da meget sødt af die Mutter at skrive til dig. Hun var også sød. De tre piger var det sværere at blive klog på – men de var vist søde. Nu havde de også så travlt med at rydde op – for at lukke. Men der er da lige så smukt i Dreikirchen som i Briol – det er jo samme sted.
+- De første dage troede jeg ikke at jeg skulle få malt noget der duede her. Det ved jeg heller ikke endnu. Men jeg tar det mere med ro nu. Nu maler jeg bare, så kan jeg se hvad det bliver til. Men det ser mig noget naturalistisk-expressionistisk ud. Grønne træer i landskab. Nå, men non-figurativt bliver det altså ikke af at male i Sydfrankrig. Dertil virker naturen for meget ind. Det er godt at jeg har den af James Joyce , den er godt oversat til svensk, og der er meget læsning i den. Det vidste jeg ikke dengang jeg ønskede mig den i julegave – at jeg skulle få god brug for den i Sydfrankrig. Jeg kan sådan lige følge i den franske avis overskrifter – at verden står da endnu, udenfor Auriebeau.4 Det er ellers meget sjovt efterhånden at lære lære de forskellige der bor her at kende efter udseende. Her er en del meget gamle, men søde at se på. En hel del unge mænd der kommer ind og drikker et glas rødvin. De samme går igen hele tiden, men nye dukker op. Postbudet er her hver dag. I sort tøj, med røde striber ned ad bukserne og med høj kasket, med røde striber. Ham og så en lidt ældre kommer hver eftermiddag med bøsser. En dag havde de en kanin med. Jeg hører det også knalde engang imellem oppe fra højderne. Mr. Perents kone, der kom tilbage fra Paris, havde to unge par med – jeg gad vide om den ene er hans søn. De hilser al-lesammen så hjerteligt på ham. Den lille er ikke hans søn, sagde han den første dag. Men ellers snakker jeg ikke meget med dem. Kun merci madame, hver gang hun serverer. I dag fik jeg det dog til trés bon, til Kødretten, som smagte mægtigt godt. Nå men suk – suk – jeg vil op og male.
+- Og jeg malte så jeg har fem lærreder hængende oppe, tegnet op med sort, personer, mænd, kvinder og børn – så nu har jeg fået loftet befolket. Jeg trængte også til at ha nogle mennesker mellem alle de træer. Hvordan jeg så får farve på dem, det melder historien ikke noget om endnu.
+- De har bål flere steder derover mellem højderne. Mit Vesuv er et meget smukt bjærg. Her er også mange mærkelige huse. Temmelig store, med lukkede skodder. Skodderne skal være halvt tillukkede hernede. Selv om jeg smækker mine op hver morgen, og vinduerne op, bliver de pænt lukkede i af hende der gør rent. Men der er nu ingen der kan se ind hos mig. Menneskene dernede er bittesmå. Og over fra landevejen er mit vindue bare en lille åbning.
+- Nå men kære Kari og Else – de kærligste hilsener og kys fra jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Carl Valdemar  Alfelt 
+Vibeke  Alfelt 
+Erik Andreasen
+Victor Brauner
+Carl Otto Hultén
+Asger  Jorn
+Wilfredo  Lam
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Guillaume Cornelis  van Beverloo
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else takker for Carl-Hennings brev og fortæller om opholdet i Malmö, hvor hun sammen med Kari deltog i ferniseringen af udstillingen. Hun beskriver udstillingen som velbesøgt og mener, at Carl-Hennings værker fremstår særligt stærkt i forhold til de øvrige kunstneres. Hun fremhæver især, at mange besøgende er begejstrede for hans billeder. Derimod er der en vis skuffelse over Wifredo Lams bidrag, mens Hulténs værker vurderes som de bedste efter Carl-Hennings. Hun taler om en kunstner ved navn Branner, men det er med stort sandsynlighed Victor Brauner hun refererer til. 
+Udstillingen i Malmø er med stor sandsynlighed "Imaginsterna 1952" på Malmö Museum oktober 1952. Her udstillede de svenske Imaginster; C.O. Hultén, Gösta Kriland, Max Walter Svanborg og Anders Österlin sammen med de tre internationale gæster: Victor Brauner, Wilfredo Lam og Carl-Henning Pedersen. 
+Efter ferniseringen rejste Else hjem til København, da Vips og Lasse ventede derhjemme. Hun fortæller om familiens hverdag. 
+Else beretter også om sociale sammenkomster. Mogensen har været på besøg med rødvin, og de skålede for de fraværende. Familien har desuden været til fødselsdag hos Erik Andresen og Susanne, som blev glade for det brev, Carl-Henning havde sendt.
+Kunstnerisk er Else lidt utilfreds med sit eget arbejde og føler, at hun ikke helt får det "store slag" ind i billederne. Samtidig fortæller hun, at Vibeke Alfelt, Lars Åkirke og Mogensen, har indsendt værker til Efterårsudstillingen.
+Brevet afsluttes med hverdagsnyt om pæreplukning i bedstefarens og tante Gerdas have.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XMYj</t>
+  </si>
+  <si>
+    <t>Fredag d. 10/10
+Kære Henning / Tak for Brevet, som jeg fik for nogen Dage siden / Vi var i Malmø, Kari var med, det var en pænt besøgt fernisering – og når man går og kigger på det hele ser det rigtig pænt ud. Du er nu så strålende i Forhold til de andre, at det bliver lidt svært at bedømme dem, men de er alle lykkelige over at dine Ting er der og at de er så gode – Wifredo Lam er de lidt skuffede over, jeg havde nu også ventet mig mere men der er alligevel noget mærkeligt i hans fire Billeder, derimod synes jeg ikke om Branner / Du hænger det smukkeste du nogensinde har hængt, og de andre siger også, det er noget andet end da han hang på Rådhuset, du og Hulte deler den største Sal og lyste, hans Billeder er de bedste efter dine / en blanding af Corneille og Asger, virker fine /
+Så var der Fest om Aftenen, men Vips og Lasse ventede jo hjemme og Kari var med så jeg tog til København igen da Ferniseringen var overstået / 
+Vi har fået Fløjelsbukser til Kari – blå, på Vesterbrogade \ i Sverige var ingen – for store el de var for små / I går var vi ude at købe en Cotton Coat til hende, hun måtte jo have en Frakke og med Jakken under er det varmt nok til Vinter – Hun er meget stolt, den er rød og grålig så hun kan vende den efter Lyst – 
+I øjeblikket er vores Dame i ”Den vige Verden”, hun var så sær, det var Regnestykker der plagede hende, så jeg sagde hun skulde gå derind og få noget andet at tænke på – Mogensen var her i Går Aftes og han fik Årstiderne og Kataloget fra Malmø som han vilde sende dig som Tryksag – Han havde Rødvin med og jeg havde Steg, Svampe og Æblekage, vi skålede for de fraværende – I Onsdags var vi hos Erik A. – til Susannes Fødselsdag, de var glade for Brevet du havde sendt – Har jeg skrevet at Vips, Lasse og Mogensen nu har afleveret til Efterårsudst / Jeg er lige holdt op at male for i Dag, det er helt mørkt nu / og den elektriske Ovn har vi tændt hele Dagen hvor mange grader er det varmt, nede hos dig /-
+Jeg synes ikke rigtig jeg kan få det store slag, ind i mine Billeder – men det er nu også svært at se dem herhjemme – I Søndags var vi i Bedstefars og Tante Gerdas Have og plukke Pærer, jeg har endnu ikke haft tid til at sylte dem – men går i Gang nu jeg er færdig med dit Brev /
+Nu kærlige Hilsener fra Else og Kari jeg har sagt hun skal skrive, men om hvad siger hun</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-30</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Marc Chagall
+George Orson Welles
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig til Else, Vibeke og Kari og takker for deres fælles brev. Han glæder sig over, at Vips er blevet antaget på Efterårsudstillingen, men deler familiens opfattelse af, at årets udstilling ikke er særlig stærk.
+Han kommenterer Elses planer for kataloget til hendes kommende udstilling og anbefaler, at priserne ikke trykkes i selve kataloget, når det samtidig fungerer som invitation. Samtidig udtrykker han bekymring over familiens økonomi og spørger, om Else stadig vil kunne købe en hjemrejsebillet til ham. Han forestiller sig en rejse fra Cannes over Paris til København, med mulighed for at opholde sig nogle uger i Paris og sende billederne hjem derfra.
+Brevet rummer også rejseindtryk fra Sydfrankrig. Carl-Henning fortæller om en tur til Cannes, hvor han ser Orson Welles' filmatisering af Othello. Han beskriver også stemningen i Cannes, hvor amerikanske krigsskibe ligger i havnen, samtidig med at han fascineres af den gamle del af byen.
+Han nævner et avisinterview med Marc Chagall, som netop har rejst rundt i Italien og Grækenland og besøgt flere af de samme steder som Carl-Henning selv. Det får ham til at reflektere over Middelhavsområdets særlige lys og landskaber.
+Om sit eget arbejde er han usædvanligt selvkritisk. Han skriver, at billederne er blevet "røde" og "frygtelige", og tvivler på, om opholdet vil resultere i gode værker. Alligevel mener han, at selve arbejdet og erfaringerne har værdi, og han holder fast i håbet om, at noget vigtigt kan vokse ud af det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/KNH0</t>
+  </si>
+  <si>
+    <t>Torsdag 30. Oktober. 1952
+Kære Kari Vipse og Else 
+Det var et flot brev. Tre breve i et. Tillykke til Vipse fordi hun har fået antaget. Kedeligt bare at det ikke er nogen god udstilling i år. Jeg tror Elses katalog bliver udmærket. Næ, der er ingen grund til at sætte priser i det, når det samtidig bliver brugt som indbydelse. Dem kan du ha´ slået op derinde, i nogle maskinskrevne – eller håndskrevne eksemplarer – lige som jeg havde på Eventyres malerier. Når hun er så streng hende Frk. Salomonsen med pengene. Jeg mumlede ellers noget om til hende, - at resten kunde vente til udstillingen. Når så skylder vi ikke dem. Men vil det så sige, at hvis du ikke får andre penge – så kan du ikke købe billet til mig – og sende ned?? Jeg havde ellers tænkt, at du godt snart kunne ha købt en billet til mig, der gjaldt i 2 måneder, for jeg er jo hjemme inden den tid, en billet, Cannes, Paris – København. Og på den kunne jeg så ha sendt mine billeder fra Cannes – og så ville jeg ha været en 14. dages tid i Paris – hvis ellers mine penge slog til så langt. Jeg har set på priserne hernede – inde i Cannes. Madpriserne er meget dyrere end i Danmark. Æg, ca. 50 øre. Smør ca. 8 kr. og alle andre priser svarer til. Så i betragtning af det, bor jeg ikke dyrt her. Karis søde lange brev! 4. Sider! Det var imponerende! Tak for Lappigebogmærket!
+I går eftermiddags synes jeg der skulle ske noget – og tog med bussen ind til Cannes. Jeg var i en biograf og så Othello af Shakespeare – med Orson Welles, som den sorte Doge af Venedig. Det mest spændende ved den var lydeffekterne – ellers var den ikke god, når man ikke forstår sproget de taler, selv om man nok kan følge handlingen. Ude på havet lå hele den amerikanske flåde – så der var et leben i byen af amerikanske marinesoldater. Men der er dog et gammelt Cannes også, der ligger op af en klippe – med en smuk kirke øverst – og resten af en borg. Heroppefra var det meget smukt at se ud over havet, med sigmatiserende krydsere, hangarskibe. Måneskin, Tordenskyer inde over bjergene. Jeg læste i dag til form. i avisen her, et interwiev med Chagall. Han havde været ude at rejse, Italien, Grækenland, og nævner en del af de samme steder vi var. Geneve, Delphi, Athen, Pompei, Neapel, Rom. Luften og lyset i Grækenland, Grækenland som endnu er Europa, men også Orienten. Han var vendt tilbage til sin villa i Venice. 
+Mine billeder er blevet røde nu. Frygtelige. Jeg tror ikke at jeg får nogen billeder ud af denne tur – men det at jeg har malt her – har vel også sin værdi – måske for noget senere jeg laver. Men det er meget sjovt at male her – når bare jeg ikke går for meget op i det – så jeg er lige ved at gå ud af mit gode skind, fordi de er så dumme. Men sålænge jeg maler, er der jo et lille håb. Kys til jer alle tre og mange kærlige hilsner - jeres Henning.</t>
+  </si>
+  <si>
+    <t>1953-03-12</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Raoul  Dufy
+Ib Geertsen
+Henry  Heerup
+Mille  Heerup
+Harald  Leth
+Marino Marini
+Børge  Mogensen 
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu og fortæller om hverdagen hjemme i København sammen med Kari. Han takker for Elses brev og glæder sig over beskrivelserne af det gode vejr i Norge.
+Kari er optaget af skolearbejde og har fri på kongens fødselsdag. Hun er samtidig i gang med at bygge en detaljeret model af en bindingsværksgård med køer, gæs og andre dyr. Familien overvejer også hendes kommende skolegang, og de er enige om, at hun helst skal fortsætte på Katrinedal Skole.
+Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt Børge Mogensen, som står i hendes navn.
+Fra kunstlivet fortæller han, at han har modtaget et brev fra kunsthistorikeren Stein, som spørger til Elses inspiration fra de schweiziske bjerge. Han har også fået en hilsen fra Corneille, der har udstilling i Paris. 
+Carl-Henning har besøgt flere udstillinger, men er ikke begejstret for Raoul Dufy-udstillingen på Glyptoteket, mens han finder Harald Leths udstilling både velkendt og smuk. Han planlægger også at se Marinis udstilling.
+Derudover fortæller han om kulturelle oplevelser, blandt andet en italiensk film (Vulcano), som han ikke synes meget om, selv om billederne af øen fascinerede ham. Han har også været på besøg hos Henry Heerup og Mille, som sender hilsner.
+Brevet afsluttes med varme hilsner til Else og håbet om, at hun får arbejdet godt med sine malerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ilr8</t>
+  </si>
+  <si>
+    <t>Torsdag 12/3 1953
+Kære Else på Lysebu
+Tak for det smukke vejr i søndags. Det var dejligt at læse om. Her skifter vejret også – men der bliver ingen oplevelser ud af det. Kari havde fri i går fra skole – Kongens fødselsdag – og er gået i gang med en ny bondegaard – en sød bindingsværksgaard med køer og gæs – og mange bekymringer over om det er nødvendigt at have høns – for hvordan skal hun lave dem – gæssene er en masse gæslingeknopper som hun havde med hjem fra Vipse i søndags. Der kom i går brev til dig og Lasse om at sende et lille billede til Kunstcirklen i Herning. Lasses brev sendte jeg videre – og jeg har set – men herhjemme har du ikke noget lille billede der egner sig – så jeg må nok i gang med det loft ude hos Dahlman O. Billedet skal være i Herning inden d. 20. dec. 
+Og så bliver du nødt til at sende mig en ny fuldmagt – jeg har fået en postanvisning fra ark. B. Mogensen. Bare skriv den kort. De har den alligevel på postkontoret – de siger den skal følge postanvisningen. 
+Her medfølger et brev der er kommet nu til morgen fra Kunsthistoriker Stein om du har malt eller er blevet inspireret af bjærge i Schweitz. Som du kan svare på. Jeg har også fået en hilsen fra Corneille, der har åbent en udstilling i Paris. Dufy udstillingen på Glyptoteket synes jeg ikke om. Dog havde han nogle få meget tidlige billeder med – som var pæne. Alt det andet var noget værre møj – synes jeg. Leths udstilling i Kunstforeningen var som vi kender ham – små, men meget pæne billeder. På fredag, har jeg fået tilsendt ferniseringskort til italieneren Marini’s udstilling på museet. Fra min broder i Esbjærg har vi fået sendt en indbydelse til konfirmation af hans ældste datter – Evelyn – jeg har svaret hjertelig tak – men vi kan desværre ikke komme. Såvidt jeg husker var der ingen abstrakte med i Bergen – men ellers de sædvanlige – kedelige. 
+I går aftes var jeg henne i Rialto og se den italienske film Vulcano – desværre var det noget møj. Den havde omtrent samme handling som Stromboli – det var ikke til at holde ud at se – men alligevel var jeg dog en tur i Italien og de få billeder af øen var også meget sjov at se. 
+Bille har jeg ikke set. Fik du pengene til ham? Kari har fået en blanket hjem fra skole – om hun vil i mellemskole – og på hvilken skole hun vil gå på. Vi er blevet enige om at hun selvfølgelig vil gå på Katrinedal– men man skal på blanketten skrive to andre skoler – hvis der ikke er plads på den første. Så vi skriver som nr. 2. Rakkelskolen – den ligger henne i Rakkelsalle og som nr. 3. Ny Carlsbergvejens skole. 
+Nu de kærligste hilsner fra os begge to
+din Henning og Kari</t>
+  </si>
+  <si>
+    <t>1953-10-02</t>
+  </si>
+  <si>
+    <t>Italien
+Genova</t>
+  </si>
+  <si>
+    <t>Ugo Doná</t>
+  </si>
+  <si>
+    <t>Else skriver fra Genova i Italien. 
+Hun forbereder sin rejse videre til Spanien og har været på det spanske konsulat for at få sit visum ordnet. 
+Hun fortæller at hun forinden har været i Murano ved Venedig, hvor hun har lagt en bestilling på glas hos Ugo Dona. Hun har bedt ham sende et foreløbigt prisoverslag til Henning, så Henning kan informere hende om omkostningerne.
+Else takker for et brev og et telegram hjemmefra og skriver, at de har været afgørende for hendes videre rejse. Hun fortæller også, at hun har fået hentet en hammer og en kile, som hun havde brug for, til en pris af 1.500 lire.
+På posthuset sender hun nogle checks hjem til Henning og beder ham undersøge, hvordan de skal underskrives. Samtidig er hun ved at planlægge den videre rejse til Spanien, men hun tør ikke købe billet, før de nødvendige penge er ankommet. Hun spørger derfor, om familien kan sende brev med luftpost og eksprespost, så hun hurtigst muligt kan modtage besked.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/UkpQ</t>
+  </si>
+  <si>
+    <t>Genua 2-10-53
+Kære Kari og Henning – nu sidder jeg og spiser Middag, viale 20 September i Genova – har i Formiddags været i det spanske Konsulat, men misforstod og troede jeg skulde være der Kl. 1 og var der 5 min over da var der lukket og nu har jeg ingen Pas, en Soldat anbefalede mig at prøve kl. 4 - 5 så kan de måske hjælpe mig – Ungdomsherberget var flyttet helt op ad Bjærget – jeg har været der med Bagagen, men der var lukket, Kl 6 Aften kan jeg komme igen, med Passet nu håber jeg at få det – 
+Blev så helt færdig i Murano, fik afgivet Bestilling, jeg bad Ugo Dona sende en foreløbig Pris det kunde løbe op, til dig Henning, så kan du skrive det til mig – Og Tak for Brevet og Telegrammet, var det ikke kommet sad jeg ikke her. Er ellers meget træt kunde godt trænge til en Seng med det får man ikke på Vandrehjemmene – Men det ligger meget smukt, jeg kørte med en sporvogn derhen 4 Gange forkert, fordi det er flyttet – uden for Byen og før lå i Centrum /
+Mine Øjne er lige ved at falde i, det kan ikke ses på skriften. Vel!
+Jeg har hentet Hammeren og Kilen lige inden jeg var forsvundet fra Venedig, lige tilpas i størrelsen – og kun 1500 Lire for begge –
+Nu har jeg været i Konsulatet, Visum´et er i Orden – og jeg spist en Ferietablet så jeg er ikke så søvnig mere / Er nu på Posthuset og sender Chekene – du må underskrive dem på bagsiden hvis det er nødvendigt – jeg tør ikke hvis det ikke er rigtigt / Spørg om jeg skal have et Papir – der står jo ikke noget i Passet om Pesetas el. hvordan, jeg spørger nu i Rejsebureauet om Pris og Billet, men tør ikke købe før Pengene er her –
+Om I også skriver Luftpost – express når jeg at få Brev her fra jer – jeg rejser så snart Pengene er her –
+Nu tør jeg ikke skrive mere, for det må af sted Kys til jer begge fra jeres 
+Else og kærligste Hilsener
+Det er en dum Pen –</t>
+  </si>
+  <si>
     <t>1955-56</t>
-  </si>
-[...8 lines deleted...]
-    <t>Italien</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Lars  Åkirke
 Niels Peter Lau Åkirke</t>
   </si>
   <si>
     <t>Else Alfelt skriver til Carl-Henning Pedersen og datteren Kari-Nina Pedersen, som netop er rejst til Italien. 
 Hun skriver om hjemlige forhold, hvor hendes værker netop er blevet afhentet til en købsudstilling og hvor hun dagen forinden har besøgt datteren Vibeke Alfelt og svigersønnen Lars Åkirke. 
 Hun bekymrer sig om økonomien og håber på midler fra Ny Carlsbergfondet. Hun modtog i 1950erne en bestillingsopgave fra Ny Carlsbergfondet, på at lave en mosaik til Rungsted Kommuneskole. Mosaikken arbejdet hun på i perioden 1953-1957 og hun giver i brevet udtryk for at arbejdet går langsomt. 
 Hun savner Kari og Henning, ønsker dem en god fortsat rejse i Italien og opfordrer dem til at se mosaikkerne, havet og museet, hvis de har råd.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/d3ql</t>
   </si>
   <si>
     <t>Lørdag morgen
 Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem mønstret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stationen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Billeder – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
 Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
 Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for ny er I jo i Italien
 Kys fra jeres Else –
 Hvordan går det med at tale italiensk?
 Jeg sender en Hilsen til Venedig</t>
   </si>
   <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
   <si>
     <t>Kære Else
 Ja så må jeg sende jer en lille hilsen – jeg har lagt Kalkerpapir under brevet – så I kan få et vær – er der forår i Paris – I Rom ser vi at det er snevejr – men det holder vel hurtigt op – der blev sagt at Italien havde ikke i de sidste 70 år haft så meget sne – i dag i Tibirke skinner solen – men der er frost Kl. er 8. morgen – Marianne er lige kørt til skole – Lars skal til møde på Grønningen – den skal vist lukkes taler de om – vor udstilling i Eskildsens[kan ikke læses] er udsat på grund af Strejken i Sverige – men Lars skal have en lille tegneudstilling inde i Galleri Morten nu i April – ellers maler vi – og har fået orden i vore tegninger og litografier – vi har købt en kæmpe reol ned til det mellem-ste rum – så den er vi glad for – den er af stål – og er 2 m høj – bred 80 cm – og dyb 90 cm – så i kan se der kan ligge mange ting på de 6 hylder – Kl 10 kommer der en mand – vi har købt en hel gris – og så skal vi have den pakket ind i stykker til fryseren – så der bliver noget at gøre – men så er der også mad af forskellig art til lang tid – det var et godt tilbud. Ja og så var vi hos Koplerne til middag – det gik hyggeligt – der var nogle vi også kender, så det gik fint – vi var ved at skulle hjem – men opdagede at der var noget islag – og de tilbød os at overnatte – så gik vi alle ned i deres køkken og fik pølse ost og øl – og næste morgen kl. 8 spiste vi morgenmad og var her hjemme kl 9 om morge-nen – lørdag – og det var da fint vejr – og vi skal hilse – 
 her i mit atelier har jeg sat de hvide stole fra Altanen ind – det er bedre – de røde var så grimme i rummet syntes jeg – og Marianne og Lars troede vi havde fået nye stole – de havde været ude i haven den ½ time – mens jeg byttede om – Elses brev må nok ligge et par dage – for jeg kan altså ikke finde ud af den adresse – jeg har kigget i gamle kort – men kan ikke finde den – men så hvis jeg aflevere lidt indtil da – kan jeg jo skrive videre – men Hennings brev bliver sendt i dag – på lør-dag skal vi til middag hos Klint kl. 6.30, det er nu mere hyggeligt når det er lige i nærheden så kan man gå en tur i Lundene lige inden, de har spurt så tit om vi snart kunne komme – og ville først in-vitere andre når vi kunne – så det kunne blive selskab som fru Klint sagde – men så blev udstillin-gen i Eskilds[kan ikke læses] – der havde vi ellers hvis vejret var til det have kørt op og se på den lørdag – det er helt fantastisk vejret i dag – jeg var lige nede ved Hestene – og hvis man står i læ – tror jeg næsten man kunne blive solbrændt – og Fuglene synger og flyver rundt og samler strå i volden – nå nu ikke mere til Henning denne gang – jeg vil hente Politiken og lægge brevet i – nå jeg ser at der er en hel side til bag på – så skriver jeg lidt videre. – Jeg fik aldrig fortalt om disse blå Tegninger – ”Olie på papir” men her kan jeg jo gøre det – først gør jeg papiret vådt med Terpentin og lidt linolie sammen – derefter tegner jeg med sort olie farve – og når det er tørt – tager jeg et glas – og ryster terpentin og farve sammen – helst laserende farve - den der hedder Rosa [kan ikke læses] er også god – og det hælder jeg simpelthen over det hele – og løfter papiret op så det ren-der af igen – læg endelig Avis under – det sviner fantastisk – særlig Hiliogenblå – men papiret er bedst hvis det er sådan noget i ved man bruger til litografier – det vil sige lidt sugende. Nå det var det – kan i nu havde det godt – den ene i Rom den anden i Paris – her alt vel og Kys fra jeres Vipse 
 Lars hilser også mange gange til jer – og siger ønsk dem godt ophold – jeg skriver en anden dag igen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
@@ -362,59 +974,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mVgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/tpuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eYqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5l9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kxXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/n3sB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1gSv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/xAzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/e616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ehq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ypm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XMYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/KNH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ilr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UkpQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -527,165 +1139,847 @@
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G4" s="5" t="s">
         <v>35</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G5" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="M6" s="5" t="s">
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
         <v>55</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>