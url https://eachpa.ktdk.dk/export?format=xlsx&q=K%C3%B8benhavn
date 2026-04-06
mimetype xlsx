--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="106" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="144" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -481,70 +481,309 @@
 Nu haaber jeg at jeg faar anledning til at komme nogle ture ind i bjærgene – i det mindste vil jeg selv foretage nogen.
 Lige nu efter kaffen snakkede jeg med Svavar om den Udstilling i Reykjavik. Men han gav mig ikke noget rigtig raad om hvad jeg skulde gøre.
 Ha´ det nu godt til vi ses – og jeg haaber at I har Penge – mange kærlige hilsner fra jeres Henning</t>
   </si>
   <si>
     <t>1948-08-01</t>
   </si>
   <si>
     <t>Oslo Pl. 1, 2100 København</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Sonja Ferlov Mancoba
 Svavar  Gudnason 
 Elise Johansen 
 Volmer  Kock
 Tage Mellerup
 Richard Mortensen
 Kari-Nina Pedersen
 Christian  Poulsen 
 Jan Zibrandtsen</t>
   </si>
   <si>
     <t>Else Alfelt og børnene skriver til Carl-Henning Pedersen, der opholder sig på Island, hvor han besøger den islandske kunstner og ven Svavar Gudnason. 
+De er netop kommet hjem fra rejse. Brevet beskriver at de har rejst ved Norges kyst og det er sandsynligt at de har sejlet netop der på hjemturen, efter at have besøgt Carl-Henning Pedersen I Island. 
 Else Alfelt har været på Linien II’s udstilling på Den Frie Udstillingsbygning i København og hun kommenterer på, at deres værker ikke er i overensstemmelse med deres egne værker. Dog med undtagelse af billedhuggeren Sonja Ferlov Mancoba. Alfelt nævner et kommende møde med kunstneren Erik Thommesen, hvor hun forventer at høre mere om Linien II. 
 Else Alfelt omtaler Jan Zibrandtsen, der arbejder på bogen ”Dansk moderne maleri”. 
 Til slut beder hun Carl-Henning Pedersen hilsen vennerne Ásta og Svavar Gudnason.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/kB0l</t>
   </si>
   <si>
     <t>Søndag Efterm. (1948)
 Kære Henning / Nu er vi hjemme, kom hjem i Tirsdags Kl. 4. Der var ingen til at tage imod os, det var skrækkeligt besværligt, men en flink Drager hjalp os til den største Bil han kunde finde, Sja´føren brokkede sig og sagde vi skulde haft en lastbil, men det gik alligevel og hjem kom vi lige Kl. 5½ da Butikkerne lukkede, naa men vi naaede at faa Hinbær og Mælk –
 Jens var ikke hjemme, er ikke kommet endnu, kommer d. 2 Aug. I Tokanten var heller ingen Penge Manden som skulde have Tegningen var paa Ferie – Jeg ringede til Marinus og laante 100 Kr af ham – Vi har faaet en Skattebillet paa 16,85 om maaneden første Forfaldsd. 1 Juli, saa skylder vi ogsaa det, Sygekassen har jeg heller ikke fået ordnet – Karen har skrevet vi kan komme i Slutningen af Aug og blive Resten af Tiden /
 Turen hjem var fra Norges Kyst og helt til Kbhn Lystsejlads, blaa Himmel, Spejlblankt Vand og Sol, vi blev saa brune at vi var brunere end mange i Kbhn da vi kom – vi havde Storm et sted mellem Færøerne og Norge Vindstyrke 9, vi tabte 8 Timer paa en Nat, og til Færøerne var vi ogsaa syge.
-Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Lini-ens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Histori-en ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
+Her er fantastisk smukt i Danmark nu, helt utroligt / Var i Gaar til Fernisering paa den Frie ”Liniens” / Som Morten sagde i Forbifarten ”hvad syntes du og svarede sig selv” lidt i en anden Dur”, jeg sender dig Ferniserings Kortet at du kan se hvem der er / Læser i Dag i Politiken at Kataloget har en artikel vendt mod os, saadan skal det vist forstaas, jeg skal købe det og sende det senere / jeg traf Cibrandtzen, han skriver en Kunstbog hvor vi vist ogsaa skal berøres, han vilde skrive hertil hvis der var noget, traf ogsaa Fru Johansen, skulde hilse når jeg skrev / Traf Mellerup, han har ene ordnet alt med de hjemkomne Billeder, og det har ogsaa her været uendelig svært at faa ”Historien ”toldfrit i Land her /Morten er blevet, international Mondæn dekorativ, helt, Sonja F. var den fineste af det hele – ingen paa denne Udstilling hører til hos os, maaske Sonja F som Billedhugger, saa det er ingen splittelse for os, det var vist els. meningen, mon ikke /
 Har ringet til Kock, han kan først træffes den 6 Aug.
 Traf Christian Poulsen han har faaet brev fra Dame i Sveiz du kan vist komme til at udstille Olie Kridt der, men hun vilde gerne se nogen først. Han foreslaar at sende nogen derned. Jeg ved ikke? 
 Her er 28 Grader varmt i Skyggen paa visse Steder nogen og 30 men vi nyder det, og vi æder af Grøntsager, og gør Forsøg paa at sylte saa meget vi kan, hvis jeg faar Syltesukker, fik ingen Ting ved en Forglemmelse, men har Kvitteret for det, skal høre i Morgen, faar intet til dig om du ikke kommer inden 1 Okt/
 Hav det godt og fortæl os lidt om alt/
 Hilsen til Asta og Svavar / Jeg tager nok op og besøger Thommesen saa faar nok mere endnu om Linien 2 / der var altsaa noget /
 Naa nu Hilsen fra dine
 Unger og Else –</t>
+  </si>
+  <si>
+    <t>9. august 1948</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Frederik  Dam 
+Ásta  Eiriksdóttir
+Elna  Fonnesbech-Sandberg
+Svavar  Gudnason 
+Asger  Jorn
+Richard Mortensen
+Sigurjón  Ólafsson
+Erick Stuckmann
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen på Island. Else og børnene har for kort tid siden besøgt ham på Island, men da de rejse hjem blev Carl-Henning tilbage for at arrangere en udstilling. Udstillingen er besværliggjort pga. manglende økonomi. Else har derfor taget kontakt til undervisningsministeriet for at drøfte finansieringen af udstillingen. I ministeriet forsøgte hun at få kontakt til Erick Stuckmann, men talte i stedet med Kock. Nu afventer Alfelt svar. 
+Også hjemme i Danmark er der problemer med økonomien og Alfelt beskriver at de må leve på lån fra familie, venner og opkrævninger fra solgte værker. 
+Hun indviger Pedersen i dønningerne omkring Linien II og sender avisudklip som han kan orientere sig i. 
+Hun nævner at hun vil bringe CHPs værker til udstillingen i Den Haag til kunstmuseet (hvilket er uvist) – hun har været forhindret i det tidligere pga. pengemangel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ukHT</t>
+  </si>
+  <si>
+    <t>Kære Henning / Ja saa har jeg taget Sagen i min Haand, jeg gik til Undervisningsministeriet (Kock) i Dag / jeg traf nemlig ikke Struckman, han var paa Ferie /Kock vilde ringe til ham i Dag i Hornbæk hor han ferierer – og i Morgen vil jeg saa faa at vide hvordan og hvorledes – Jeg fortalte om hvorfor du intet Svar havde kunnet give, og at du var blevet tilbage paa Island fordi det var din mening at ordne Ophængningen, men at det økonomiske nu spændte Ben for dig – vi faar se hvad der bliver ud af det, men for forbindelsen med Reykjavik, bliver du jo nødt til snart at vide Besked.
+Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
+Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
+De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
+Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
+Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
+Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
+Tag Udklippene medhjem igen, har kun de samme/
+Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
+Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
+Vipse er blevet rask igen, og Kari er begyndt Skolen –
+De sender dig Kys begge to –
+Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
+Nu kærlig Hilsen fra Else
+Hilsen til Svavar og Henning og Asta fra hele Familien/
+Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
+  </si>
+  <si>
+    <t>1948-08-18</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Svavar  Gudnason 
+Björn Ólafsson
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
+Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
+Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
+Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
+Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XNpM</t>
+  </si>
+  <si>
+    <t>Hornafirdi Island 18-8-48
+Kære Else Kari og Vipse
+I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
+Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
+Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
+I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
+Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
+Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
+En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
+Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
+Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
+Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
+Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
+Naar nu haaber jeg at høre fra jer. Maaske faar jeg et brev med flyveren der kommer – jeg vil jo gerne høre fra jer.
+de kærligste hilsner til jer alle tre
+Jeres henning.</t>
+  </si>
+  <si>
+    <t>1948-09-10</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Jón  Engilberts
+Egill Jacobsen
+Asger  Jorn
+Martin  Larsen
+Halldór Laxness
+Tove  Ólafsson
+Thorvald Skúlason
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen opholder sig på Island og skriver hjem til familien. Han repræsenterer de danske kunstnere på en udstilling, der netop er åbnet i Reykjavik. Udstillingen beskriver han som meget jævn og det danske bidrag til udstillingen som det mest dominerende. I forbindelse med åbningen har han fået et godt indtryk af den Islandske præsident som han besøger. Han beskriver også at han med dette brev sender et billede af ham sammen med præsidenten ( billedet er ikke længere vedlagt brevet). 
+Han fortæller at økonomien ikke er let at få til at hænge sammen, men at han har solgt lidt. 
+Han omtaler Høstudstillingen og Linien. Han nævner også at han har været på den islandske "september-udstillingen", hvor han fandt kunstnere for ufærdige til at blive inviteret til at udstille i Danmark. Han er dog åben for at man måske kunne invitere den islandske kunstner Thorvald Skúlason.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ewQA</t>
+  </si>
+  <si>
+    <t>Island. Fredag 10. Sept. 48
+Kære Else og mine to tøsebørn. Jeg fik jo jeres breve – det ene laa her i Reykjavik og ventede paa mig. Det andet fik jeg lige et øjeblik efter – da flyveren kom derude – og som havde mit med til jer. Kom I over til Bornholm? Det haaber jeg paa. Saa I kunde faa en exstra ferie. Det er spændende med min store datter, Kari som er begyndt at gaa i skole. Føler hun sig meget stor? Det er en skam med de penge – men jeg haaber at I klarer den til jeg kommer hjem. Jeg var jo ogsaa lidt nervøs for hvordan jeg skulde klare den med penge her i Reykjavik – men pludselig havde jeg 1000 kr paa lommen – saa jeg følte mig rig igen. Der gik ikke noget skib fra Hornafjord hertil sidste Uge – saa jeg maatte flyve. Saa jeg laante 300 kr af Svavar – Flyvebilletten kostede 220 kr. Jeg skulde været fløjet om Lørdagen – og dagen kom – og man kunde intet se for taage – Saa jeg gik hele dagen og stirrede ud i taagen og haabede paa at den ville lette – men det satte bare i med regn – og saadan var det taage og regn hele Lørdagen og Søndagen. Først hen paa Mandagn lettede det og blev dej-ligt vejr igen – og saa kom flyveren. Vi sejlede over fjorden – over til flyvepladsen - over paa Sand-tangen. Jeg var jo meget spændt – og jeg glædede mig ogsaa til turen og det var en dejlig tur med udsigt ud over fjellene og jøklerne – højt oppe over Hekla fløj vi – man kunde se hvor den nye lava var strømmet Og det var sjovt at følge den landevej et stykke vi havde været sammen med Laxnes og Thingvallasøen. Men jeg blev klar over at gaa syd om kysten til Hornafj. var umuligt. Der var i hundredvis af Elve. Men til Hest havde det været sjovt. Vi var paa nogle dejlige ture til hest inden jeg rejste fra Hornafj.
+Jeg havde fantastisk ondt i ørene – da flyveren fløj ind over Reykjavik og i en stor bue – ud over vandet – landede paa den lille flyveplads. Vi blev kørt ind omtrent til Lækjartorv i bil og jeg stod der og tænkte hvad der nu var bedst af gøre. Jeg skulde jo ha´ et sted at sove. Svavar og Asta var lidt forargede over at jeg ikke havde skrevet ind til Reykjavik – saa det var i orden – eller ogsaa var de maaske lidt nervøse for om jeg fik et sted at være. Jeg havde saa stille tænkt – at fik jeg nøglen til Svavars rum – kunde jeg da altid ligge der. Men af en eller anden grund var det som om at jeg ikke maatte komme i forbindelse med det rum. Og nøglen havde han givet til Solla – og han sagde i en forsigtig vending – at han havde disponeret over rummet – men hvad det var ville han ik sagde han ikke. Naa jeg stod der paa gaden – og alle folk fra bilen havde hvert sit sted og skulde hen – saa jeg lod min bagage blive staaende ved en bilstation – og gik hen og saa om der var nogle i udstillingsbygningen. Heldigvis var Alfred der – og han ringede saa hundrede gange i løbet af et par timer – førend vi traf Tove Olafson hjemme – og saa havde jeg et sted at sove.
+Men allerede samme aften ringede olafson og spurgte Engilbert - om de ikke havde bestilt et hotelrum til mig. Og det havde de – saa næste dag flyttede jeg derhen. Det var i Studentergaarden – og ligger lige ved det nye Universitet. Men jeg sagde jo – hvem betaler det hotelrum – og det mente de var i orden. Struckmann kom jo hertil. De havde skrevet efter ham – og ladet forstaa – at det var meget nødvendigt at han kom. De har nok ikke her været tilfreds med at den danske representant var mig – naa det var nu lige meget, men jeg tænkte jo - at det med hotellet maatte saa Struckmann ordne. Men det fik jeg ikke meget ud af. Da han kom sagde jeg forsigtigt – at jeg ikke havde raad til at bo paa hotel – og da han ingenting sagde – saa flyttede jeg herhen til Gislason . Men for de to dage jeg boede der – kostede det 108 Kr – og for det havde jeg sovet i 2 nætter – og faaet morgenkaffe – og 2 gange middagsmad. Saa det var et Held at jeg kom derfra. Gislason begyndte straks med at sige – at han havde ingen penge – saa han havde ingen penge – men inden jeg fik set mig om – havde han alligevel købt en tegning for 300 Kr – og et par dage senere inviterede han 3 Arkitekter herhjem – og de købte hver en tegning for 400 Kr. stykket – og de to betalte med det samme. Saa nu har jeg til billetten hjem – og jeg haaber ogsaa at kunde betale Svavar – jeg skylder ham jo 1000 Kr i det hele – det ville jo være rart – om jeg fik det hele betalt. Men nu må vi se hvordan det gaar. I morgen kommer en redaktør for Djoderiljen og ser paa mine ting. – og paa lørdag – et par til af Gislasons bekendte.
+Men nu er det pludselig blevet svært at købe billetter til udlandet herfra. Jeg gik herop paa det forenede og jeg har bestilt Billet til den 23 Sept. med Dronningen – Jeg kunde ikke betale med islandsk Valuta. Kun hvis jeg havde danske kr. kunde jeg faa lov til at købe billet. Jeg maatte søge i Vidskiptanævnet og nu var jeg til Middag – Søndag paa hotel Borg hos den danske Minister – det er en ny mand – den anden – Brun er rejst – og han sagde – at det var meget svært at faa bevilget – og efter den nye lov som er kommet for 14 Dage side - havde han sendt en hel del danske hjem – paa konsulatets regning – selvfølgelig mod at de betaler – naar de kommer hjem. Saa det er muligt at jeg ogsaa kommer hjem paa den maade. Det er nu en skam – efter at jeg har faaet islandske penge. Men jeg maa jo hjem. Men saa snakkede jeg forleden aften med den danske Presseatache – Martin Larsen - og han sagde – at det kunde jeg ordne med ham med et billede. For jeg sagde jo at jeg havde ingen danske penge – at garantere med – Men nu vil jeg i morgen gaa op paa det nævn igen og høre nærmere. Det endte nemlig forleden dag med at jeg søgte om 70 isl kr. til drikkepenge – og det andet hun sagde – damen deroppe – forstod jeg ikke. Men hvordan det end gaar – saa er jeg altsaa hjemme ca. den 28 Sept. Hvis I er i byen saa hør efter paa det forenede – hvornaar.
+Men i aften er det saa slut med alle de middage. Jeg har aldrig været med til saa mange. Vi har ædt og drukket og røget Cigarer i kassevis. Billederne blev jo hængt op. Det er en meget jævn udstilling – maaske lidt under det jævne – med Danmark som lidt dominerende større billeder. Egill har tre – ret gode – men ellers er jeg allerede blevet bidt af de andre billeder. Der var en stor ferniseringsfest på hotel Borg. Saa var der turene til Thingvellir og Gullfoss og Geisir. Vipse og Kari skulde ha’ set Geisir. Det var meget mærkeligt. De mærkeligste kogende vandhuller – ret store – og som kæmpediamanter – og Geisir: Vi laa over en time og ventede nede i en skaal og alt var roligt og vi solede os og snakkede – og pludselig – jorden tordnede – og i rædsel flygtede vi op af skaalen og et sekundt efter – vældede det kogende vand i store bølger ud over skaalen – og vand og damp steg i mægtige kaskader op. I de første øjeblikke efter havde jeg helt ondt i siden. Det er ikke ufarligt. Vi laa der og troede at vi det ville komme langsomt – og pludselig var det over os. Det er noget af det mærkeligste jeg har været ude for. Vejret var ogsaa dejligt – sol – saa der var regnbuer inde i vandstraalerne – det var imponerende. Gullfos var meget smukt – et meget stort vandfald – og dramatisk naar vandet falder ned i kløften. Det var en skam at I ikke naaede derhen. Men der gaar nu bjærge hele vejen omkring – saa dem skulde I ha´ passeret. 
+Den aften spiste vi så til middag med borgmesteren og nogle andre i det skihotel – vi passerede – inden vi kom ned i lavlandet – paa turen med laxnes. Men det er nu lidt hurtigt at gøre saadan en tur paa en dag. Vi var jo ikke saa længe derude – ved gullfos - 1 times tid – det er forlidt – men det var alligevel dejligt at se. Saa havde vi jo Middag og Bal ude paa Hotellet paa Thingvellir – og de dejligste nordlys paa himlen om natten da vi kørte hjem. Nu er her jo helt mørkt allerede ved halvti tiden. 
+En eftermiddag var vi paa besøg hos præsidenten paa Bessastadir – og blev flot beværtet. Jeg sender et billede med da vi blev fotograferet i Althingshuset med præsidenten i midten. Han var nu en meget sød mand – det kan man ikke sige andet. Men jeg blev jo efterhaanden lidt træt af mine kolleger som det saa smukt hedder. De var meget søde – men jeg følte mig alligevel lidt udenfor. Men nu er det jo overstaaet saa ærligt talt – kunde jeg godt ha´ tænkt mig at rejse hjem nu – men jeg maa vente i 14 Dage. Ja 13 kun. Men i dag var saa redaktøren for Djoderiljen og saa billeder – og paa onsdag aften skal jeg hen og besøge ham.
+Gislasons kone kom hjem i nat med flyveren. Hun sir - at hun spurgte efter dig en dag inde i Tokanten – men de sagde du var rejst til Bornholm.
+Jeg naar jo ikke at overvære nogen af vore fødselsdage. Er det ikke snart mange aar siden vi har været samlet, Men min kære Else og Kari – jeg ønsker jer hjerteligt tillykke og haaber at I alle tre har det godt paa Bornholm.
+I gaar var jeg henne og se en udstilling af ”September” Synigin – der har aabnet et kunstgalleri – i en billedhuggers atelier. Det var alle de 181 abstrakte. De virker meget løse i det – som om de ikke ved hvad de gør – men de har heldigvis ikke nogen salonpræg – med undtagelse af ham Davidson – som kan minde lidt om Asger – Men det var alligevel rart at se oven på den nordiske kunst – der er altfor pæn.
+Saavidt jeg forstod paa Svavar ville han blive her paa Island i Vinter. Og jeg gad vide om han sender billeder ned til Høstudstillingen. Han virkede paa det sidste saa underlig fjernt. Men det kan være fordi han ikke rigtigt var kommet i gang med at arbejde.
+Det med Linien er vel forbi for længe siden. Naar udstillingen ikke var god – kan det ikke holde temperamentet oppe. Men vi grinede godt af Asger. Og haaber at han har faaet en klarere indstilling. Af dem paa Septembersynigin er der ikke rigtig nogen man kan invitere. De er for ufærdige. Saa skulde man invitere dem allesammen – som en gruppe – men jeg tror ikke alligevel. Man kunde maaske invitere Skulason - men nu ligger han halvdød paa Sygehuset. Han skulde nu alligevel ha´ svaret os, da vi ringede saa mange gange til ham i Sommer. Han mødte for 14 Dage siden en fuld mand paa hovedgaden – og han slog ham ned – saa han flækkede Kæben og brækkede det ene ben. En af dagene gaar jeg hen og besøger ham.
+Nu i dag har jeg været ude og købe mig 2 par nye sokker og et sæt undertøj. Saa er jeg fri for at vaske her. Jeg ville også ha´ haft en skjorte – men de havde ikke noget stort udvalg. I det hele taget er der ikke meget at købe her. I lørdags var jeg jo flot. Gislason laante en Smoking til mig – en tidligere kommunistisk ministers tøj. Men de andre var nu lidt skuffede over – at jeg ikke kom i fløjlsbukser. Men det kan de sagtens sige bagefter.
+Men nu nok for denne gang. Hvis I har det godt paa Bornholm – er der jo ingen grund til ikke at blive der saa længe som I kan. Men jeg regner nu med at faa et brev fra jer – om hvorledes det gaar.
+Og endnu en gang til lykke med fødselsdagene ja maaske for resten - er jeg hjemme på Karis fødselsdag. Men i alle tilfælde – til lykke – til lykke – og kys mine to søde tøsebørn fra mig og kærlige hilsener jeres henning
+og Hilsen fra Øli og Lise Gislason</t>
+  </si>
+  <si>
+    <t>1949-12-04</t>
+  </si>
+  <si>
+    <t>Svavar  Gudnason </t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Constant Nieuwenhuys</t>
+  </si>
+  <si>
+    <t>Brevet er Svavar Gudnassons formelle, men personlige udmeldelse af kunstnersammenslutningen HØST.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/dTX5</t>
+  </si>
+  <si>
+    <t>Kære Henning og Else
+Hjertelig tak for igaar. 
+Her er min formelle udmeldelse af ”Høst” som jeg sagde at jeg vilde sende. 
+Jeg nøjes med at henvise til vores samtale igaar som grund for min udmeldelse og beder jer med-dele dette til mine andre Kammerater som ikke var til stede. 
+Jeg haaber I vil holde jer til det som var væsentligt i mit standpunkt, naar I drøfter dette med de andre, men ikke iblande det for meget psykoanalysens clichéer som man i kredsen gærne bruger og som jeg for øvrigt mener at I har presenteret for Constant hvis jeg maa bedømme af hans svar-brev til Henning. 
+Jeg betaler min part af det økonomiske underskud og forbeholder mig gærne ret til at følge med i regnskabet. 
+Og så kan jeg godt sige at jeg er ikke uvildig til et redeligt samarbejde, hvis dette skulde i fremtiden indfinde sig. 
+Mine altid varmeste ønsker for jer alle på Ny Carlsbergvej og tak for mangt og meget. 
+Venlig hilsen
+Svavar Gudnason</t>
+  </si>
+  <si>
+    <t>1951-05-04</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt </t>
+  </si>
+  <si>
+    <t>San Cantaldo
+Italien</t>
+  </si>
+  <si>
+    <t>San Cataldo, Italien</t>
+  </si>
+  <si>
+    <t>Frøken Winstedt</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen og Else Alfelt skriver hjem til Vibeke Alfelt fra deres ophold i San Cataldo. San Cataldo er et kloster ved Amalfikysten i Italien, hvor danske kunstnere og videnskabsfolk kan ansøge om stipendieophold. 
+Brevet giver et indblik i hvordan det var at rejse i udlandet i 1951 med lange postgange og viser Italien som et eksotisk rejsemål.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/6KQK</t>
+  </si>
+  <si>
+    <t>Torsdag d. 4 Mai
+San Cataldo 1951
+Kære Vipsebarn / Tak for dit Kort, naa du bor ogsaa I Bjærgene. Vi er ankommet her til San Catal-do , vi bor flot har to Værelser helt for os selv, Soveværelse med hvide Jernsenge og Stue / De an-dre Stuer her i Huset er hele sale, man kan endnu se hvælvingerne fra Klostret el. Kirken, hvad denne Del nu har været –
+Kl. er nu 7½ Morgen og jeg sidder paa vores ene Altan, der er en til hver Stue, og ser ud paa Bjær-get overfor c 1200 m øverst oppe ligger der et Kloster, hvor man Natten mellem 1 og 2 Pinsedag, valfarter til for at takke for at man heldigt har undgaaet Ulykker. Jeg ser ogsaa ud over Middelha-vet og Solen varmer / I Gaar Aftes, var Fiskerne paa Havet, de har mægtige Blus i Forstavnen, det ser herfra ud som Stjerner var faldet ned fra Himlen og hvilede paa Vandet /
+Ved siden stod Maanen, saadan som en italiensk Maane bør se ud, gylden rød-gul og spejlede sig i Havet /
+Vi var oppe paa Bjærget i Gaar, det virker højere end Marsfjell, dybt nede i en Kløft laa et Kloster, Solen kommer der sikkert aldrig, lige langt under os i Bunden, ud til Havet, laa Byen Amalfi – som en Legetøjsby /
+Nu sidder vi og venter paa Morgen Mad, Henning har lige været inde og bestille The til mig, jeg spørger ham hvordan han gjorde det forstaaeligt det er nemlig kun Frøken Winstedt der taler dansk, de andre taler kun italiensk/
+Her gror de smukkeste vilde Blomster, Alpevioler, kraplackrød denne størrelse, alle fine Gøgeurter som er sjældne hos os, mærkelige Okideagtige blomster, alt i Dværgformat / Og saa er der højt paa Bjærget, Kastanieskove, ægte Kastanier, de er endnu ikke sprunget ud, men Roser og Nelliker /
+Busturen hertil er ikke for søsyge Mennesker, den svinger hele Tiden, ud og ind bugter Vejen sig fra Saleno og hertil langs Middelhavet /
+Vi faar Frugt til Dessert hver Dag Appelsiner med friske druer ved, Figner og Hasselnødder og Val-nødder / Ogsaa den dejligste Rødvin, kølig og frisk baade til Middag og Aften, det vi kan drikke / Efter Aften faar vi Kaffe i Dagligstuen foran den aabne Ild, for da er det køligt, vi ligger i Skygge af Bjærget fra Kl. 6 aften / Kaffen er kulsort og bitter, med Sukker og Fløde om vi har Lyst, men vi ny-der den rene Smag, hvis du kan tænke dig fire skefulde Bønner til en halv Kop Kaffe, saa stæk er den.
+Brevene herfra er c. 6 Dage om at naa til Danmark og naar det saa skal ud paa Landet til jer, gaar der jo mere / Herned til tager det c. 30 dage fra København, vi tager først herfra 15 evt. 16 Maj om Morgenen /
+Hav det nu godt Vipse-unge og Kærlig Hilsen fra dine Else og Henning
+Tak for Hilsenen og Hilsen igen til Ingrid dig og Valdemar fra os begge</t>
+  </si>
+  <si>
+    <t>1951-08-21</t>
+  </si>
+  <si>
+    <t>Firenze
+Italien</t>
+  </si>
+  <si>
+    <t>Firenze, Italien 
+Dolomitterne, Italien 
+Menton, Frankrig
+Dalmazzo
+Finland 
+Vejby, Danmark </t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Jørgen  Nash
+Anna Vibeke  Nording 
+Erik  Ortvad
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
+Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
+Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
+Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
+Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/CLD1</t>
+  </si>
+  <si>
+    <t>Tirsdag 21.8.1951
+Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
+Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
+Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
+Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
+Nu de kærligste hilsner fra dine tre og Kys fra
+din Henning
+og tak for dine breve.</t>
   </si>
   <si>
     <t>1968-04-19</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Leon  Arkus</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen at den kommende direktør for Carnegie Institute, Leon Arkus, kommer og besøger CHP i København. Direktørens første udstilling skal være med Carl-Henning Pedersen og det er vigtigt at Carl-Henning Pedersen kommer hjem så han kan mødes med Arkus.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/Ssk0</t>
   </si>
   <si>
     <t>Kære C-H
 Korrespondancen Pittsburgh går livligt. Tiden er knap og Arkus tager til Kbhn. først i Maj for at træffe dig. Jeg har bedt ham om at skrive direkte til dig om dagen for hans ankomst til Kbhn., idet jeg jo har forstået fra dit brev at Du godt vil tage hjem for at træffe ham og ordne de mange pro-blemer sammen med ham. Arkus bliver fra 1. maj direktør (head) ved Museum (Carnegie) din ud-stilling bliver hans I.ste. som ansvarlig direktør og får derfor også en stor prestige-betydning for ham. Han har allerede gjort et stort, forberedende arbejde og er meget enthusiastisk. 
 Mange venlige hilsner 
 til jer alle 
 Erik.</t>
   </si>
   <si>
     <t>1973-04-11</t>
@@ -658,59 +897,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1223,145 +1462,395 @@
       <c r="H13" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>94</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>102</v>
-      </c>
-[...27 lines deleted...]
-        </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="K16" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="L15" s="6" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="K17" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>