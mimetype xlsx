--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="144" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="253" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -300,51 +300,51 @@
 Det bliver dejligt at se dig igen / Du kan tro at her er meget at se paa af nye Ting -
 Vort Forhold til Folket og Folkets Forhold til vor Kunst – det var noget i den Retning /
 Kunde du ikke prøve at faa en Afskrift evt. selv skrive den Artikkel af, som Winge læste noget af for os, sidst jeg var der, den omhandler netop alt det, som vi skal have debatteret evt faa Artiklen saa jeg kan faa den i Land og Folk /
 Hvis han gaar normal Vej kommer den sandsynligvis ikke i / Houmann eller Gelsted har ikke Brug for det Syn paa Tingene, men jeg har faaet Forbindelse med venligsindet Folk deroppe, som vil støtte os. Det er mig meget om at gøre at faa Sigurd Winges Indlæg med naar vi skal til at lægge den Linie, vi ønsker ført Kunstnerisk i Bladet prøv det / Nach vil forsøge ogsaa at gøre en Artikel /</t>
   </si>
   <si>
     <t>1946-09-20</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Sverige
 Marsliden</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Volter Voxendal</t>
   </si>
   <si>
-    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sam-men med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstren-gende tur for at få sine materialer transporteret over moser og skov til Marsliden.
+    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sammen med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstrængende tur for at få sine materialer transporteret over moser og skov til Marsliden.
 Hun planlægger at blive der til begyndelsen af oktober, derefter besøge Rikke, og forventer først at komme hjem midt i måneden. Else beskriver den smukke natur omkring sig og fortæller om et særligt syn, hvor hun så sit grønne månebillede spejlet i søen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/bqNR</t>
   </si>
   <si>
     <t>(Marsliden) d. 20/9 - 46
 Kære Henningdreng og min Kariunge
 og min Vipsetøs /
 Jeg har det saa dejligt nu / Jeg er flyttet til Marsliden, til et stort Hus der bor 2 Malere og en Forfat-ter el. Digter vil jeg snarere sige - Jeg skal kun betale 1 Kr pr. Døgn - Maden deler vi alle saa det er saa billigt at jeg har Raad at stande en Stund endnu / Til den ene Maler Voxsendal solgte jeg en Akvarel for 50 Kr / Jeg havde en fin Fødselsdag paa Saxnæsgaarden, fik mange Hilsener fra Gæster som havet været det / Bl. andet af et ungt Par ”Forargelsens Hus” / af Voxsendal fik jeg 1 Kulteg-ning - Han er ogsaa skør med Fjelltoppene saa jeg faar Fjäll med hjem / af ham der skriver faar jeg et smukt Prosadigt, ”Lars Ringer” meget fint i Rytmen / Jeg maler dejligt i en kolosal stor Skolestue, med dejligt Lys og masser af store Borde / men sikken et Slæb med at faa Tingene herover / vi følte os som Pramdragerne, da vi drog af sted med alle mine tunge Krydsfinerer over 8 Myr (Moser) jeg havde Strømper og Støvler af og sank dybt ned, det tog fra Kl. var 12-4 1/4 at faa det over Skoven og Myren, hvor vi saa maatte tænde Baal for at tilkalde Baaden fra Marsliden / Men nu er jeg her altsaa og arbejder for fuld Kraft – blir her antagelig til 4-5 Oktober da jeg skal til Fødselsdag paa Saxnæsgaarden, saa regner jeg med c. 8 Dage hos Rikke, saa før midten i Oktober har I mig sikkert ikke igen /
 Her er Efteraar det regner i en Uendelighed, men Blaabærrisene blir røde paa Bjergene og Mars-fjället har faa hvid Hat paa, og det store sorte Borgafjäl er sneklædt /
 I Gaar saa jeg mit grønne Maanebillede fuldstændig som Spejlbillede i Søen, Farverne og Slottet det hele /
 Nu maa I fortælle mig om hvad I laver / Og tak allesammen for Hilsen til min Fødselsdag, jeg har Tegningerne paa Væggen, send mig et Billede af mine Unger, jeg vil have det at se paa,
 Nu mange kærlige Hilsener
 Jeres Else /og Kys</t>
   </si>
   <si>
     <t>1946-10-08</t>
   </si>
   <si>
     <t>Sverige
 Stockholm</t>
   </si>
   <si>
     <t>Saxnäsgården, Axel Arons Väg 4, Marsfjall</t>
@@ -394,94 +394,97 @@
 alle 3 /
 og kys til jer mine Unger /
 Hvis i skulde finde paa at skrive, blir det bedst at det bliver til Rikkes Adr. jeg bliver her ikke saa længe /
 Skulde der være noget vigtigt el. I har Lyst at skrive nu, bor jeg i Stockholm til og med Tirsdag d. 15 ds. 
 Adr. Voxendal
 Grekfaravägen 19
 Ängby
 Stokholm</t>
   </si>
   <si>
     <t>1948-03-28</t>
   </si>
   <si>
     <t>Else Alfelt
 Kari-Nina Pedersen</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Erik Lassen
 Richard Mortensen</t>
   </si>
   <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Else og Kari skriver fra deres rejse (formentlig i Norge). Brevet bærer præg af, at der fattes penge hjemme i lejligheden i København. Else minder Henning og Vipse om, at Mortensen har lånt kødkortet. 
+Kari har prøvet at stå på ski for anden gang. Der er forår, og sneen ligger kun højt oppe; de har set de første forårsblomster; Blåveis og vil prøve at tage nogle med hjem til Danmark. De har besøgt en mand, som spillede på hardangerfele, fortalte lokale sagn og lavede stole udskåret af træ.
+Else skriver at hun har svaret Erik Lassen, der var medredaktør af tidsskriftet Aarstiderne og hvor et af Alfelts linoleumssnit udgør det nummer der udkom 3. juli 1948. 
+De ved endnu ikke præcis, hvornår de rejser hjem, fordi de mangler sovevognsbilletter, men senest 7. april, da pengene snart er brugt op.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/rtfz</t>
+  </si>
+  <si>
     <t>1 Paaskedag
 (1948)
 Kære Henning og Vipse / 
 Jeg glemte jo at jeg skulde svare med det samme, angaaende Kødkortet / Det har Mortensen laant, det ved i da begge, husker I ikke det. 
 Vi har det dejligt, soler os, men Kari tager desværre ikke rigtig imod i ansigtet, men hun befinder sid storartet, hun har været med ad Fjellet til og staa paa Ski, men det er kun anden Gang hun har prøvet det, og nu er hendes Skistøvler hullede og maa laves inden hun kan komme i Sne med dem igen, kanske da Sneen er borte – Saa Vipse behøver ikke være misundelig, for det er Foraar her nu, ogsaa, det er kun langt oppe der er Sne;
 I Dag har vi set de første Foraarsblomster – Blaaveis – hedder de, de blomstrer fra nu og sil Slut-ningen af Maj, saa vi forsøger at tage nogen med hjem, at I kan se dem, for vi har dem ikke i Dan-mark – 
 Vi har været på Besøg hos en Mand der spiller Hardaner’fele’ og han fortalte Sagn her fra Dalene og spillede til – Han lavede ogsaa Kube-stole de er Stole udskaaret af et stykke – en hel, Træ-stamme og malet i Rosemønster – saadan omtrent ser den ud [tegning af stolen] hvis I kan forestil-le jer det /
 Jeg har svaret Erik Lassen – Jeg ved endnu ikke naar vi kommer hjem, bestemt, for vi har endnu ik-ke faaet vores Sovevognsbilleter / Man det bliver ikke senere end 7 April for vi maa rejse senest den Dag for vi har ikke flere Penge, Men vi skal nok skrive, saasnart vi ved det, saa I kan hente os,
 Vi er ellers faldet til, her er smukkest nu Sneen smelter, og vi har fundet en Foss. 
 Men jeg har intet bestilt, Omgivelserne er ikke den store Oplevelse / I maa ikke være alt for fattige naar vi kommer hjem, det er saa sørgeligt /
 Og vi glæder os begge, saa meget, til at komme hjem til jer igen. 
 Hav det nu godt begge to /
 Og kærlig Hilsen fra jeres
 Kari og Else –</t>
   </si>
   <si>
-    <t>Else og Kari skriver fra deres rejse (formentlig i Norge). Brevet bærer præg af, at der fattes penge hjemme i lejligheden i København. Else minder Henning og Vipse om, at Mortensen har lånt kød-kortet. 
-[...7 lines deleted...]
-  <si>
     <t>1948-07-29</t>
   </si>
   <si>
     <t>Else Alfelt
 Vibeke  Alfelt 
 Kari-Nina Pedersen</t>
   </si>
   <si>
     <t>Island</t>
   </si>
   <si>
     <t>Hornafjörður</t>
   </si>
   <si>
     <t>Svavar  Gudnason 
 Erick Stuckmann</t>
   </si>
   <si>
-    <t>Carl-Henning Pedersen skriver Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
+    <t>Carl-Henning Pedersen skriver fra Hornafjörður på Island, hvor han er ankommet efter en besværlig sørejse med dårligt vejr fra Reykjavik. Af brevet fremgår det, at Else Alfelt og børnene netop har været på besøg på Island og han syntes det var ærgerligt at de måtte rejse. 
 Han opholder sig på Island sammen med Svavar Gudnason, der har lånt ham penge og betalt for billetter, da det ikke har lykkes at sælge værker. På grund af de manglende midler har Carl-Henning Pedersen ikke turde love noget om en planlagt udstilling. 
 I Hornafjörður bor Carl-Henning Pedersen foreløbig hos Svavars familie, hvor han bliver godt modtaget og blandt andet har været ude at fange laks. Han forventer snart at flytte til et mere primitivt værelse. Han beskriver naturen omkring fjorden som meget smuk og håber at komme på ture i bjergene.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/LAhl</t>
   </si>
   <si>
     <t>Hornafirdi, Island, Torsdag 29. Juli 48
 Kære Else Vipse og Kari!
 Det var lidt underligt at I rejste. Men det var sikkert den eneste maade vi kunde klare det paa. Der er intet sket – saa jeg har ingen penge faaet. Svavar prøvede den mand der var interesseret i ”kløften” – men det gik ikke. Heller ikke Købmanden som Gestur kom med – har ladet høre fra sig. Jeg laante 100 Kr af Svavar, dagen efter I var rejst – og han har saa foruden betalt billetten på Hekla og maden der ombord. Jeg er jo lidt nervøs for hvordan det skal gaa her. Jeg har derfor heller ikke faaet sendt svar til Struckmann. Naar jeg ikke aner om jeg har penge til rejsen – er det jo sin sag at love at ordne udstillingen. Men nu maa jeg jo se hvordan det gaar.
 Jeg haaber at I kom godt hjem. Og jeg haaber at det bliver til noget med at I kommer en tur over til Bornholm. Det er ingen grund til at spekulere paa det med skolen. Har I været i forbindelse med Jens? Og havde han nogle penge?
 Jeg fik ellers ordnet saa nogenlunde i Classons hus. Jeg fik syet sengene og Vasket gulvene – lagt de 27 kr ind i æsken – alle billederne blev kørt ind i havnehuset – jeg købte 3 kg melis og stillede op ved siden af huggesukkeret. Søndag aften kom Gestur og hans kone og ham han en dag havde med – med hans kone – og de havde noget dejlig kirsebærlikør med – saa vi havde det meget hyggeligt inden jeg rejste.
 Selve rejsen hertil Hornafj gik meget ligetil. Skibet Hekla sejlede meget hurtigt. Vi havde en dejlig køje på 2. klasse. Desværre laa der saa meget taage inde over land – saa det blev ikke saa meget med at se. Der var ogsaa temmelig store bølger – saa vi gyngede en hel del. Asta var noget søsyg. Men jeg var oppe paa dækket hele Mandagen og nød det. Vi lagde ind til Vestmannaøerne – hvor der gik folk i land – og nye kom paa. Det vil sige – skibet kom ikke ind i havnen – det lagde sig til anker i læ af øen – og saa kom der en fiskerbaad ud. I saa vel ogsaa øerne – for I maa jo ha passe-ret dem paa omtrent samme tidspunkt som vi om fredagen – eller maaske lidt senere. Vi var der ved 8. tiden om morgenen – og startede fra Reykjavik kl. 11 om aftenen.
 Naa – Mandag aften kl 9. skulde vi være ved Hornafj. Men vi sejlede lige forbi. Skibet kunde ikke gaa ind i fjorden paa grund af for store bølger. Og inde paa land ville de ikke ha noget med at sende en fiskerbaad ud paa søen – saa vi kunne komme ind med den. Der var sikkert ogsaa nogen risiko ved at komme ombord i en saadan lille baad ude i de store bølger. – saa jeg tænkte at det ærlig talt var meget rart at vi sejlede videre til et roligere sted. Omtrent 100 km. maatte vi sejle nordligere - og til alt held laa der en lille parketbaad – herdue breid – som var forsinket – og til den var der telegraferet saa den ventede paa os. Kl. 2 om natten kom vi over i den – først ned i en fiskerbaad – der var ingen havn der – men ret roligt vand – vi kom ned i en kahyt nede i bunden af parketbaaden. Der var mægtig varmt – og Asta blev søsyg igen med det samme. Vi var sammen-stuvede dernede. Til at begynde med sad jeg paa en stol og lagde hovedet ned paa armene paa bordet og forsøgte at sove. Men jeg kurede ustanselig frem og tilbage paa bordet. Det var ikke til at holde ud. Saa rejste jeg mig – og Svavar spurgte om jeg lev søsyg. – Men det var jeg nu ikke. – og svingede over til en krog i kahytten hvor der laa en rygsæk. Op ad den faldt jeg saa i søvn. – og vaagnede først ved halvottetiden da vi var kommet til hornafj. Vi laa en halvtimes tid uden for indsejlingen og ventede paa lods. Vi gyngede op og ned. Inde paa fjorden kom vi saa over i en fiskerbaad og saa endelig i land. Svavars bror, lægen – stod og tog imod os – og saa hjem til hans forældre og drikke stort kaffebord.
 Hos Svavar har jeg saa boet nu i nogle dage – og har faaet et værelse. Hans far er mægtig sød – en rar gamling – der arbejder nede i brugsen. Moderen er meget reserveret – men det er hun sikkert over for alle fremmede. I det mindste har jeg faaet god mad i nogle dage. I dag har vi faaet laksør-red som Svavar og jeg var ude og fange paa fjorden i Gaar. Vi havde net med og satte – og holdt saa øje med om nogle af korkpropperne bevægede sig – saa var der gaaet en laks i garnet – og Svavar var mægtig gesvindt til at faa fat i den. Vi fangede 16 - saa det var ikke daarligt.
 I Gaar var vi ogsaa henne hos brugsforeningsbestyreren og saa paa de værelse han havde lovet at vi maatte bo i. Det er meget primitivt, men jeg tror at jeg flytter derhen paa Mandag. Det er en ret stor stue med en masse trækøjer. Det bruges om Vinteren, naar der i havnen kommer mange fi-skerbaade - og fisker derfra.
 Men Omegnen her er dejlig lige saa dejlig som vi har hørt det beskrive. Selve fjorden med det grønne land omkring og ude omkring igen – alle bjærgene. Til den ene side – mod vest – de store jøkler – som man ser skærer sig gennem bjærgene ned mod Fjorden, helt til venstre – det højeste bjærg paa Island – men det syner nu noget mindre end de andre bjærge heromkring – fordi det er længere borte.
 Den første dag vi var her spadserede jeg en tur ad landevejen et stykke ind over det grønne land. Og da var solen fremme – efter at det havde været graavejr i flere dage. I gaar – da vi var ude paa fjorden var det taage – og man kunde ikke se ret langt. Her høres ret kraftig brænding – havet der støder mod de lange smalle landtanger – eller sandtanger der ligger foran hele den brede fjord.
 Nu haaber jeg at jeg faar anledning til at komme nogle ture ind i bjærgene – i det mindste vil jeg selv foretage nogen.
 Lige nu efter kaffen snakkede jeg med Svavar om den Udstilling i Reykjavik. Men han gav mig ikke noget rigtig raad om hvad jeg skulde gøre.
 Ha´ det nu godt til vi ses – og jeg haaber at I har Penge – mange kærlige hilsner fra jeres Henning</t>
   </si>
   <si>
     <t>1948-08-01</t>
   </si>
@@ -554,53 +557,50 @@
 Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
 Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
 De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
 Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
 Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
 Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
 Tag Udklippene medhjem igen, har kun de samme/
 Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
 Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
 Vipse er blevet rask igen, og Kari er begyndt Skolen –
 De sender dig Kys begge to –
 Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
 Nu kærlig Hilsen fra Else
 Hilsen til Svavar og Henning og Asta fra hele Familien/
 Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
   </si>
   <si>
     <t>1948-08-18</t>
   </si>
   <si>
     <t>Sveinn Björnsson
 Ásta  Eiriksdóttir
 Svavar  Gudnason 
 Björn Ólafsson
 Erick Stuckmann</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
 Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
 Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
 Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
 Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/XNpM</t>
   </si>
   <si>
     <t>Hornafirdi Island 18-8-48
 Kære Else Kari og Vipse
 I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
 Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
 Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
 I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
 Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
 Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
 En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
 Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
 Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
 Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
 Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
@@ -740,50 +740,833 @@
 Jørgen  Nash
 Anna Vibeke  Nording 
 Erik  Ortvad
 Kari-Nina Pedersen
 Guillaume Cornelis  van Beverloo</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
 Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
 Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
 Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
 Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CLD1</t>
   </si>
   <si>
     <t>Tirsdag 21.8.1951
 Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
 Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
 Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
 Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
 Nu de kærligste hilsner fra dine tre og Kys fra
 din Henning
 og tak for dine breve.</t>
+  </si>
+  <si>
+    <t>1952-03-22</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Lysebu</t>
+  </si>
+  <si>
+    <t>Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke ("Vipse") skriver til Carl-Henning efter en påskeferie i præstegården i Mårum. Hun fortæller om en cykeltur til Mårum sammen med sin onkel Bendt for at besøge Lasse, og om de uventede problemer, der opstod på hjemrejsen. På grund af kraftig regn kunne hun ikke cykle hjem som planlagt, og da hun senere ville tage toget, viste det sig, at hun havde fået oplyst en forkert afgangstid. Toget var allerede kørt, og det næste gik først sent om aftenen. Derfor besluttede hun at blive en ekstra nat og sendte et telegram hjem for at fortælle det.
+Brevet er skrevet i en munter og hverdagsagtig tone. Vibeke fortæller også, at hun har malet fire akvareller, fået god mad under opholdet, og hun afslutter med en stemningsfuld beskrivelse af foråret i Gribskov.
+Brevet giver et levende indblik i hendes dagligdag, hendes nære forhold til familie og venner samt hendes glæde ved naturen og maleriet.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/uVeY</t>
+  </si>
+  <si>
+    <t>København d. 22/marts.52.
+Kære Henning. 
+nå nu har både Kari og Else vist skrevet til dig – så må jeg vel også – i dag er det Tirsdag, ugen efter at Kari og mig ryste hjem fra Påskeferie i Præstegården i Mårum. i lørdags rejste jeg igen op til Lasse, ja rejte gjorde jeg jo ikke, jeg cyklede sammen med onkel Bendt, helt til Kogerup, og så skulle han jo til Vejby og jeg til Mårum, det havde været meningen at jeg skulle have cyklet hjem Søndag aften; men Kl 10 morgen Søndag begyndte det at regne i stride strømme, og inden regnen var holdt op var Kl halv 7 aften, så vi fandt da på at jeg måtte tage toget hjem, nå det blev så til at jeg skulle følges med Ellen Rode, og hendes dreng – hun var næmlig også der oppe; i Søndags, nå men vi tog så afsted for at nå toget til København kl 20.22. Lasse cyklede i forvejen efter biletten på stationen; og vi 3 andre gik da så vi Lasse komme til bage – grinene over det der var sket, toget var lige kørt, - vi så på uret, der maglede så 10 min til at det skulde have kørt så fik vi at vide at vi havde fået opgivet forkert togtid, i Brugsen, manden havde glemt at det var Søndag, så det kørte altså rigtig Kl 20.11, nå – vi gik ind i ventesalen, der kom et tog fra Gilleleje – men det kunne manden på stationen ikke stanse; så der sad vi – det næste tog – kom først Kl. 22.30. og jeg ville så først være hjemme Kl. halv 1. om natten, det mente Lars at det var alt for sendt at tage hjem; og vi sad så og talte om hvad vi skulle – Ellen Rode ringede hjem og fortalte det, men jeg havde jo ikke nogen at ringe til, for til Kähte vil Else ikke have jeg ringer så Larse fand da på vi måtte sende et Telegram; og det gjorde vi – så det skulle efter damen i telefonen være hos Else Kl halv 10. vi skrev - ”kommer i morgen grundet regnen” Vipse...
+Lasse ville at vi skulle have sendt et Telegram med Blomster eller sådan, altså et Lykynskningstele-gram, men det gjorde vi ikke, jeg syntes da ikke det gjorde noget at Else fik et rigtig et; men Lasse mente at hun blev måske bange – når hun fik Telegram fra mårum så sendt på aftenen – nå men - jeg er altså hjemme igen – og kom i går mandag – jeg har malet akvareller. 4. så det er sjovt så har jeg fået frikadeller og spejesild og oksestej – og æblekage og æggekage og appelsin til desert den ene dag – nå men nu er der ikke plads til mere på papiret denne gang – papiret er fra Karis fine skrivemappe, og blomsterne fra gribskoven – hvor bøgen næsten er sprunget ud, og skovbunden er hvid af anemoner – 
+Hilsen Vipse –</t>
+  </si>
+  <si>
+    <t>1952-04-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Svavar  Gudnason 
+Kresten Krestensen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>(På Lysebu) tilføjet med CHP’s skrift,</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu i Norge. Brevet er en blanding af bekymring, kærlighed og praktisk orientering. 
+Brevet er præget af familiens vanskelige økonomiske situation. Hun fortæller, at der ikke er penge til transport til atelieret, og at nye regninger, blandt andet til sygekassen, hober sig op. Efter at have betalt lys og husleje må hun nøjes med at købe farver og pensler, så hun kan male hjemme.
+Hun takker for Carl-Hennings brev og fortæller om en påskedag hos Erik Andresen og familie, hvor samtalen kredsede om rejser, Italien, Sydfrankrig og fremtidige planer. Else fornemmer samtidig kontrasten mellem Carl-Hennings inspirerende ophold i Norge og den økonomiske virkelighed hjemme i København. 
+Else nævner, at Andresens igen har tilbudt dem at benytte et hus i Skagen, og hun overvejer også, om hun selv kunne komme til Norge i et par uger, hvis de norske penge kan veksles, og der kan findes et billigt sted at bo.
+Et vigtigt afsnit handler om kunstsamleren Kresten Krestensen. Else beder Carl-Henning undlade at signere de billeder, Krestensen ejer, da samleren foretrækker at skrive oplysninger om værkerne på bagsiden. Hun sender desuden et udklip af et billede, der har hængt på hovedet, så Carl-Henning kan bekræfte den rette orientering.
+Familien fylder også meget i brevet. Else vedlægger børnenes påskebreve og fortæller, at Vibeke ("Vips") savner opholdet på landet så meget, at hun måske skal have lov til at rejse tilbage.
+Derudover fortæller Else, at Mogensen er kommet hjem fra sin rejse og nu er blevet udnævnt til overassistent ved postvæsenet. Han har modtaget brev fra den islandske kunstner Svavar Guðnason, som planlægger et ophold i Danmark. Else nævner håbet om, at en samlet udstilling med de tidligere COBRA-kunstnere måske kan genoptages, og hun antyder, at Kresten Krestensen kunne hjælpe med at bringe parterne sammen. Krestensen mener, at kunstnerne samlet repræsenterer noget af det stærkeste i dansk kunst.
+Brevet afsluttes med hverdagsglimt og en bemærkning om, at der måske går længe, før Carl-Henning får næste brev, fordi Else næsten er løbet tør for penge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eYqo</t>
+  </si>
+  <si>
+    <t>Fredag d 18. April
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Jeg er ved at opgive det hele – jeg kan ikke komme ud og male i Værelset for vi har ikke en Øre – og det er alt for langt at gå / Og nu en ny Regning 9.60 Kr for hver til (Sygekasse) / Har betalt lysregningen og Vips er kørt hen og betale Huslejen nu / Bagefter følges hun og jeg ud efter Farver og Pensler til at male over med så må jeg male herhjemme /
+Nu har jeg sovet i 4 Timer og er i lidt bedre Humør, men Pengene er ikke bedre – 
+Tak for dit Brev –
+Jeg var ude Påskesøndag hos Andreasen’s vi spiste Frokost og gik så en lang Tur til Furesøen og kørte med Bus tilbage – 
+Men de sagde ingenting – kun spurgte han meget om der var dejligt i Ravello, om det var der vi arbejdede best. De mente vi havde oplevet så meget og han sagde måske skulde vi tage 3 Uger mdr. engang, så kunde jeg skrive 2 Del af den Bog jeg skal lave – og han sagde han helst vilde til sydfrankrig – og jeg anbefalede Italien som meget billigere og ligeså godt – men jeg vidste jo ingenting Om aftenen trak Erik en Flaske Marsala op og vi skålede og talte om Rejser – de om Amerika og jeg om Italien /
+Jeg er glad på dine Vegne – kun bliver det så skrækkeligt fattigt i Øjeblikket her på baggrund af alt dit – manglen på alle de ydre Ting som giver den Ro at man kan male / (Her er sat et X i brevet) X De, Andre’sens nævnede igen Huset på Skagen og sagde vi måtte rejse derop også nu /
+Du skal ikke signere Kresten Krestensens Billeder – han skriver bare bag på, hvad han ved om dem – det er kunsthistorikere altid så glade for sagde han – her sender jeg et udklip af dit Billede med, jeg sagde det hang på hovedet, men nu har han vendt det, skriv lige på op så han kan se det er rigtigt, og send det til mig eller ham Fabrikanten Kresten KrestensenSøbredden Vesterbrogade 70 Gentofte
+Jeg sender mine Ungers Påskebrev med du ser de har haft det dejligt – og Vips klager over hun ikke er der mere – det ender vel med hun får Lov at rejse derop 
+(Her er teksten der er sat X for)
+X Nu skal jeg høre om de norske Penge kan veksles /
+X Kan man ikke leje et eller andet billigt så jeg kan komme op til Norge i 14 Dage
+Mogensen er kommet hjem, kom herud med en Fiasko 2 L Rødvin, vi drak og spiste Æg og Kartofler – næste Dag kom Ungerne og Lasse, så spiste vi Spagetti og – Rødvin igen – 
+Jeg skal hilse dig fra Mogensen – han er nu højtidelig udnævnt til Overassistent og han skal arbejde på Tietgen’sgades Posthus / Han har fået Brev fra Svavar, han kommer her til Landet 1 Par Mdr i Sommer – for at se om hvor lille Udstilling skulde komme til sig selv / Jeg tror at kan vi intet gøre – kan måske – Kresten Krestensen bringe det sammen, han synes det er idiotisk at vi er hver for sig og at det vil være det stærkeste i dansk Kunst om vi har udstillingen samlet igen / måske er der et lille Håb – 
+Nu går vi ud og besøger Kit og forære hende den tomme Fiasko, hun er helt vild efter sådan en til vandflaske til Landet / 
+Det stadigt Sommer, men koldere -
+Nu mange kærlige Hilsener og 
+Kys fra Else /
+Og hilsen fra begge dine Unger, der sidder og venter på jeg får skrevet færdig Frimærket har jeg fået af Vips / måske varer det længe inden næste Brev fordi jeg ingen Penge har (Det sidste skrevet i kanten i højre side)
+Øverst på først side er tilføjet:
+Hvadfor en af Glasregningerne er ikke rigtig?</t>
+  </si>
+  <si>
+    <t>1952-04-30</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke Alfelt skriver til Carl-Henning den 30. april 1952 - med ønske om god 1. maj! 
+De har ikke har modtaget brev fra ham i omkring fjorten dage. Selvom de har modtaget de 50 kroner, han sendte, undrer de sig over den manglende post, da han normalt skriver flittigt. De frygter derfor, at brevene er gået tabt, og har kontaktet det danske postvæsen, som har lovet at undersøge sagen sammen med det norske.
+Vibeke fortæller om familiens hverdagsliv og den fortsatte økonomiske knaphed. Dagen efter skal de til middag hos Mogensen, og for nylig har Else, Kari, Lasse og Vibeke været til middag hos fru Lomborg i Holte, hvor de fik kalvesteg. Måltidet opleves som et kærkomment afbræk fra den sparsomme kost, som blandt andet består af urtesuppe. Vibeke beretter også humoristisk om arbejdet med at rense nogle snavsede ris, hvilket føltes som en luksus, da ris på dette tidspunkt var svære at skaffe.
+Brevet giver et levende billede af stemningen i hjemmet på Ny Carlsberg Vej. Stuen er fyldt med forårsgrene og blomster fra Gribskov og Holte: kodrivere, anemoner, bøgegrene, kirsebærgrene, gyvel og forsythia. Mens Else og Vibeke drikker formiddagste, er Kari i skole, fuglene Lucca og Reja med Guldtop "snakker", og katten Itci holder øje med det hele.
+Afslutningsvis sender både Else og Kari kærlige hilsner. Vibeke tilføjer et ønske om, at Carl-Henning, hvis han har råd, skal leje en hytte til Else i Norge, så hun også kan komme væk og arbejde. 
+I en note i kanten skriver de, at Else ikke vil skrive igen, før der kommer brev fra ham, og nævner samtidig, at der er mange udstillinger hjemme i Danmark.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/JIwn</t>
+  </si>
+  <si>
+    <t>Ny Carlsbergvej d. 30/4 1952
+god 1. MAJ
+Kære Henning. (På Lysebu) (tilføjet med CHPs skrift) 
+-Ja, så har posten igen været her – men heller ikke noget brev i dag – nu da vi ikke har hørt fra dig i 14 dage, du sendte os jo de 50 kr. for 1½ uge siden, vi følte os jo lidt mærkelige over at der intet stod, men vi tænkte at der kom jo nok et brev med et par ord i; men da vi intet har hørt og vi ved du altid skriver flittigt når du er ude, har vi henvendt os til det danske postvæsen, der nu har lovet at sætte sig i forbindelse med det Norske, vi regner jo med at brevene er gået tabt, og det er jo et være roderi, som både det danske og Norske postvæsen kan være tjent med at få opdaget, - nå det var det, i morgen Torsdag skal vi ud til middag hos mogensen; og i Søndags var Else, Kari, Lasse og mig Vipse ude hos Fru Lomborg i Holte, til middag – vi fik kalvestej – og vi trengte også til lidt andre vitaminer end dem man finder i urtesuppe – i går tog jeg mig sammen for at rense de snavsede ris, og det gik, det var altså et stort arbejde, men vi fik da ris i Kary – og følte os dejlig rige, at vi kunne spise ris, der jo slet ikke er til at få – hele stuen er helt fyldt med Kodriver Annemoner, Bøge-grene og Kirsebærgrene og gyvel, Forsytia og meget meget andet, noget er fra Gribskov og noget fra Holte, Else og mig sidder og drikker the, morgenthe altså; og kari er gået i Skole – Lucca synger, og Reja og Guldtop, snakker – og Itci kigger; det bliver vist varmt i dag, og med lidt regn, mens det gør ikke noget med regnen; - nå nu vil jeg slutte, vi har ikke mere af dette fine papir – så du må nø-jes med dette – nu håber vi du har det godt, og snart skriver igen; mange Hilsner fra Vipse – hvis du har mange penge, skulle du leje en hytte til Else; for ellers kommer hun jo ikke ud;
+Kærlige hilsner fra Else - (skrevet med Elses skrift) OG KARI. 
+(Skrevet i kanten af brevet): (maj måneds Kat.) men nu håber vi du skriver. Else skriver ikke før der er brev fra dig – mange udstillinger her hjemme.</t>
+  </si>
+  <si>
+    <t>1952-05-05</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Harald  Giersing
+Egill Jacobsen
+Elise Johansen
+Kresten Krestensen
+Niels Lergaard
+Leo  Swane
+Jens  Søndergaard
+Agnete Therkildsen
+Edvard Weie</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu efter endelig at have modtaget et brev fra ham, hvilket har gjort både hende og familien lettede og glade. 
+Hun fortæller, at børnene, Vibeke og Kari, er rejst på besøg hos Lasse (Lars Åkirke) nogle dage, og at hun er glad for, at de kommer ud på landet. Samtidig understreger hun, hvor vigtig den regelmæssige brevkontakt er for familien. Hun skriver kærligt, at de holder mere af ham end af pengene, og at de savner at "snakke" med ham gennem brevene.
+Else er kommet i gang med sit eget maleri og har købt nye pensler og maling. Hun fortæller humoristisk, at hun ligefrem har drømt om at lede efter fransk terpentin.
+Et væsentligt afsnit handler om et besøg hos kunstsamleren Kresten Krestensen, som havde inviteret til frokost. Her drøftede de især en planlagt udstilling på Charlottenborg i september. Krestensen ønsker at præsentere Carl-Henning, Else og deres kunstnerkreds samlet som en vigtig videreførelse af dansk modernisme efter Edvard Weie og Harald Giersing. Else er dog skeptisk over for tanken om en kunstnerisk samling eller fælles program, da Krestensen stadig taler om "programkunst", mens hun selv foretrækker større kunstnerisk frihed. Hun forventer dog, at udstillingen bliver betydningsfuld, blandt andet fordi Krestensen ejer hovedværker af Weie, Giersing og Søndergård. Hun nævner også et smukt værk af Lergaard, som hun så hos ham. Samtidig beskriver hun at udstillingen vil lange ud efter Swane for den manglende repræsentation af abstrakt kunst på Statens Museum for Kunst. 
+Else sender desuden hilsner fra flere fælles bekendte, blandt andre Bille, Fru Johansen, Egill og Agnete. Hun beskriver stemningsfuldt mindehøjtidelighederne i København aftenen før i forbindelse med mindedagen for Danmarks befrielse den 4. maj. Hun fortæller om fakler og lys ved Helligåndskirken, blus ved Det Kongelige Teater og de tændte lys i vinduerne over hele byen, som skabte et gyldent skær og mindede om, at mange stadig husker besættelsesårene.
+Brevet indeholder også en økonomisk status. Else opremser de penge, der er kommet ind siden Carl-Hennings afrejse: bidrag fra arkitekt Mogensen, Møller Mikkelsen, Andreasen og Fru Lomborg, mens Buch ikke har sendt noget. Hun fortæller, at noget af pengene er brugt på stof til en ny sommerkjole til Kari.
+Brevet afsluttes med en bøn om, at Carl-Henning fortæller om sin udstilling og arbejdet i Norge. Else beskriver, hvor stille huset føles, når hun er alene, og sender ham varme hilsner, kys og en tydelig erklæring om savn og længsel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/HmqU</t>
+  </si>
+  <si>
+    <t>Den 5 maj 
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Nu er jeg glad det var dejligt at få Brev, det elsker vi jo her i Huset / Mine Unger er rejst op til Lasse, og kommer ikke hjem før Onsdag Eftm. Kari har fået fri fra Skole, i Dag Mandag som kun var halv Skoledag og i Morgen Tirsdag / Onsdag var Skolefridag / Jeg er glad for at have dem på ”Græs” / Kari sagde nu også da vi sendte Brevet til dig, åh det er synd for ham / men vi går jo og snakker om dig, og så synes vi godt du kunne snakke lidt med os – i Breve – 
+Og der er jo meget stor forskel på dig og andre – vi holder jo mere af dig end af Pengene – 
+Nu skal jeg ud og male / jeg har købt 3 nye Pensler og 2 store Tuber hurtigtørrende hvidt – (og i Nat var jeg på Jagt efter fransk Terpentin altså i Drømme -)
+Jeg skulde hilse dig, og love at fortælle dig lidt om vores Samvær hos Kresten Krestensen / Det var en hyggelig Frokost hvor vi talte om den Udstl. – han vil afholde til Eftåret på Charlottenborg – Sept / og ellers talte vi om Udstl. og Malere, men jeg tror ikke på nogen Samling med Bille – han taler stadig om Programkunst, så snart nogen siger vi har noget fælles – jeg er tilhænger af at blande Kortene, siger han – dette også med henblik på Charlottenborg – hvor Kresten Krestensen han tænker os ophængt samlet, som en fortsættende Periode i dansk Kunst, efter Weie og Giersing / Schwartz og Schulz er meget intreserede, de vil benytte lejligheden til at til at ramme ud efter Swane – for den manglende Periode på Statens Musæum – os - Bortset fra alt dette vil det blive en dejlig Udstilling, for han har hovedværker af Weie, Giersing og Søndergård – Jeg så et smukt Billede af Lergård derude – 
+Jeg skal hilse dig også fra Bille, Fru Johansen og Egill Agnete / Egill var der ikke / Aftenen her i Byen var i Går meget smuk – den brændte Bål i Mindesmærket ved Helligåndskirken og der stod en Fakkelvagt, mens Tårnet spillede – Hele Husrader og Torve, var beherskede af et gyldent, mildt lys – i Rader stod de tændte lys i Vinduerne – herude i Istedgade, var det som hvert Hus var en brændende Enhed – 
+Der er mange der husker endnu – Jeg var oppe på Rundetårn og så ud over den guldglitrende By – I skålene over det Kongelige Theater var også Blus /
+Så er der regnskabet / lige efter du sendte Penge, sendte Arkitekt Mogensen 50 Kr. / Nu til den første har Møller Mikkelsen (50 Kr) sendt og Andreasen (25) / Denne Buch sender intet / Også den søde Fru Lomborg der betalte 120 Kr – 
+Jeg har købt tøj – til en ny Sommerkjole til Kari /
+Skriv nu til mig om hvordan din Udstilling ser ud /
+Så snart jeg har sendt dette af begynder jeg jo at vente på Brev fra dig – her er så stille når man er helt alene /
+Nu mange kærlige Hilsener
+Jeg længes snart efter Kys
+Og sender til dig Kys
+Din Else -
+Billes Billeder er pæne – uden Farve – det pæneste er meget æstetisk – måske er det godt – jeg skal se noget mere på dem –</t>
+  </si>
+  <si>
+    <t>1952-05-20</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Børge  Birch
+Frederik  Dam 
+Erik  Fischer
+Anna Klindt Sørensen 
+Kari-Nina Pedersen
+Leo  Swane
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu og orienterer ham om en lang række praktiske, kunstneriske og familiemæssige forhold derhjemme. Brevet viser hende i rollen som både administrator af parrets kunstneriske aktiviteter og organisator af familiens dagligdag.
+Hun fortæller at kunsthandler Birch netop har afhentet ti af Carl-Hennings billeder til en udstilling i Kolding, hvor han skal have 25 % provision af eventuelle salg. Tegninger er også ved at blive indleveret, og Else er optaget af at koordinere værker til forskellige udstillinger og kunsthandlere. Hun arbejder blandt andet med værket "Himlens Trompeter", måler billeder op til Erik Andreasen, afleverer tegninger til Erik Fischer og forbereder værker til Dam og forskellige kunstforeninger.
+Et centralt emne er sommerens og efterårets rejseplaner. Erik Andreasen har tilbudt familien at låne sit hus i Skagen i juni, mens Bindslev har foreslået en fem ugers rejse til Spanien mod betaling af 300 kroner og et billede fra hver af kunstnerne. Else længes efter, at Carl-Henning kommer hjem, så de sammen kan planlægge fremtiden, herunder den ønskede rejse sydpå senere på året. Hun er dog bekymret for, hvad en længere rejse vil betyde for Karis skolegang og eksamen.
+Else nævner også et brev fra skattevæsenet og foreslår, at de protesterer mod skatteansættelsen, fordi det økonomisk vil være mere fordelagtigt at komme under en bestemt indkomstgrænse.
+På hjemmefronten fortæller hun, at Vibeke (Vips) er rejst med Lasse til Slagelse nogle dage. 
+Flere støtter og bekendte har indbetalt penge, blandt andet Alice Mogensen og Anne-Lise Eiersted, hvilket hjælper familiens økonomi. Else har dog ikke haft tid til at male og håber først at kunne genoptage arbejdet i den følgende uge.
+Brevet indeholder også hverdagsglimt: familien er forkølet, Else er ved at ordne sommertøj til sig selv og Kari, mens Vibeke skal sy sin egen kjole af blåt stribet stof. Hun beskriver desuden, hvordan København er begyndt at ligne Sverige med den voksende adgang til varer som bananer, abrikoser, dadler, figner, ris og kokosmel. Hun glæder sig især over, at rationeringskortene snart ophører, så der igen kan købes kaffe.
+Et interessant afsnit handler om mødet med Erik Fischer, der har modtaget ni af Carl-Hennings tegninger. Fischer fortæller, at Statens Museum for Kunst muligvis kun vil vælge ganske få af dem, men giver samtidig udtryk for et ønske om i fremtiden at erhverve værker af både Carl-Henning og Else. Else bemærker også, at Swane er på vej ud af sin stilling, hvilket kan åbne nye muligheder om at Statens Museum for Kunst vil indkøbe værker af det abstrakte kunstnere som bl.a. Else Alfelt og Carl-Henning Pedersen.
+Brevet afsluttes med kærlige hilsner fra Else og døtrene, som alle glæder sig til Carl-Hennings hjemkomst. Hun sender også hilsner til Ole og Anna Klint Sørensen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yTFl</t>
+  </si>
+  <si>
+    <t>Tirsdag d 20 maj
+(På Lysebu)
+Kære Henning – mand – Birch har lige hentet Billederne til Kolding og Kviteret for 10 Stk 7 han skal have 25 % af evt salg / Tegningerne har jeg taget ud men kun ni – af en Fejltagelse – men nu gider jeg ikke, tage det hele frem igen – i Morgen går jeg ind med dem / og Andreasen var her, for at få Malet på Himlens Trompeter – jeg går i Morgen ind i Kunst for Varer og Måler det store op der – tager samtidig noget til Dam / på den fri kan jeg ikke komme før efter den 25 ds, der er fuldt i Kælderen af Blomster, en Blomsterudstilling er der for Øjeblikket –
+Andreasen kunde låne os sit Hus på Skagen fra den 8 Juni til den 28 Juni – det var optaget ellers – men han vilde prøve Berg´s der har fået et hus 20-40 km sydligere, om de kunde låne os det videre – Men hvad med Kari? – så får hun ingen Eksamen – Jeg har også talt med Bindslev, han rejser den 21 Juni til Spanien og spurgte om vi havde lyst at tage med 300 Kr + et Billede for hver / Opholdet derned kunde vi selv klare og vi kunde blive der 5 Uger, hvis vi vilde / Jeg længes nu efter at vi kan tale sammen også om Rejsen sydpå til Efteråret, for at vi kan få det forskellige til at passe i hinanden / Jeg sender med et Brev fra Skattevæsenet mon ikke vi skal protestere – det er meget billigere at være under 3000 i Skat / hvis du kan klare det for os /
+I Morgen rejser Vips med Lasse til Slagelse og bliver der en 3-4 Dage / hun er rejst nu / Alice Mogensen har betalt 50 Kr den 16/5. Anne-Lise Eiersted har også betalt – Jeg har ikke haft Tid at male i disse Dage, men håber at kunde begynde igen i næste Uge –
+Det er meget koldt i Dag – vi er forkølede alle tre og det er svært at blive af med den.
+Nu skal jeg til at ordne Tøjet til Kari og mig til sommer, Vipse skal jo selv sy sin Kjole, hun har fået noget pænt stribet blåt –
+Nu skal jeg i Byen og købe Hornfisk til Middag, Lasse er her.
+Byen ligner i det hele taget Sverige, Bananer, Abrikoser – Svesker, Dadler, Figner, Ris, Kokosmel / kan fås alle vejne – Og i Dag læste jeg at Rationeringskortene uddeles på Søndag – så glæder jeg mig til Kaffe igen for det er længe siden det er sluppet op – Nu har jeg været inde og måle et af de store Billeder 2,11 m x 1,68 m – er Himlens Trompeter større? Jeg har givet Erik Andreasen disse mål – Jeg har afleveret 9 Tegninger til Erik Fischer, han var så sød – han sagde det måske tog to År inden du så Tegningerne igen, han skulde kun bruge 2 måske tre – jeg valgte 3 stærke ud – måske tager de efter det – han sagde efter 1 Juli glæder vi os til at kunde købe noget af Dem og Deres Mand, det har altid været vores store Ønske – Swane går af – så det bliver spændende – Dam skal jeg aflevere til Fredag Morgen – 2 små Oliebilleder af dine 200 kr stk og jeg tager to Akvareller af mine til 100 kr stk – det når ikke at komme med på Skagen – men der bliver brug for nogen i de sjællanske kunstforeninger / Jeg nævnede det i Brande, han sagde at Manden måske hunde sælge éen så de lå der endnu – jeg spurgte ikke om dine – du ved bedre hvad det var – Nå nu vil jeg slutte med de kærligste Hilsener fra Else og begge dine Piger, og vi glæder os meget til du kommer – hvornår?
+Nu Kys og Hilsen igen _
+Hils nu Ole fra mig – og også Hilsen til Anna Klint Sørensen /</t>
+  </si>
+  <si>
+    <t>1952-07-31</t>
+  </si>
+  <si>
+    <t>Danmark
+Lyshøj</t>
+  </si>
+  <si>
+    <t>Vibeke skriver til Else og Henning den 31. juli 1952 fra Lydhøj. Hun fortæller, at flytningen nu er nært forestående. 
+Økonomien er presset. Selvom Lasse får løn næste dag, er pengene allerede disponeret til nødvendige udgifter, blandt andet forsåling af sko, regninger fra lejren, betaling til vognmanden og for kost. Derfor spørger Vibeke forsigtigt, om Else og Henning kan låne hende 10 kroner frem til midten af august, hvor hun forventer at have tjent flere penge.
+Derudover nævner hun med stolthed, at hun og Lasse netop har været omtalt i Billed-Bladet. 
+I en efterskrift skriver hun, at hun har det godt, men håber at få solgt sin gris. Hvis det lykkes, vil pengene blive brugt til indkøb af nødvendigt husgeråd som tallerkener, gafler, knive og skeer til det nye hjem.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/zZfz</t>
+  </si>
+  <si>
+    <t>Torsdag d. 31/juli 52.
+Kære Else og Henning. 
+nå så er vi ved at flytte, i morgen fredag aften Kl halv 7, kommer Vognmanden, efter vores ting, jeg kan ikke nå at skrive så meget, for posten er her snart, og hvis i skal have brevet i morgen fredag må det jo afsted snart, hvis i har nogle penge og kan undvære en 10 Kr. til engang midt i august når jeg har tjent lidt igen, Lasse for jo Løn i morgen, men af dem skal vi jo betale en hel bunke, Lasses sko er blevet forsålet og regning oppe i Lejren for sæbe og sådan – 
+Og Vognmanden i morgen og 20 Kr her i huset for maden, så der bliver vel kun en ca 8 Kr tilbage; så om i kunne låne mig 10 Kr, hvis i har nogle ville det være dejligt; jeg skal jo også sælge grisen den 10 i denne måned; i går snakkede vi med en Skolelæger der havde 400 Kr til at han skulle købe Kunst eller sådan noget for til børnene i skolen, han var meget glad for Lasses ting, men han ville komme i morgen og se mere og snakke om det, han er lære på gentofte ordblinde skole, 
+og han ville gerne have at børnene lærde at kunne lide Kunst; det fik lov til at tejne og male i hans timer, sagte han; i Tirsdags i denne uge er vi i billedbladet, jeg ser sjov ud, jeg er helt sorthåret, på billedet; jeg har lavet nogle små servietringe jeg har lavet 6, men nu for i en af dem så kan i se om i kan lide dem så skal i få nogle flere af mig – jeg syntes at de er pæne; nå men nu vil jeg slutte for ellers når jeg ikke at sende det i dag – 
+Lasse er i lejren, men jeg skal hilse mange gange – 
+nu. Kærlig hilsen fra
+Jeres Vipse
+har det godt
+bare jeg kunne finde nogen der ville købe min gris – for så skal vi til københavn og købe talerkener og gafler knive og skeer – 
+men det går nok –</t>
+  </si>
+  <si>
+    <t>1952-09-22</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Børge  Birch
+Charles  Boyer
+Bette Davis
+Egill Jacobsen
+Elise Johansen
+Nils  Koppel 
+Børge  Mogensen 
+Constant Nieuwenhuys
+Erik  Ortvad
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Lars  Rostrup Bøyesen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else, som opholder sig i Italien, og giver en omfattende orientering om både familiens hverdag, kunstsalg og kommende udstillinger. Han fortæller, at han har aftalt med Birch, at Else skal udstille fra 20. oktober i to uger, hvorefter han selv skal udstille.
+Han beretter om besøg på Constants fernisering i Oplysningssalen i Bianco Lunos Allé, hvor der kun mødte få gæster op, men hvor udstillingen alligevel gjorde indtryk på ham. Samtidig har han været i Asserbo for at besigtige et bondehus, som han finder hyggeligt, men ikke helt ideelt på grund af beliggenheden og opvarmningsforholdene.
+Kunstnerisk og økonomisk går det fremad. Han har flyttet størstedelen af sine værker fra Den Frie til loftet hos Kunst for Varer og arbejder på salg af flere billeder. Tage Andersen er interesseret i værket Himlens Trompeter og arkitekt Børge Mogensen har reserveret et billede på afbetaling. 
+Brevet giver samtidig et levende billede af familielivet hjemme i København. Døtrene Vibeke (Vipse) og Kari er optaget af skole, fødselsdage, venner og små dagligdags oplevelser. Carl-Henning fortæller humoristisk om Karis fantasifulde leg med papdyr og horn, om Vipses skattebetaling. Han beskriver også, hvordan han selv har taget hul på en flaske cognac for at kurere begyndende halsonde.
+Han holder kontakt til kunstnervennerne og nævner blandt andre Fru Johansen, Egill Jacobsen og hans hustru Eva, som netop er vendt hjem. (Med Eva må der refereres til Jacobsens 3 hustru som han blev gift med i 1949: Evelyn Elenora Jørgensen). 
+Han læser Rimbaud, går i biografen og arbejder videre på forskellige malerier, blandt andet ved at vende lærreder fra Den Frie og male på bagsiderne.
+Brevet afsluttes med søndagsnoter, hvor han fortæller, at han har skrevet teksten til indbydelseskortet til sin kommende udstilling. Han har valgt titlen:
+"Græske og italienske akvareller – fra en rejse til Syden"
+og opfordrer Else til også at finde en mere karakterfuld titel til sin udstilling.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/xAzX</t>
+  </si>
+  <si>
+    <t>lørdag den 22 September 1951.
+Kæreste Else. Tak for kortet idag. Går det nu og hundefryser deroppe? Jeg har nu talt med Birch, således at du skal udstille Lørdag d. 20 Okt. og 14 dage frem - og jeg udstiller bagefter. I Tirsdags aften var jeg ovre til Constants fernisering i Oplysningsalen i Bianco Lunos Allé. Det er en vidunderlig sal - bare kom der ingen mennesker til ferniseringen. Fru Johansen og jeg og så et par stykker til - det var det hele. Udstillingen var ikke dårlig - på sin vis meget inspirerende. Bagefter var vi henne og drikke en øl på en restaurant ved Vesterport. Om Tirsdagen var jeg så oppe i Asserbo for at se på huset. Jeg vil ikke påstå at det er helt ideelt men det er da et bondehus. Det som ikke er så godt er selve beliggenheden, midt imellem en hel masse andre huse, men det kan man måske se bort fra når man bor der og kan færdes i plantagen. Og så er jeg også bange for at det ikke rigtig kan fyres op, der er kun en lille brændeovn, men hende fru Dahl påstod at huset var så lunt at der ikke skulle meget til at lune det op. I onsdags fik jeg flyttet alle mine billeder ude fra den frie og ind på loftet i Kunst for V, på nær de 10 store, der endnu står derin-de. Tage Andersen sagde jo han ville ha' det ene - Himlens Trompeter, så nu må jeg ringe ind til ham og få rigtig besked, så jeg ved samme lejlighed han får det ordnet. Møbelhandler Larsen var så derude på den frie, og han tog et billede fra i år, til 1200 kr., så nu kan vi få møbler for pengene. Jeg sagde vi kom ind til ham når du kom hjem.
+Ark. Mogensen, du ved ham med Eckersberg medaljen og brugsforeningsmøblerne tog ved samme lejlighed også et billede til 1200 kr. på afbetaling, og jeg fik med det samme 50 kr.
+Møller Mikkelsen har købt Inferno for 1000 kr. på afbetaling og begynder at afbetale til den første.
+En ark. Koppel var i forgårs sammen med sin kone oppe på loftet i Kunst for V. De lånte foreløbig 3 billeder og køber antagelig et lille til 300.
+I Onsdags var jeg om eftermiddagen hos fru Johansen, hvor Egill og hans kone Eva var. De var kom-met hjem dagen i forvejen.
+Jeg skulle hilse dig når jeg skrev.
+Nu er Vipse i eftermiddag ude hos Merete. I Onsdags var hun alene hos din far - og var med dem i biografen om aftenen.
+Kari var inviteret ud til fødselsdag hos en pige der hedder Vivi i Holte. Det var ude og sejle med fade-rens motorbåd.
+I morgen Søndag skal Kari også til fødselsdag hos en af sine skolekammerater fra 2 til 5 i Vanløse.
+Vipse har fået den blå bog tilbage og jeg måtte af med 38 kr.
+Vipse har idag betalt hele sin skat. Jeg gav hende 35 kr., så nu skylder jeg hende ikke mere på hesten.
+Jeg står også i fødselsdagsrubrikken i Politiken i dag – så det må de jo tage fra den blå bog. Kari la-ver lige nu borg i pap. ”Et svin, kan den måske også blive” siger hun til sig selv. Der er en eller anden der skal have dyrene. ”En hest har jeg ikke råd til” siger hun. 
+Jeg lærer af Rimbaud ”En tid i helvede”. I da åbner i Kunstforeningen en udstilling af Rostrup Boyesen i anledning af at han bliver 70 år. Jeg maler lidt forskelligt på nogle billeder – Og har fået de 20 lærreder hjem fra den frie som jeg vil vende – ”Hvor mange horn i hver rede” siger Kari. ”to eller tre ellers bliver de fyldt”. ”Hanen hvor skal vi gøre af ham?” Hun har 12 horn i det hele, af forskellig slags. Kari og jeg skal ha hornfisk iaften igen. Vipse har købt en stor hornfisk. Hun spiser jo ude hos Merete. Og jeg har stoppet min sweater hele formiddagen. I øvrigt har jeg allerede taget hul på conjakken til stor forargelse for begge unger. 
+Jeg var også i aftes i biografen og så Bette Davis og Charles Boyer i Alt dette og Himlen med. En ikke særlig god film – så havde jeg ondt i halsen – og tænkte nu skal jeg til at ligge i sengen – så da jeg kom hjem tog jeg hul på flasken – og blev lidt fuld – så i dag er det næsten væk. I går brugte vi den film vi havde liggende og tog 8. billeder af os her i stuen – Vipse med sin hvide hest og Kari med sine børn på skødet. Jeg har fået et brev fra Ortvad – om jeg ikke kunne tage to billeder med for ham til Belgien, hvis jeg rejser derned. Jeg har svaret ham at jeg ikke ved om jeg skal derned – så det bedste ville være om at han sendte dem derned som ekspres. Herhjemme har det været regnvejr nu i for-middags og solskin nu i eftermiddag. Jeg har tage de krydsfiner du havde stående ude på den frie herhjem, pånær det store ”Spidser der rækker mod himlen” som er sat op i K.f.V.
+Igennem K.f.V. er jeg ved og ordne en forsikring for brand, tyveri og vandskade for de billeder der står derinde. Jeg har snakket med forsikringsmanden og han har beset billederne på loftet. Og så har jeg betalt kontingent for os begge i K.f.V. 12 kr. Vipse fik idag brev fra politiet om at hvis hun ikke mødte op på skattekontoret så ville politiet hente hende derop. Det var hun meget optaget af, så derfor måtte hun over og betale skatten idag.
+Søndag
+Kære Else - så må jeg skrive med pennen som du skal få et kys for når jeg ser dig. Ungerne har i form. Været over hos din far og gerda med Karis ønskeseddel – og de havde en stor cigar med hjem – som jeg sidder og ryger på nu. Kari er lige taget afsted til sin skolekammerats fødselsdag og Vipse er kørt på sin cykel ud til Erling. Vi har lige spist frokost som Vipse havde smurt. Og jeg vil nu lave mig en kop kaffe til cigaren. Og så skal jeg bagefter ud efter rationeringsmærker. – Så nu har jeg fået lavet kaffe – så nu tror jeg også jeg skal have cognakken frem. 
+Til eftermiddag har jeg skrevet ordlyden til indbydelseskort til vores udstilling. På min kommer der til at stå: De indbydes til at se min udstilling af ”græske og italienske akvareller – fra en rejse til syden”.
+Hende kvindemennesket hos Birch mente det var en for poetisk titel til en udstilling.
+Det gør ikke noget, synes jeg.
+Skal du ikke ha' en titel på din udstilling? Jeg syntes det virker så bart, med bare Akvareludstilling. 
+Men nu de kærligste hilsner til dig og mange kys fra dine unger og Henning.</t>
+  </si>
+  <si>
+    <t>Italien
+Dolomiti</t>
+  </si>
+  <si>
+    <t>Børge  Birch
+Poul  Rytter</t>
+  </si>
+  <si>
+    <t>Brevet er en fødselsdagshilsen fra Vibeke Alfelt til der opholder sig i Dolomitterne, Italien september 1952. 
+Vipse fortæller, at hun og Lasse er på besøg i København i anledning af Elses fødselsdag og skal blive til søndag. De har givet Else to hjemmelavede smykker, skåret i moseeg og udsmykket med kobber, tinglas og fine sten, som Else blev meget glad for. Derudover fik hun også chokolade.
+På Elses fødselsdag var selskabet i biografen og så filmen Floden i Dagmar Biografen, som alle syntes var rigtig god. Dagen efter deltog de i en ferniseringsfest sammen med Marta og kunstneren Rytter, der havde udstilling hos Birch i Vejby.
+Brevet afsluttes lidt hastigt, fordi Else mener, at det bliver for dyrt at sende et længere brev. Derfor skriver Else videre på næste side. Vipse sender endnu en fødselsdagshilsen og et fødselsdagskys til Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/e616</t>
+  </si>
+  <si>
+    <t>Kære Henning (Dolomiti tilføjet med CHP skrift)
+Først fint Tillykke på din Fødselsdag håber at du kan fejre den fint der hvor du er.
+- Lasse og mig er jo her inde i København, vi kom på Elses fødselsdag og skal blive til Søndag, vi gav hende 2 smykker, vi selv har skåret ud i moseeg, og med kobber og Tin glas og fine sten i, hun syntes de er meget fine og så fik hun også et stk. schokolade af os om aftenen på Elses fødselsdag var
+vi i biografen og på den film der hed ”floden” - inde i Dagmar, den var meget god syntes vi både Else, Lasse Kari og mig, i går var vi til ferniseringsfest med Marta og Rytter. Rytter har jo udstilling hos Birch – oppe i Vejby - du kan huske den sorte mis som vi havde - den er død - og nu har vi fået en anden en der er rød og hvid og den er vældig sjov – nå nu siger Else at det er dyrt at sende så meget så det er nok denne gang hun skriver jo på den næste side; nå min Tillykke Henning Far fra Vipse og fødselsdagskys</t>
+  </si>
+  <si>
+    <t>1952-09-25</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Kari-Nina Pedersen
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning i Sydfrankrig og fortæller om livet hjemme i København, familiens fødselsdage og de mange kunstneriske aktiviteter.
+Else fortæller, at hun, Kari, Vips og Lasse netop har været i Malmö for at aflevere Carl-Hennings billeder til den kommende udstilling. Udstillingen der omtales er; Imaginisterna 1952 på Malmö Museum. Ophængningen skal finde sted 2. oktober, og ferniseringen er planlagt til 4. oktober. 
+Herefter skal Else og Kari fejre Karis fødselsdag hos Vips og Lasse i Vejby.
+Familien har fejret Carl-Hennings fødselsdag hjemme i København ved at købe grammofonplader til ham som gave. Else og Kari har desuden været til middag hos Erik Andresen, hvor de fejrede dagen med god mad og rødvin.
+Else forsøger at male, men har svært ved at finde arbejdsro i den lille lejlighed. Hun beskriver det grå og regnfulde efterårsvejr i København og fortæller om praktiske problemer med elmåleren. Samtidig glæder hun sig over at kunne købe god kaffe i Malmö og at hun er blevet tilbud et sted af male hos Erik Andreasen.
+Hun er nysgerrig efter Carl-Hennings nye arbejdssted i Sydfrankrig, men tvivler på, at det kan måle sig med hans elskede ophold i Briol. Hun håber dog, at han får gode muligheder for at male i olie.
+Afslutningsvis fortæller hun, at Anders Österlin har fået et stipendium og planlægger en rejse til Sydfrankrig. Han har bedt om Carl-Hennings adresse dernede.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eQSx</t>
+  </si>
+  <si>
+    <t>København d. 25/9-52-
+Kære Henning. (Sydfrankrig tilføjet med CHPs skrift) 
+– Nu til Morgen kom Kari’s Fødselsdagskort, jeg gemmer det til Lørdag Morgen – Og tak for alle Kortene særlig dem med Hilsen fra Domkirken i Milano – Lasse og Vipse har været inde i en Uge, min Fødselsdag og Bedstefaders 70 Års Dag – I Mandags var vi alle tre i Malmø med dine Billeder og afleverede dem på Musæet – Den 2 Oktober skal vi hænge op, Fernisering den 4 Oktober / Så rejser Kari og mig op til Vips og Lasse og holder hendes Fødselsdag der / I dag går Kari og mig ud og ser på Fløjelsbukser til Fødselsdagsgave fra dig – På din Fødselsdag var Vips og Lasse og mig inde og købe Grammofonplader til dig – nu er de stillet hen og bliver ikke spillet før du får dem – I Lørdags var Kari og mig hos Andrésens og spiste meget fornem Middag, med hjemmeavlede Champinoner og Rødvin, det var din Fødselsdag vi fejrede – jeg fik Lov at stå ude i den store Stue og male, hvis jeg ikke kunne her hjemme – jeg prøver at male her men så banker nogen på, så kommer Kari fra Skole – og så er her så lidt Plads – I Dag har jeg malet men det er svært at koncentrere sig – 
+Det regner hver Dag fra Morgen til Aften om Morgenen er det meget gråt næsten sort Kl 6 ½ når vi står op – Lysmåleren er gået itu / så nu er jeg spændt på hvordan de laver den regning, den har kun talt 4 siden sidste Aflæsning og i Dag kom en Mand og satte den ud af funktion / vi skal måske have en større Måler, fordi vi har den elektriske Ovn- 
+Vi lever ellers godt får god Mad og Kaffe som jeg købte i Malmø ih hvor jeg nyder det – Tak for den det er jo dig der giver – Jeg er spændt på dit nye Sted – men der skal vist meget til at veje Briol op – 
+Men kan du male Olie er det jo godt / Østerlin har fået et Stipendie som han vil til Sydfrankrig for, han bad om din Adr der Men det bliver vist først efter Gøteborg han skal rejse / Så tror jeg ikke der er hændt mere / Mange kærlige Hilsener og Kys fra både Kari og Else/
+Og tak for dine Kys Kari vil have dem på munden når de er fra dig – 
+(Øverst på siden – omvendt – står følgende):
+Og så må du skrive til Andrésens, jeg læste dine Kort og Breve op, at de kunde høre hvordan du hade det – 
+(Imellem det hele har Kari skrevet):
+Kærlige hilsener og mange tusind kys. Fra Kari</t>
+  </si>
+  <si>
+    <t>1952-09-26</t>
+  </si>
+  <si>
+    <t>Karel  Appel 
+Marcel  Gromaire
+Charles  Lapicque
+Fernand  Léger
+Joan  Miró
+Édouard Pignon
+Gustave  Singier
+Maria Elena  Vieira da Siva </t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til på sit nye arbejdssted. Han har hentet sin kuffert i Cannes efter fjorten dage og er begyndt at indrette sig på loftet, som fungerer som atelier. Han beskriver livet i den lille bjergby, udsigten over højderne, kuglespillet på pladsen nedenfor og de smalle gader, der fører ned til en stille flod, hvor han har siddet og kølet fødderne.
+Brevet er fyldt med naturskildringer og rejseindtryk. Carl-Henning bemærker, at efteråret også er kommet til Sydfrankrig, og fortæller om den lette vin, han får til maden. Han sammenligner forskellige italienske byer, han har besøgt undervejs: Milano virker fornem og lidt kedelig, mens Genova minder ham om Napoli med sit livlige og mindre polerede byliv.
+Han er begyndt at male, men understreger, at det altid tager nogle dage at vænne sig til et nyt sted. Samtidig læser han fransk og forsøger at lære sproget efter først at have måttet klare sig på tysk og italiensk. I et nummer af tidsskriftet Arts læser han om de franske deltagere i Carnegie-udstillingen i Pittsburgh, blandt andre Karel Appel, Fernand Léger, Joan Miró, Alfred Manessier Singier, Maria Helena Vieira da Silva, Édouard Pignon og andre samtidige europæiske kunstnere.
+På Karis 12-års fødselsdag sender han hende særlige lykønskninger og mange kys. Han beskriver sit atelier på loftet, værten Mr. Perent, dennes lille søn, hund og kat, samt det voldsomme mistralvejr med torden og lyn.
+Til sidst spørger han interesseret til udstillingen i Malmö, hvortil Else har sendt billeder. Han beder om oplysninger og et katalog og håber, at værkerne bliver ophængt godt og får opmærksomhed i pressen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Ehq5</t>
+  </si>
+  <si>
+    <t>Fredag 26/9-52
+Kære Else og Kari.
+Så var jeg idag inde i Cannes og hente min kuffert. Den stod der nok så pænt. Tolden spurgte hvorfor den havde stået der i 14 dage - og jeg sagde at jeg først havde været i Italien. De snakkede tysk der. Tolden kostede ingenting, men jeg måtte betale 300 frc, knap 6 kr. for at den havde stået der så længe til Jernbanen. Jeg er begyndt at vænne mig til mit loft og har fået tværet farve ud på det første lærred, hvorefter jeg gik ned og lagde mig til at sove 1 times tid, lavede the på nes. app. og sidder nu her ved Vinduet med udsigt ud over højderne. 
+Nedenfor spiller de kuglespil, det gør de sikkert hver aften. Når man kommer kørende dernede, er den lille by ellers nøjagtig som på kortet vi fik af Valentin måske rager kirketårnet lidt højere op. Af de små byer her er det absolut den som ligger kønnest, og jeg kan godt forstå Valentin, at da han kørte dernede, ville han gerne op og se hvad det var for noget. Når man går ned ad højden til den anden side, først gennem nogle smalle gyder og trapper, kommer man ned til en lille stille flod, der løber nok så fredeligt af sted. Der sad jeg i går og kølede fødderne. Men her er efterår også her, bladene begynder at visne, og jeg tror heller ikke at disse højder her er særlig frugtbare. Vinen jeg får til maden er en dejlig let vin. Man har hele tiden lyst til at drikke af den, så jeg må sidde og holde tilbage, ellers tror jeg at jeg drak en flaske til hvert måltid. Men det er kun en ¾ H.flaske. Nu skal vi efterhånden se om jeg kan male her. Men der går vel altid nogle dage inden man vænner sig til et sted. Inde i Cannes da jeg sad og ventede med min kuffert på bus, købte jeg et nr. af Arts. Deri stod hvem der deltager fra france af franske malere i Carnegieudst. i Pittsburg. Den begyndte med Appel! så Bazaine, Leger, Miro, Gromaire, Lapique, Singier, Da Silva, Pignon, Desmoyer og nogle andre jeg ikke kender, - ialt 28. Så er jeg begyndt at kikke i franskbogen, måske, når jeg ikke har andet end den og så James Joyce, at jeg så kan få lært nogen franske gloser. Det er jo lidt svært. Først skulle jeg snakke tysk, så italiensk og nu opfatte fransk, det er jo lige lovlig meget i løbet af 14 dage. Nu er det mørkt udenfor. Kl. har lige slået 7 på kirkeuret. Uret slår helt slag, to gange, sådan at man kan sige til sig selv, hvad var det klokken slog, så slår den en gang til.
+Græshopperne rullefløjter nu det er mørkt. Og langt bort er der lyspunkter fra de små byer der ligger på de andre højder. Jeg var en dag i Varezza en lille badeby inden Navona, det var meget dejligt at sidde på klipperne ned ved havet. Jeg havde der et dejligt værelse til 450 Lire. tutto. I Milano gav jeg en nat 1200 Lire og den næste nat 920 Lire. I Verona 500 Lire. Når men jeg havde rigelig lire og har endnu i kr. en 23 tilbage.
+Genua, det er omtrent som Napoli, beskidte byer, hvor der tilsyneladende fra alle sider bestilles en masse af alle slags. Ingen fornemhed. Milano virkede fornem og kedelig. Med undtagelse af kirken, som var af en særlig fornemhed. Nu vil jeg gå ned og spise og drikke rødvin og skrive igen senere. –
+Lørdag. I dag er det Karis fødselsdag. Tusind kys igen til min Kari på hendes 12 års fødselsdag. I dag blæser det, noget så enormt. I morges tidligt var her et vældigt tordenvejr med lyn på lyn. Det må være den her Mistral der nu er over os. Jeg har til form. fået jeres brev. Det går altså herned på knap 2 dage. Tak, tak. Jeg er nu i fuld gang oppe på loftet. Så må vi se hvad det bliver til. Der er to Lemme som jeg åbner, og som der kommer lys ind af. Og så nogle vældige loftsbjælker, som jeg slår lærrederne op på, når jeg har malt på. Så har jeg to borde, som jeg har sat sammen, til at male på, og to bænke og en stol. Kirkeuret slår, så jeg ved hele tiden hvad klokken er. Mr. Perent kom op med brevet til mig. I don’t understand sagde han da han så på billederne. Men ellers er han meget flink. Spør om morgenen om jeg har det ållright. Hans kone er i Paris, så han laver maden, og har en lille dreng på 3-4 år at passe. Og så er her en lille grå hund og en kat. Og så Mr. Perents bistro. Da jeg den første aften kom hertil, spurgte jeg i bussen, ham der modtager penge, og han råbte straks til alle i bussen om der var een der kunne vise mig hen til Mr. Perents bistro. Det var der en gammel lille sort dame der kunne.
+Det er fint, at I har været med billederne i Malmø. Det gik smertefrit? Jeg er spændt på hvad det er for en udstilling? Får du lov at hænge mine op? Send mig noget om den udstilling og katalog, hvis der er noget at sende. Bed dem også om at sende katalog til de vigtigste københavnske blade, hvis det ser meget pænt ud.</t>
+  </si>
+  <si>
+    <t>1952-10-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Carl Valdemar  Alfelt 
+Vibeke  Alfelt 
+Erik Andreasen
+Victor Brauner
+Carl Otto Hultén
+Asger  Jorn
+Wilfredo  Lam
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Guillaume Cornelis  van Beverloo
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else takker for Carl-Hennings brev og fortæller om opholdet i Malmö, hvor hun sammen med Kari deltog i ferniseringen af udstillingen. Hun beskriver udstillingen som velbesøgt og mener, at Carl-Hennings værker fremstår særligt stærkt i forhold til de øvrige kunstneres. Hun fremhæver især, at mange besøgende er begejstrede for hans billeder. Derimod er der en vis skuffelse over Wifredo Lams bidrag, mens Hulténs værker vurderes som de bedste efter Carl-Hennings. Hun taler om en kunstner ved navn Branner, men det er med stort sandsynlighed Victor Brauner hun refererer til. 
+Udstillingen i Malmø er med stor sandsynlighed "Imaginsterna 1952" på Malmö Museum oktober 1952. Her udstillede de svenske Imaginster; C.O. Hultén, Gösta Kriland, Max Walter Svanborg og Anders Österlin sammen med de tre internationale gæster: Victor Brauner, Wilfredo Lam og Carl-Henning Pedersen. 
+Efter ferniseringen rejste Else hjem til København, da Vips og Lasse ventede derhjemme. Hun fortæller om familiens hverdag. 
+Else beretter også om sociale sammenkomster. Mogensen har været på besøg med rødvin, og de skålede for de fraværende. Familien har desuden været til fødselsdag hos Erik Andresen og Susanne, som blev glade for det brev, Carl-Henning havde sendt.
+Kunstnerisk er Else lidt utilfreds med sit eget arbejde og føler, at hun ikke helt får det "store slag" ind i billederne. Samtidig fortæller hun, at Vibeke Alfelt, Lars Åkirke og Mogensen, har indsendt værker til Efterårsudstillingen.
+Brevet afsluttes med hverdagsnyt om pæreplukning i bedstefarens og tante Gerdas have.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XMYj</t>
+  </si>
+  <si>
+    <t>Fredag d. 10/10
+Kære Henning / Tak for Brevet, som jeg fik for nogen Dage siden / Vi var i Malmø, Kari var med, det var en pænt besøgt fernisering – og når man går og kigger på det hele ser det rigtig pænt ud. Du er nu så strålende i Forhold til de andre, at det bliver lidt svært at bedømme dem, men de er alle lykkelige over at dine Ting er der og at de er så gode – Wifredo Lam er de lidt skuffede over, jeg havde nu også ventet mig mere men der er alligevel noget mærkeligt i hans fire Billeder, derimod synes jeg ikke om Branner / Du hænger det smukkeste du nogensinde har hængt, og de andre siger også, det er noget andet end da han hang på Rådhuset, du og Hulte deler den største Sal og lyste, hans Billeder er de bedste efter dine / en blanding af Corneille og Asger, virker fine /
+Så var der Fest om Aftenen, men Vips og Lasse ventede jo hjemme og Kari var med så jeg tog til København igen da Ferniseringen var overstået / 
+Vi har fået Fløjelsbukser til Kari – blå, på Vesterbrogade \ i Sverige var ingen – for store el de var for små / I går var vi ude at købe en Cotton Coat til hende, hun måtte jo have en Frakke og med Jakken under er det varmt nok til Vinter – Hun er meget stolt, den er rød og grålig så hun kan vende den efter Lyst – 
+I øjeblikket er vores Dame i ”Den vige Verden”, hun var så sær, det var Regnestykker der plagede hende, så jeg sagde hun skulde gå derind og få noget andet at tænke på – Mogensen var her i Går Aftes og han fik Årstiderne og Kataloget fra Malmø som han vilde sende dig som Tryksag – Han havde Rødvin med og jeg havde Steg, Svampe og Æblekage, vi skålede for de fraværende – I Onsdags var vi hos Erik A. – til Susannes Fødselsdag, de var glade for Brevet du havde sendt – Har jeg skrevet at Vips, Lasse og Mogensen nu har afleveret til Efterårsudst / Jeg er lige holdt op at male for i Dag, det er helt mørkt nu / og den elektriske Ovn har vi tændt hele Dagen hvor mange grader er det varmt, nede hos dig /-
+Jeg synes ikke rigtig jeg kan få det store slag, ind i mine Billeder – men det er nu også svært at se dem herhjemme – I Søndags var vi i Bedstefars og Tante Gerdas Have og plukke Pærer, jeg har endnu ikke haft tid til at sylte dem – men går i Gang nu jeg er færdig med dit Brev /
+Nu kærlige Hilsener fra Else og Kari jeg har sagt hun skal skrive, men om hvad siger hun</t>
+  </si>
+  <si>
+    <t>1952-10-13</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Henning takker Else og Kari for deres brev og fortæller, at vejret i Sydfrankrig er blevet køligere og regnfuldt. Bjergene omkring Auribeau er skjult i tåge, men han nyder fortsat omgivelserne, især aftenerne under den klare stjernehimmel. Han beskriver naturen poetisk og fortæller, at han har givet stjernebillederne sine egne fantasifulde navne som "flagermusen", "den flyvende hund", "oksen og to kalve" og en hest, som har afløst Karlsvognen.
+Han beskriver også landsbylivet og nævner den lokale præst, en ældre pater, som han har observeret både i kirken og under dagligt arbejde. Særligt husker han piger på Karis alder, der sang i kirken.
+Henning er glad for at høre, at hans billeder hænger godt på udstillingen i Malmø, men han er samtidig usikker på sine aktuelle arbejder. Han føler sig lidt gået i stå kunstnerisk og er kritisk over for både sine malerier og akvareller. Han overvejer at lade billederne hænge et stykke tid, før han beslutter sig for, hvordan de skal viderebearbejdes.
+Brevet afslører også en vis ensomhed. Han savner samtaler og overvejer, hvordan det ville være at kunne tage ind til København, selv om afstanden naturligvis gør det umuligt. Han bemærker, at han mangler mennesker at tale med, selv om han forsøger at finde glæde i de små ting omkring sig.
+Kunstnerisk er han optaget af forholdet mellem natur og figurer. Han fortæller, at hans billeder næsten alle bliver til træer og landskaber, påvirket af de grønne sydfranske højder. Dog er han begyndt på et billede med mennesker, hvor en af figurerne pludselig kom til at ride på en gul hest. Han spekulerer humoristisk på, om figuren måske forestiller landsbyens præst.
+Han følger fortsat nøje med i familiens og kunstverdenens begivenheder hjemme. Han lykønsker Kari med nye bukser og frakke, spørger til Vibekes bidrag til Kunstnernes Efterårsudstilling og interesserer sig for kataloget fra udstillingen i Malmø.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/J8nR</t>
+  </si>
+  <si>
+    <t>Mandag Okt. 52 
+Kære Else og Kari. Tak for brevet i dag. Det er heller ikke særlig varmt her. I dag små-regner det. Og bjærgene er væk i en tåge. De sidste aftener har her ellers været så stjerneklart. Her er også meget smukt at gå rundt i mørket. Træerne får den smukkeste karakter. Urørlige væsener, der står og venter. Jeg har givet de fleste af stjernebillederne nye navne. Der er en flager-mus, en flyvende hund. Oksen og to kalve – Store bjørn er blevet til en hest – det synes jeg er bedre – den har sådan en høj slank hals. Så er der en knæler, et skib kan jeg ikke rigtig finde frem til. Jeg ville gerne ha’ et skib på himlen. Præsten her er en meget sjov fyr. En ældre grå-hvid-skægget pater. I går søndag eft. kørte han brænde hjem. Han sad oven på hesten, og havde ikke sin kjole på – som han ellers render rundt i. Forrige søndag var jeg i kirke. Men det var ikke så spændende. Det sødeste var en hel del piger i Karis alder der sang for og som sad foran.
+Jeg er glad for at mine billeder hænger smukt i Malmø. Kataloget og Årstiderne har jeg ikke fået endnu. Fine Kari. Til lykke med dine nye bukser og frakke. Jeg skulle faktisk ha’ haft en rulle lærred til for at komme rigtig videre. Ikke fordi dem jeg har malt er gode, men jeg ved ikke rigtig hvad jeg skal gøre ved dem i øjeblikket. Nu vil jeg lade dem hænge i nogen dage og se dem an. Jeg har til formiddag set på de akvareller jeg har lavet – men de ser ikke særlig gode ud. Nu vil jeg begynde på en frisk, med dem. Jeg kunne godt en gang imellem ha lyst til at tage ind til byen, altså til København – men det er jo lidt langt, lige som da jeg var oppe i Asserbo. Jeg savner nogen at snakke med. Ah, det er måske i dag – hvor jeg synes jeg er gået lidt i stå. Jeg havde ellers nogen myrer jeg fodrede oppe på kirkepladsen. Til gengæld for de mange jeg slog ihjel nede i Ravello. Klokken slår tolv – to gange. Jeg havde drukket 10 flasker rødvin de første 14 dage. Jeg gad vide om det er præsten jeg malte i går. En af mine personer, kom pludselig op at ride på en gul hest. De andre ser så sørgende ud.
+Hvad har Vipse sendt ind til efterårsudstillingen?
+Nu de kærligste hilsener og Kys
+Jeres Henning
+På en side for sig selv, er følgende skrevet:
+Fra Sydfrankrig:
+Billeder kan gøres på mange måder. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten, og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer men det skulle ikke undre mig, end at det også forvandler sig til grønne træer.</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
+  </si>
+  <si>
+    <t>1952-10-30</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Marc Chagall
+George Orson Welles
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig til Else, Vibeke og Kari og takker for deres fælles brev. Han glæder sig over, at Vips er blevet antaget på Efterårsudstillingen, men deler familiens opfattelse af, at årets udstilling ikke er særlig stærk.
+Han kommenterer Elses planer for kataloget til hendes kommende udstilling og anbefaler, at priserne ikke trykkes i selve kataloget, når det samtidig fungerer som invitation. Samtidig udtrykker han bekymring over familiens økonomi og spørger, om Else stadig vil kunne købe en hjemrejsebillet til ham. Han forestiller sig en rejse fra Cannes over Paris til København, med mulighed for at opholde sig nogle uger i Paris og sende billederne hjem derfra.
+Brevet rummer også rejseindtryk fra Sydfrankrig. Carl-Henning fortæller om en tur til Cannes, hvor han ser Orson Welles' filmatisering af Othello. Han beskriver også stemningen i Cannes, hvor amerikanske krigsskibe ligger i havnen, samtidig med at han fascineres af den gamle del af byen.
+Han nævner et avisinterview med Marc Chagall, som netop har rejst rundt i Italien og Grækenland og besøgt flere af de samme steder som Carl-Henning selv. Det får ham til at reflektere over Middelhavsområdets særlige lys og landskaber.
+Om sit eget arbejde er han usædvanligt selvkritisk. Han skriver, at billederne er blevet "røde" og "frygtelige", og tvivler på, om opholdet vil resultere i gode værker. Alligevel mener han, at selve arbejdet og erfaringerne har værdi, og han holder fast i håbet om, at noget vigtigt kan vokse ud af det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/KNH0</t>
+  </si>
+  <si>
+    <t>Torsdag 30. Oktober. 1952
+Kære Kari Vipse og Else 
+Det var et flot brev. Tre breve i et. Tillykke til Vipse fordi hun har fået antaget. Kedeligt bare at det ikke er nogen god udstilling i år. Jeg tror Elses katalog bliver udmærket. Næ, der er ingen grund til at sætte priser i det, når det samtidig bliver brugt som indbydelse. Dem kan du ha´ slået op derinde, i nogle maskinskrevne – eller håndskrevne eksemplarer – lige som jeg havde på Eventyres malerier. Når hun er så streng hende Frk. Salomonsen med pengene. Jeg mumlede ellers noget om til hende, - at resten kunde vente til udstillingen. Når så skylder vi ikke dem. Men vil det så sige, at hvis du ikke får andre penge – så kan du ikke købe billet til mig – og sende ned?? Jeg havde ellers tænkt, at du godt snart kunne ha købt en billet til mig, der gjaldt i 2 måneder, for jeg er jo hjemme inden den tid, en billet, Cannes, Paris – København. Og på den kunne jeg så ha sendt mine billeder fra Cannes – og så ville jeg ha været en 14. dages tid i Paris – hvis ellers mine penge slog til så langt. Jeg har set på priserne hernede – inde i Cannes. Madpriserne er meget dyrere end i Danmark. Æg, ca. 50 øre. Smør ca. 8 kr. og alle andre priser svarer til. Så i betragtning af det, bor jeg ikke dyrt her. Karis søde lange brev! 4. Sider! Det var imponerende! Tak for Lappigebogmærket!
+I går eftermiddags synes jeg der skulle ske noget – og tog med bussen ind til Cannes. Jeg var i en biograf og så Othello af Shakespeare – med Orson Welles, som den sorte Doge af Venedig. Det mest spændende ved den var lydeffekterne – ellers var den ikke god, når man ikke forstår sproget de taler, selv om man nok kan følge handlingen. Ude på havet lå hele den amerikanske flåde – så der var et leben i byen af amerikanske marinesoldater. Men der er dog et gammelt Cannes også, der ligger op af en klippe – med en smuk kirke øverst – og resten af en borg. Heroppefra var det meget smukt at se ud over havet, med sigmatiserende krydsere, hangarskibe. Måneskin, Tordenskyer inde over bjergene. Jeg læste i dag til form. i avisen her, et interwiev med Chagall. Han havde været ude at rejse, Italien, Grækenland, og nævner en del af de samme steder vi var. Geneve, Delphi, Athen, Pompei, Neapel, Rom. Luften og lyset i Grækenland, Grækenland som endnu er Europa, men også Orienten. Han var vendt tilbage til sin villa i Venice. 
+Mine billeder er blevet røde nu. Frygtelige. Jeg tror ikke at jeg får nogen billeder ud af denne tur – men det at jeg har malt her – har vel også sin værdi – måske for noget senere jeg laver. Men det er meget sjovt at male her – når bare jeg ikke går for meget op i det – så jeg er lige ved at gå ud af mit gode skind, fordi de er så dumme. Men sålænge jeg maler, er der jo et lille håb. Kys til jer alle tre og mange kærlige hilsner - jeres Henning.</t>
+  </si>
+  <si>
+    <t>1952-11-17</t>
+  </si>
+  <si>
+    <t>Frankrig
+Paris</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejnar Dyggve
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Walter  Schwartz
+Viggo  Thorlacius-Ussing 
+Karen Andria Witt-Hansen 
+Jan Zibrandtsen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver fra København midt i den travle periode omkring åbningen af sin store udstilling "Rummet og Bjærgene" på Den Frie. Hun fortæller at ferniseringen har været en stor succes med mange besøgende, blomster og positiv opmærksomhed.
+Hun beskriver, hvordan venner og kunstfolk støtter hende. Mogensen har hjulpet med flotte skilte og medbragt rødvin til ferniseringen. Blandt gæsterne var Dyggve, Ussing, Rubow, familien Hjelmborg og Bjerre, som alle udtrykte begejstring for udstillingen. Else glæder sig især over den ros, både værkerne og ophængningen får. Anmelderne har allerede skrevet positivt om udstillingen.
+Samtidig kæmper hun med økonomien. Hun låner penge af Lasse, mens hun overvejer, hvordan Carl-Hennings hjemrejse skal finansieres. Hun spørger, om han ønsker, at hun sender en billet, og nævner muligheden for et forskud gennem Boldlund.
+Else modtager også gode nyheder om sin kunst. Ny Carlsbergfondet har købt maleriet Kyklade-landskab for 1.400 kr., og en politiinspektør ved navn Jersild har købt Rummet og Bjærgene. Senere på dagen besøger Zibrandsen og Ole udstillingen, og Zibrandsen viser stor begejstring for billederne.
+Hun fortæller til slut om et pludseligt interview til radioen, der vil blive sendt d. 26. november 1952. Intervieweren Erik ville gerne have haft et interview om dekorativ kunst og Else er nervøs for udfaldet. 
+Brevet afsluttes med varme hilsner og et tydeligt ønske om, at Carl-Henning snart kommer hjem og når at se udstillingen med egne øjne.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/7eCc</t>
+  </si>
+  <si>
+    <t>Mandag Eftm (Nov 52 tilføjet med CHP’s skrift)
+Kære Henning – Jeg kan ikke finde dit Kort med din Adr., Vipse har ordnet og nu er det væk håber at finde det indenfor et rimeligt Tidspunkt / Vi, Kari og mig skal hos Karen Witt og spise til Middag og jeg modtage en Buket Blomster hun købte til mig i Lørdags, men var for træt til at komme ud med / Næsgard gav mig 4 røde og 4 hvide Nelliker og Fru Lomborg noget der lignede Orkideer, og Vips og Lasse Krysantemer gule og hvide / Her var en utrolig Mængde Mennesker på Ferniserings-dagen og Lasse har malet de flotteste Skilte og Mogensen kom med to Flasker Rødvin – Dyggve var en af de første Gæster, han var med Frue og Ussing kom senere, han spurgte mig om jeg aldrig havde prøvet at lave Mosaikker, han mente at det tekniske kunde da nemt tilegnes / Rubov var der også – Hele Musiker Familien, Hjelmborg og Bjerre skal jeg hilse fra og sige de synes det var en me-get smuk Udstilling i det hele får jeg meget Fornøjelse af den
+Tirsdag Morgen
+Der har været to Anmeldelser, dem får du / Jeg har fundet dit Kort ved at lede systematisk i Bun-ken Rubov var i Går igen på Udstillingen og hans Kone han sagde der var meget, meget smukt – jeg får også Ros for Ophængningen, bl. andet syntes Schwarz han aldrig havde set Billedhuggersalen virkelig var Malersal før nu / Men han vil have Billede på derfor får jeg det endnu ikke -. Vil du have en Billet sendene så prøver jeg om Forskud hos Boldlund – I Øjeblikket låner jeg af Lasses Penge, det han fik solgt på K. E., de er rejst til Slagelse, og lod 90 Kr ligge her til de kom tilbage – Men du kan altså få hvis du vil, regner jeg med – Skriv hvordan – Der er kommet et tykt Katalog fra Pitts-burg 305 Nr., det er faktisk flot vi er imellem – der er en Plan over Salene så man kan se hvor man hænger og med hvem, du hænger i Sal bl.a. med Miro, Tamaye, Mexio – Leger, Villon / Der er ingen Verdensnavne i min Sal – Nu må jeg hellere sende dette, når Kari kommer fra Skole skriver hun sit færdigt – men jeg kunde nu også snart tænke mig du kom, om ikke andet så du nåede at få et Kig på Ophængningen / Nu går jeg ud på den frie
+I Dag har Zibrandsen og Ole været her, Zibrandsen var meget betaget af mine Billeder – Ny Carls-berfondet har lige købt Kyklade-landskab 1400 Kr og er gået og en Politiinspektør Jersil har købt Rummet og Bjærgene jeg havde sat det til 1100 men de bød 1000 så lod jeg dem få det / Nu får du ikke mere denne Gang
+Kys og kærlige Hilsener
+Else – 
+Erik Fiskher stormede lige ud af Døren – ti Min i 5 - ”Vi er her med Radiovognen” – sig nu noget klogt – det var svært ¼ time, og slet ikke om det han havde tænkt sig, han vilde vi skulde tale om dekorativ Kunst – og det blev bare sludder om mit eget / puh – det kommer den 26 Nov / Æv – Kari siger ”kan det trøste dig sagde han lige så meget dumt” -</t>
+  </si>
+  <si>
+    <t>1953-03-04</t>
+  </si>
+  <si>
+    <t>Danmark
+København</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Raoul  Dufy
+Ib Geertsen
+Anton  Hansen
+Henry  Heerup
+Mille  Heerup
+Kari-Nina Pedersen
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu i Norge og fortæller om livet hjemme i København sammen med Kari. 
+Han takker for Elses brev og sender et sødt brev fra Vips videre til hende. Samtidig orienterer han om familiens økonomi: Erik Andresen har sendt penge, og Carl-Henning har modtaget en postanvisning fra Møller Mikkelsen, som dog stadig står i Elses navn, hvorfor han beder hende sende en fuldmagt til posthuset.
+Hverdagen fylder meget i brevet. Kari arbejder flittigt med skolearbejdet og vil stå tidligt op for at læse til prøver. Carl-Henning fortæller om familiens måltider, om Vips og Lasses planer, og om muligheden for, at Kari rejser på besøg hos dem i weekenden.
+Han er selv begyndt at male igen og har omorganiseret lejligheden for at få plads til sit arbejde. Samtidig har han fået styr på nogle økonomiske forpligtelser ved at betale sin gæld til Den Frie Udstilling og afregne provisioner fra Trefoldigheden.
+Brevet indeholder også kunstneriske og kulturelle nyheder. Else har modtaget invitation til åbningen af en stor Raoul Dufy-udstilling på Glyptoteket, som Carl-Henning overvejer at besøge. Han har desuden modtaget rettelser til Kraks Blå Bog og indført oplysninger om Elses værk på Aalborg Museum. 
+Fra kunstlivet fortæller han, at Anton Hansen har meldt sig ud af Den Frie Udstilling og endda taget sine billeder ned fra væggen.
+Carl-Henning har været i biografen og set en japansk film, som han finder fremragende, og han har besøgt Henry Heerup og Mille, som sender hilsner. Brevet afsluttes med kærlige hilsener til Else og ønsket om, at hun fortsat får arbejdet med sine oliemalerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/WCrC</t>
+  </si>
+  <si>
+    <t>Onsdag morgen Marts 53
+Kæreste Else (på Lysebu)
+Tak for brev idag. Og jeg har fået brev fra Vipse, som jeg sender med til dig – for det er et sødt brev. Jeg har også fået brev fra Erik, med hans chek på 125 kr + 200 kr, som han fik af Tobisen i Esbjerg. Jeg var hos Zahle og fik afleveret tegningen og han inviterede os ud til sig, når du kom hjem. Kari er kun 2 timer i skole idag til morgen – til prøve. Hun vil vækkes om morgenen kl. 6. så hun kan læse ½ time inden hun står op. I søndags spiste vi til middag på folkekøkkenet, men det gør Vi ikke mere. Det smager ikke godt. Mandag aften fik vi stegt sild - og igår aftes Mørbrad. Vi har begge skrevet brev til Vips og Lasse – og får vi kort – rejser Kari derop Lørdag – Søndag. Jeg vil hellere være hjemme og male. Jeg er begyndt. Jeg har stavlet alle billederne sammen henne omkring kakkelovnen så jeg har plads til malebordet inde ved væggen oven over Kisten. Fuglene og står i blomstervinduet, Vipses hest står oven på reolen, sammen med Karis theater. Hun har tegnet flere folkeviser. Jeg har betalt min gæld til den Frie. 500 kr. og procenterne fra Trefoldigt. 140 kr.
+Vil du sende mig en fuldmagt til Posthuset!!!! 
+Jeg har fået en postanvisning fra Møller Mikkelsen, og den står ”stadig” på dit Navn. Du har fået tilsendt et ferniserings kort til Dufy på Glyptoteket på lørdag, som jeg nok går ind og ser. Du har fået tilsendt rettelsen til Kraks blå bog – og jeg har indføjet dit billede til Aalborg Museum. Nu har Anton Hansen også udmeldt sig af de Frie – Han tog sine billeder ned af væggen i søndags. Jeg skrev til Vipse at hun måtte herind for at prøve skoene, inden vi køber dem. 
+Jeg så i Mandsags aften den Japanske film. Jeg syntes den var fantastisk god. Jeg vil se den en gang til. Søndag aften, var jeg en tur på cykel ude i Herrups have, og jeg skal hilse fra ham og fra Mille.
+Gertsen har været her med Lærredet og Hvælvingen med papiret. 
+Idag er det Gråvejr med regn – i går var det sol.
+Håber at du trods alt kan male med olie deroppe.
+Måske skriver Kari et par ord til dig – Hun skrev et brev til Vipse og Lasse om vores tur til Roskilde og Lejre.
+Husk fuldmagten til mig hurtigt.
+De kærligste hilsener fra din Kari og Henningmand
+Og hils igen.
+Din læbestift havde du lagt herhjemme ved vasken.</t>
+  </si>
+  <si>
+    <t>1953-03-12</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Raoul  Dufy
+Ib Geertsen
+Henry  Heerup
+Mille  Heerup
+Harald  Leth
+Marino Marini
+Børge  Mogensen 
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu og fortæller om hverdagen hjemme i København sammen med Kari. Han takker for Elses brev og glæder sig over beskrivelserne af det gode vejr i Norge.
+Kari er optaget af skolearbejde og har fri på kongens fødselsdag. Hun er samtidig i gang med at bygge en detaljeret model af en bindingsværksgård med køer, gæs og andre dyr. Familien overvejer også hendes kommende skolegang, og de er enige om, at hun helst skal fortsætte på Katrinedal Skole.
+Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt B. Mogensen, som står i hendes navn.
+Fra kunstlivet fortæller han, at han har modtaget et brev fra kunsthistorikeren Stein, som spørger til Elses inspiration fra de schweiziske bjerge. Han har også fået en hilsen fra Corneille, der har udstilling i Paris. 
+Carl-Henning har besøgt flere udstillinger, men er ikke begejstret for Raoul Dufy-udstillingen på Glyptoteket, mens han finder Harald Leths udstilling både velkendt og smuk. Han planlægger også at se Marinis udstilling.
+Derudover fortæller han om kulturelle oplevelser, blandt andet en italiensk film (Vulcano), som han ikke synes meget om, selv om billederne af øen fascinerede ham. Han har også været på besøg hos Henry Heerup og Mille, som sender hilsner.
+Brevet afsluttes med varme hilsner til Else og håbet om, at hun får arbejdet godt med sine malerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ilr8</t>
+  </si>
+  <si>
+    <t>Torsdag 12/3 1953
+Kære Else på Lysebu
+Tak for det smukke vejr i søndags. Det var dejligt at læse om. Her skifter vejret også – men der bliver ingen oplevelser ud af det. Kari havde fri i går fra skole – Kongens fødselsdag – og er gået i gang med en ny bondegaard – en sød bindingsværksgaard med køer og gæs – og mange bekymringer over om det er nødvendigt at have høns – for hvordan skal hun lave dem – gæssene er en masse gæslingeknopper som hun havde med hjem fra Vipse i søndags. Der kom i går brev til dig og Lasse om at sende et lille billede til Kunstcirklen i Herning. Lasses brev sendte jeg videre – og jeg har set – men herhjemme har du ikke noget lille billede der egner sig – så jeg må nok i gang med det loft ude hos Dahlman O. Billedet skal være i Herning inden d. 20. dec. 
+Og så bliver du nødt til at sende mig en ny fuldmagt – jeg har fået en postanvisning fra ark. B. Mogensen. Bare skriv den kort. De har den alligevel på postkontoret – de siger den skal følge postanvisningen. 
+Her medfølger et brev der er kommet nu til morgen fra Kunsthistoriker Stein om du har malt eller er blevet inspireret af bjærge i Schweitz. Som du kan svare på. Jeg har også fået en hilsen fra Corneille, der har åbent en udstilling i Paris. Dufy udstillingen på Glyptoteket synes jeg ikke om. Dog havde han nogle få meget tidlige billeder med – som var pæne. Alt det andet var noget værre møj – synes jeg. Leths udstilling i Kunstforeningen var som vi kender ham – små, men meget pæne billeder. På fredag, har jeg fået tilsendt ferniseringskort til italieneren Marini’s udstilling på museet. Fra min broder i Esbjærg har vi fået sendt en indbydelse til konfirmation af hans ældste datter – Evelyn – jeg har svaret hjertelig tak – men vi kan desværre ikke komme. Såvidt jeg husker var der ingen abstrakte med i Bergen – men ellers de sædvanlige – kedelige. 
+I går aftes var jeg henne i Rialto og se den italienske film Vulcano – desværre var det noget møj. Den havde omtrent samme handling som Stromboli – det var ikke til at holde ud at se – men alligevel var jeg dog en tur i Italien og de få billeder af øen var også meget sjov at se. 
+Bille har jeg ikke set. Fik du pengene til ham? Kari har fået en blanket hjem fra skole – om hun vil i mellemskole – og på hvilken skole hun vil gå på. Vi er blevet enige om at hun selvfølgelig vil gå på Katrinedal– men man skal på blanketten skrive to andre skoler – hvis der ikke er plads på den første. Så vi skriver som nr. 2. Rakkelskolen – den ligger henne i Rakkelsalle og som nr. 3. Ny Carlsbergvejens skole. 
+Nu de kærligste hilsner fra os begge to
+din Henning og Kari</t>
+  </si>
+  <si>
+    <t>1953-03-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Kurt  Iversen
+Helge  Nielsen 
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else på Lysebo i Norge. 
+Han har afhentet nogle af Elses mindre værker fra loftet hos Dahlmann Olsens og indsendt et af dem til en kunstcirkel i Herning. 
+Derudover nævner han planer om en mulig rejse til Løkken med Kari, hvis Else kan forlænge sit ophold med 14 dage. Han afventer dog stadig endeligt svar fra Erik Andreasen. 
+Han omtaler også familiære begivenheder, blandt andet at Lars Åkirke snart har fødselsdag, og at han har sendt 20 kroner til Vibeke Alfelt som bidrag til fejringen.
+Henning fortæller om et besøg, der næsten ikke blev til noget, da en repræsentant fra Kunstforeningen i Flensborg først dukkede op sent om aftenen efter sengetid. Han nævner også den hjælp og venlighed, som Dahlmann Olsens forældre har vist ved at tilbyde opbevaringsplads til billederne.
+Til sidst minder han Else om et kommende bestyrelsesmøde i M.K.S. (Malende Kunstneres Sammenslutning) hos Helge Nielsen og fortæller, at hun har modtaget en check på 100 kroner fra lægen Kurt Iversen, som ønsker en kvittering.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5vPQ</t>
+  </si>
+  <si>
+    <t>Onsdag 18/3 53
+Kære Else på Lysebu
+Bare det var mig der havde været den tur til Bergen – op over bjærgene. Kari og jeg har det godt. Nu kl. 1. skal jeg ud på Karis skole og høre hvorledes det er gået med hendes prøve. Det meddeles kun forældrene når de tar ud på skolen. Det er en lærer hun har nu i stedet for fru Lomborg. Jeg sender også nu et kort til Bille og spørger ham fra dig om han har fået pengene. I går efterm. var jeg ude på Dahlmann O.s loft – og hentede et par af dine mindre billeder hjem. Det ene, et lille brunt, med spidser mod en sol har jeg så sendt til Herning kunstcirkel. Off. Pris 600. Cirkelpris 250. Afgørelse 1. maj. Skal du ha penge sendende? Du glemte at sende mig en ny fuldmagt !!
+Hvis du kan få 14 dage ekstra så rejser Kari og mig jo nok til Løkken. Men jeg har endnu ikke hørt fra Erik om det er gået helt i orden. Lasse har fødselsdag på fredag. Jeg sendte i går til Vipse 20 kr. til hjælp til fødselsdagen. Jeg ventede hele mandag på manden fra Kunstforeningen i Flensborg. Han kom om aftenen kl. 10 efter at vi var gået i seng og faldet i søvn. Jeg bad ham om at komme igen en anden gang igennem døren. Dahlman Ohlsens forældre var mægtig flinke. Hvis vi ikke kunne beholde det loft vi har nu – ville de se at finde et andet og låne os. Faderen sagde – lad bare billederne stå – Den gamle skal ikke have det loft. Du har fået en indkaldelse til bestyrelsesmøde i M.K.S. hos Helge Nielsen på Mandag. Ved han du er i Norge? Ellers send ham en hilsen. Hans adresse er Engtoftevej 6,3. V. 
+Kari var i søndags på frilandsmuseet og kom hjem med en masse uld hun havde plukket på buskene hvor lammene og fårene gik. Nu væver hun af det. 
+Har jeg skrevet til dig at du har fået sendende en chek på 100 kr. fra Læge dr. med. Kurt Iversen og i et medfølgende brev udbeder han sig en kvitering. Hans adr. er Gyldenløvsgade 3 
+Jo Kari har bestået prøven. Læreren sagde, ja hun har fået en bedre karakter til prøven, end i årskarakter. Det var ikke det almindelige. 
+Nu de kærligste hilsener
+fra din Kari og Henning</t>
+  </si>
+  <si>
+    <t>1953-03-20</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else fra Lysebu i Norge i marts 1953. Hun sender nogle praktiske dokumenter hjem, blandt andet fuldmagter og en stemmeseddel, som hun beder Henning om at håndtere fra København.
+Else fortæller, at hun er blevet syg med noget, der ligner influenza. Hun har tilbragt hele dagen i sengen med hoste, nysen og rygsmerter. Hun beskriver, hvordan hun ligger og følger grantræerne uden for vinduet og deres skiftende farver gennem dagen, og hvordan frisk luft hjælper på velbefindendet.
+Hun oplever stor omsorg fra de andre på Lysebu. De kommer med appelsiner, læsestof og medicin, og husmoderen har anbefalet nogle stærke tabletter, som angiveligt kan forkorte sygdomsforløbet.
+Else fortæller også, at hun har skrevet til Lasse på hans fødselsdag og sendt ham 5 danske kroner som gave. Økonomien er lidt stram. Hun spørger Henning, om det er muligt at sende hende penge, da hun gerne vil købe en smuk norsk trøje til Kari. Hun fortæller samtidig, at hun kun har 2 norske kroner og lidt småpenge tilbage.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/LmpI</t>
+  </si>
+  <si>
+    <t>Lysebu Fredag Morgen 
+(Marts 53 tilføjet med CHPs skrift)
+Kære mine to, Kari og Henning –
+Her er Fuldmagter, jeg forstår ikke jeg glemte at sende dem med, og Stemmesedlen er her også /
+Det er bedst at sende den fra København, vil du ordne det Henning – Jeg har det skidt, lå i Sengen hele Dagen i Går, hoster, nyser og har ondt i Ryggen – men når bare jeg er her, går det vel over, sådant skal jo have sin Tid – Jeg ligger og ser hvordan Granerne udenfor mit Vindue skifter Farve i Dagens Løb – I Dag beder jeg Husmor om nogen stærke Tabletter hun fortalte om i Går, hun siger de kan gøre det af med en Influensa på nogen Dage – Nu har jeg været oppe og vaske mig og børste Tænder, det hjalp, så bliver det mere udholdeligt at ligge så skal jeg have Vinduerne op, det hjælper med frisk Luft – De er søde allesammen til at komme med Appelsiner, noget at læse i, Tab-letter. Jeg sendte Brev til Lasse og Vipse på hans Fødselsdag – Lasse sendte jeg 5 Kr som jeg havde i danske Penge / Jeg ved ikke hvordan det kunde ordnes med at sende Penge herop til mig, det skul-le være en dansk 100 Kr seddel, for jeg vilde gerne købe en smuk Trøje til Kari’na, send mig hendes Ærmelængde, invendig på Armen / Og måske 1 til mig også – men hun trænger og de er jo langt smukkere her end hjemme, jeg har jo bare lidt igen – men det behøver ikke være før I synes i kan finde en Måde, Jeg har Penge til en Trøje, men ud over det kun 2 norske Kroner / og lidt småt – Nu slutter jeg for nu er jeg træt, hav det nu godt begge to og kærlige Hilsener fra jeres Else 
+Som kan sende Kys til jer for det går jo på Afstand, selv om jeg er forkølet –</t>
   </si>
   <si>
     <t>1968-04-19</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Leon  Arkus</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen at den kommende direktør for Carnegie Institute, Leon Arkus, kommer og besøger CHP i København. Direktørens første udstilling skal være med Carl-Henning Pedersen og det er vigtigt at Carl-Henning Pedersen kommer hjem så han kan mødes med Arkus.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/Ssk0</t>
   </si>
   <si>
     <t>Kære C-H
 Korrespondancen Pittsburgh går livligt. Tiden er knap og Arkus tager til Kbhn. først i Maj for at træffe dig. Jeg har bedt ham om at skrive direkte til dig om dagen for hans ankomst til Kbhn., idet jeg jo har forstået fra dit brev at Du godt vil tage hjem for at træffe ham og ordne de mange pro-blemer sammen med ham. Arkus bliver fra 1. maj direktør (head) ved Museum (Carnegie) din ud-stilling bliver hans I.ste. som ansvarlig direktør og får derfor også en stor prestige-betydning for ham. Han har allerede gjort et stort, forberedende arbejde og er meget enthusiastisk. 
 Mange venlige hilsner 
 til jer alle 
 Erik.</t>
   </si>
   <si>
     <t>1973-04-11</t>
@@ -897,59 +1680,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/Ovf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/cJEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/BFPq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/rtfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LAhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/kB0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ewQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dTX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6KQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/uVeY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eYqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/JIwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/HmqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yTFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/zZfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/xAzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/e616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eQSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ehq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XMYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/J8nR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/KNH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/7eCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/WCrC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ilr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5vPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/LmpI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ssk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PDLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1374,227 +2157,229 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>79</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="5"/>
+      <c r="M11" s="5" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>105</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>111</v>
       </c>
@@ -1606,251 +2391,1097 @@
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>116</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>117</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="s">
         <v>122</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>125</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>128</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>129</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>131</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E21" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>135</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="J21" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K21" s="5" t="s">
-[...6 lines deleted...]
-        <v>143</v>
+      <c r="K40" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
+    <hyperlink ref="M26" r:id="rId31"/>
+    <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
+    <hyperlink ref="M29" r:id="rId34"/>
+    <hyperlink ref="M30" r:id="rId35"/>
+    <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
+    <hyperlink ref="M33" r:id="rId38"/>
+    <hyperlink ref="M34" r:id="rId39"/>
+    <hyperlink ref="M35" r:id="rId40"/>
+    <hyperlink ref="M36" r:id="rId41"/>
+    <hyperlink ref="M37" r:id="rId42"/>
+    <hyperlink ref="M38" r:id="rId43"/>
+    <hyperlink ref="M39" r:id="rId44"/>
+    <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>