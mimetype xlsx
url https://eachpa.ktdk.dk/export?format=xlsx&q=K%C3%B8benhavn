--- v2 (2026-08-04)
+++ v3 (2026-08-04)
@@ -1445,51 +1445,51 @@
 Din læbestift havde du lagt herhjemme ved vasken.</t>
   </si>
   <si>
     <t>1953-03-12</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Erik Andreasen
 Ejler  Bille
 Robert  Dahlmann Olsen
 Raoul  Dufy
 Ib Geertsen
 Henry  Heerup
 Mille  Heerup
 Harald  Leth
 Marino Marini
 Børge  Mogensen 
 Kari-Nina Pedersen
 Guillaume Cornelis  van Beverloo
 Erik Zahle
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Carl-Henning skriver til Else på Lysebu og fortæller om hverdagen hjemme i København sammen med Kari. Han takker for Elses brev og glæder sig over beskrivelserne af det gode vejr i Norge.
 Kari er optaget af skolearbejde og har fri på kongens fødselsdag. Hun er samtidig i gang med at bygge en detaljeret model af en bindingsværksgård med køer, gæs og andre dyr. Familien overvejer også hendes kommende skolegang, og de er enige om, at hun helst skal fortsætte på Katrinedal Skole.
-Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt B. Mogensen, som står i hendes navn.
+Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt Børge Mogensen, som står i hendes navn.
 Fra kunstlivet fortæller han, at han har modtaget et brev fra kunsthistorikeren Stein, som spørger til Elses inspiration fra de schweiziske bjerge. Han har også fået en hilsen fra Corneille, der har udstilling i Paris. 
 Carl-Henning har besøgt flere udstillinger, men er ikke begejstret for Raoul Dufy-udstillingen på Glyptoteket, mens han finder Harald Leths udstilling både velkendt og smuk. Han planlægger også at se Marinis udstilling.
 Derudover fortæller han om kulturelle oplevelser, blandt andet en italiensk film (Vulcano), som han ikke synes meget om, selv om billederne af øen fascinerede ham. Han har også været på besøg hos Henry Heerup og Mille, som sender hilsner.
 Brevet afsluttes med varme hilsner til Else og håbet om, at hun får arbejdet godt med sine malerier på Lysebu.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/ilr8</t>
   </si>
   <si>
     <t>Torsdag 12/3 1953
 Kære Else på Lysebu
 Tak for det smukke vejr i søndags. Det var dejligt at læse om. Her skifter vejret også – men der bliver ingen oplevelser ud af det. Kari havde fri i går fra skole – Kongens fødselsdag – og er gået i gang med en ny bondegaard – en sød bindingsværksgaard med køer og gæs – og mange bekymringer over om det er nødvendigt at have høns – for hvordan skal hun lave dem – gæssene er en masse gæslingeknopper som hun havde med hjem fra Vipse i søndags. Der kom i går brev til dig og Lasse om at sende et lille billede til Kunstcirklen i Herning. Lasses brev sendte jeg videre – og jeg har set – men herhjemme har du ikke noget lille billede der egner sig – så jeg må nok i gang med det loft ude hos Dahlman O. Billedet skal være i Herning inden d. 20. dec. 
 Og så bliver du nødt til at sende mig en ny fuldmagt – jeg har fået en postanvisning fra ark. B. Mogensen. Bare skriv den kort. De har den alligevel på postkontoret – de siger den skal følge postanvisningen. 
 Her medfølger et brev der er kommet nu til morgen fra Kunsthistoriker Stein om du har malt eller er blevet inspireret af bjærge i Schweitz. Som du kan svare på. Jeg har også fået en hilsen fra Corneille, der har åbent en udstilling i Paris. Dufy udstillingen på Glyptoteket synes jeg ikke om. Dog havde han nogle få meget tidlige billeder med – som var pæne. Alt det andet var noget værre møj – synes jeg. Leths udstilling i Kunstforeningen var som vi kender ham – små, men meget pæne billeder. På fredag, har jeg fået tilsendt ferniseringskort til italieneren Marini’s udstilling på museet. Fra min broder i Esbjærg har vi fået sendt en indbydelse til konfirmation af hans ældste datter – Evelyn – jeg har svaret hjertelig tak – men vi kan desværre ikke komme. Såvidt jeg husker var der ingen abstrakte med i Bergen – men ellers de sædvanlige – kedelige. 
 I går aftes var jeg henne i Rialto og se den italienske film Vulcano – desværre var det noget møj. Den havde omtrent samme handling som Stromboli – det var ikke til at holde ud at se – men alligevel var jeg dog en tur i Italien og de få billeder af øen var også meget sjov at se. 
 Bille har jeg ikke set. Fik du pengene til ham? Kari har fået en blanket hjem fra skole – om hun vil i mellemskole – og på hvilken skole hun vil gå på. Vi er blevet enige om at hun selvfølgelig vil gå på Katrinedal– men man skal på blanketten skrive to andre skoler – hvis der ikke er plads på den første. Så vi skriver som nr. 2. Rakkelskolen – den ligger henne i Rakkelsalle og som nr. 3. Ny Carlsbergvejens skole. 
 Nu de kærligste hilsner fra os begge to
 din Henning og Kari</t>
   </si>
   <si>
     <t>1953-03-18</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Erik Andreasen