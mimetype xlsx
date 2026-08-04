--- v0 (2025-12-06)
+++ v1 (2026-08-04)
@@ -82,74 +82,74 @@
   <si>
     <t>Sverige</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Rikke H. 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
   </si>
   <si>
     <t>Else skriver hjem fra en længere rejse i Saxnäs i det nordlige Sverige, hvor hun maler og udforsker fjeldene. Hun beskriver at hun på otte dage kun har malet to billeder, fordi hun bruger tiden i naturen. Hun har været på Marsfjället og sovet i en samisk hytte. Hun beskriver naturoplevelser, samisk kultur og logistiske udfordringer i fjeldene. Hun længes efter familien og sender kærlige hilsener og postkort.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/6LkS</t>
   </si>
   <si>
     <t>(Saxnæs) d – 9/9 – 46
 Kære Kari, Vipse og Henning /
 Jeg længes efter jer alle sammen / Mine unger, hvordan har I det I kunde godt skrive til mig / 
 Nu har jeg været i Saxnæs i over 8 Dage, jeg har endnu kun malet 2 Billeder, for jeg har været paa Fjellet, det vidunderlige Marsfjell, og sov om Natten i en Laphytte med aabent ildsted midt paa Gulvet, vi laa paa Birkeris med Renskind over og Tæpper om os – I morgen skal jeg til Marsliden, for Foden af Marsfjellet – der bliver jeg et Par Dage, saa kan jeg faa Lejlighed il at tage op i Fjellet / Det er nemlig en besværlig Tur derover fra Saxnæs / med motorbaad over to søer, og imellem dem, 7 Mys, det er Moser, om man ikke er barbenet bliver man vaad, My´ren skifter med Skov / I gaar var jeg paa Satsfjellet, derfra var vidunderlig udsigt helt ind til den norske Grænse, og lige ret for sorte Fjelle med hvid Sne,
 Marsfjellet er 1490 m højt og Satsfjellet 1050 m / Jeg sender Kort som I kan se paa, hvordan her er, saa slipper jeg at sende saa mange til jer /
 Rikke sender Fødselsdagsgaverne til jer, da jeg ikke kan faa nogen ting heroppe / Det er sandt, jeg plukkede Jorddrum, det er Multebær på norsk, orange Hindbær, der gror i Myren, det er Myr og Bæk allevejne her/
-Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende o om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
+Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende og om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
 Alt som er paa Kortene har jeg set og ser daglig /
 Jeg haaber I har det godt alle sammen /
 Nu mange kærlige Hilsener
 Og Kys fra jeres 
 Else
 Hilsen til Dem som spørger til mig</t>
   </si>
   <si>
     <t>1946-09-20</t>
   </si>
   <si>
     <t>Sverige
 Marsliden</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Volter Voxendal</t>
   </si>
   <si>
-    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sam-men med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstren-gende tur for at få sine materialer transporteret over moser og skov til Marsliden.
+    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sammen med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstrængende tur for at få sine materialer transporteret over moser og skov til Marsliden.
 Hun planlægger at blive der til begyndelsen af oktober, derefter besøge Rikke, og forventer først at komme hjem midt i måneden. Else beskriver den smukke natur omkring sig og fortæller om et særligt syn, hvor hun så sit grønne månebillede spejlet i søen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/bqNR</t>
   </si>
   <si>
     <t>(Marsliden) d. 20/9 - 46
 Kære Henningdreng og min Kariunge
 og min Vipsetøs /
 Jeg har det saa dejligt nu / Jeg er flyttet til Marsliden, til et stort Hus der bor 2 Malere og en Forfat-ter el. Digter vil jeg snarere sige - Jeg skal kun betale 1 Kr pr. Døgn - Maden deler vi alle saa det er saa billigt at jeg har Raad at stande en Stund endnu / Til den ene Maler Voxsendal solgte jeg en Akvarel for 50 Kr / Jeg havde en fin Fødselsdag paa Saxnæsgaarden, fik mange Hilsener fra Gæster som havet været det / Bl. andet af et ungt Par ”Forargelsens Hus” / af Voxsendal fik jeg 1 Kulteg-ning - Han er ogsaa skør med Fjelltoppene saa jeg faar Fjäll med hjem / af ham der skriver faar jeg et smukt Prosadigt, ”Lars Ringer” meget fint i Rytmen / Jeg maler dejligt i en kolosal stor Skolestue, med dejligt Lys og masser af store Borde / men sikken et Slæb med at faa Tingene herover / vi følte os som Pramdragerne, da vi drog af sted med alle mine tunge Krydsfinerer over 8 Myr (Moser) jeg havde Strømper og Støvler af og sank dybt ned, det tog fra Kl. var 12-4 1/4 at faa det over Skoven og Myren, hvor vi saa maatte tænde Baal for at tilkalde Baaden fra Marsliden / Men nu er jeg her altsaa og arbejder for fuld Kraft – blir her antagelig til 4-5 Oktober da jeg skal til Fødselsdag paa Saxnæsgaarden, saa regner jeg med c. 8 Dage hos Rikke, saa før midten i Oktober har I mig sikkert ikke igen /
 Her er Efteraar det regner i en Uendelighed, men Blaabærrisene blir røde paa Bjergene og Mars-fjället har faa hvid Hat paa, og det store sorte Borgafjäl er sneklædt /
 I Gaar saa jeg mit grønne Maanebillede fuldstændig som Spejlbillede i Søen, Farverne og Slottet det hele /
 Nu maa I fortælle mig om hvad I laver / Og tak allesammen for Hilsen til min Fødselsdag, jeg har Tegningerne paa Væggen, send mig et Billede af mine Unger, jeg vil have det at se paa,
 Nu mange kærlige Hilsener
 Jeres Else /og Kys</t>
   </si>
   <si>
     <t>1946-10-08</t>
   </si>
   <si>
     <t>Sverige
 Stockholm</t>
   </si>
   <si>
     <t>Danmark</t>