--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="61" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="81" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -154,50 +154,175 @@
   <si>
     <t>(Stockholm Oktober 1946)
 Kære Henning / Jeg er nu i Stokholm og bor hos Voxendal, en af Malerne fra Marsliden, jeg bliver her nogen Dage til Rikke kommer hjem fra Sygehuset, for hun har vel skrevet at hun har lagt sig ind for Gallesten og er opereret. Hun vil, at jeg ikke skal komme før hun er hjemme igen /
 Paa Lørdag skal vi samle alle jeg kender her og lave en lille Fest, ellers har jeg ikke talt med andre end Lage ham mødte jeg uden for en Udstilling af en abstrakt Konstruktivist, det var blodløst, som Lage sagde / Ellers var vi paa Svensk-Fransk og se de abstrakte, Picasso, Leger, Miro, Braug, Klee dem alle + en ny mand ”André Masson”, en Blanding af Asger, Egill, Egills Glød og Asgers Form-sprog, han havde ogsaa et Billede funstændig som Ortvads, hvide Billeder fra sidste Aar, de sam-me Problemer som os, men vi er langt stærkere. En anden Mand ”Eugène de Kermadec” som er Morten, Asger og jeg, men fine smukke Ting, bare at vi er mere konsekvente, vi staar meget stærkt dette er jo det ypperste Franske Kunst har / De andre nævner jeg ikke dem faar du læse om / Kun det af Klee, vel nok det heleste og stærkeste paa Udstillingen /
 Du kan ellers tro jeg blev feteret og forkælet paa Saxnäs-gaarden de sidste Dage inden jeg rejste – Kaffe paa Sengen Søndag Morgen, og Fru Ricklund var saa vanvitig rar og god ligesaa Folke Rick-lund /
 Jeg har en Del Fotografier jeg byttede med en Mand, Invar Anderson, om primitiv Kunst skal der udgives en Bog og han skal levere alle Fotografierne/
 I Wilhelmina lige inden Toget gik til Stockholm, var jeg paa Besøg hos en Musiker Ture Persson, jeg skulde aflevere en Akvarel som Fru Ricklund havde solgt for mig / Han var meget optaget af den, den skulde inspirere ham naar han komponerede / Han vidste ikke at saadant fandtes i Billedkun-sten, men var lykkelig over at genfinde de samme Problemer, han arbejdede med i Musikken, hos os /
 Han spillede en Komposition ”En Fjälvandring” og gav mig den / Han benævnede den selv tradis-jonel, et mislykket forsøg i Farver, saa det han gør maa jo være stærkere nu, men det nyere var kun for Orkestre / Jeg nævnede Friesholm og alle de om ham og sagde han sikkert vilde faa Udbyt-te af et Besøg i København / Der skal være en Musik-kongres nu snart og han havde saa smaat tænkt at tage hid / Mærkeligt at finde en Mand saa langt borte i en lille By – beskæftigene sig med samme Problemer som os. Han talte om den nyere Musik som byggede paa Palestrina og Bach /
 Her er dejligt Solskin, bare ingen Fjäll, jeg savner dem, de var saa stærke og store, Luften var saa ren / Om jeg kan beholde noget af Storheden i mig til jeg kommer hjem og faar gjort nogen Ting endnu inden Udstillingen, endnu stærkere, jeg er ikke tilfreds med det jeg har, men kan jo heller ikke bedømme det løsrevet fra min Sammenhæng /
 Jeg maler Akvareller, Morgen, Middag, Aften, det andet har jeg sendt til Gøteborg, bare Rikke nu ikke tager det stærkeste Billede /
 Ricklunds tog et for Opholdet et med stærke frie Broer, det var ikke fuldkomment, men det som var i det var til gengæld meget nyt og stærkt for Ricklund laa hele Fjället i dets Løftninger og Styr-ken /
 Kære mine søde Unger
 Vipsebarn og Kariunge /
 I den store By er Else igen, men her er ikke rart, man kan næsten ikke trække vejret, som i Fjället med den rene Luft / Der var saa smukt / Og spændende var der ogsaa, jeg gik over Myren (det er Mosen), det havde frosset om Natten og der var tydelige Fodspor i den bløde Bund, pludselig siger jeg men har Mennesket, nu gaaet paa Hænder, der var tydeligt Aftryk af fem runde, jeg troede Fingerspidser, saadan det var en Bjørn som havde gaaet der / Jeg hørte Historier om Bjørne der-oppe, de har 1 Mands Forstand og 10 Mands Styrke / Naar de fanger Faar, tager de altid først det med Klokken om Halsen, og saa graver de Klokken og Skindet ned saa ingen kan høre eller se at der har været en Bjørn og ædt deres Faar, og saa gaar Mændene og leder, for de faar kun Erstat-ning for Faaret hvis de kan bevise at Bjørnen har ædt det, og saa bliver der Bjørnejagt. Jeg faar en Frakke med til dig Vipseunge, som har været Rikkes, den er mørk blaa, jeg haaber du klarer dig til da med varme / Stryger du Tøjet fint store Pige, Henning regner dig for at være meget dygtig /
 Nu maa I være nøjede med dette for nu gider jeg ikke skrive mere, jeg haaber Vipsetøs finder de to Frimærker jeg nu lægger i til hende /
 Saa Kærlig Hilsen fra jeres 
 Else
 alle 3 /
 og kys til jer mine Unger /
 Hvis i skulde finde paa at skrive, blir det bedst at det bliver til Rikkes Adr. jeg bliver her ikke saa længe /
 Skulde der være noget vigtigt el. I har Lyst at skrive nu, bor jeg i Stockholm til og med Tirsdag d. 15 ds. 
 Adr. Voxendal
 Grekfaravägen 19
 Ängby
 Stokholm</t>
+  </si>
+  <si>
+    <t>9. august 1948</t>
+  </si>
+  <si>
+    <t>København
+Danmark</t>
+  </si>
+  <si>
+    <t>Island</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Frederik  Dam 
+Ásta  Eiriksdóttir
+Elna  Fonnesbech-Sandberg
+Svavar  Gudnason 
+Asger  Jorn
+Richard Mortensen
+Sigurjón  Ólafsson
+Erick Stuckmann
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen på Island. Else og børnene har for kort tid siden besøgt ham på Island, men da de rejse hjem blev Carl-Henning tilbage for at arrangere en udstilling. Udstillingen er besværliggjort pga. manglende økonomi. Else har derfor taget kontakt til undervisningsministeriet for at drøfte finansieringen af udstillingen. I ministeriet forsøgte hun at få kontakt til Erick Stuckmann, men talte i stedet med Kock. Nu afventer Alfelt svar. 
+Også hjemme i Danmark er der problemer med økonomien og Alfelt beskriver at de må leve på lån fra familie, venner og opkrævninger fra solgte værker. 
+Hun indviger Pedersen i dønningerne omkring Linien II og sender avisudklip som han kan orientere sig i. 
+Hun nævner at hun vil bringe CHPs værker til udstillingen i Den Haag til kunstmuseet (hvilket er uvist) – hun har været forhindret i det tidligere pga. pengemangel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ukHT</t>
+  </si>
+  <si>
+    <t>Kære Henning / Ja saa har jeg taget Sagen i min Haand, jeg gik til Undervisningsministeriet (Kock) i Dag / jeg traf nemlig ikke Struckman, han var paa Ferie /Kock vilde ringe til ham i Dag i Hornbæk hor han ferierer – og i Morgen vil jeg saa faa at vide hvordan og hvorledes – Jeg fortalte om hvorfor du intet Svar havde kunnet give, og at du var blevet tilbage paa Island fordi det var din mening at ordne Ophængningen, men at det økonomiske nu spændte Ben for dig – vi faar se hvad der bliver ud af det, men for forbindelsen med Reykjavik, bliver du jo nødt til snart at vide Besked.
+Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
+Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
+De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
+Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
+Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
+Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
+Tag Udklippene medhjem igen, har kun de samme/
+Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
+Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
+Vipse er blevet rask igen, og Kari er begyndt Skolen –
+De sender dig Kys begge to –
+Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
+Nu kærlig Hilsen fra Else
+Hilsen til Svavar og Henning og Asta fra hele Familien/
+Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
+  </si>
+  <si>
+    <t>1948-08-18</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Sveinn Björnsson
+Ásta  Eiriksdóttir
+Svavar  Gudnason 
+Björn Ólafsson
+Erick Stuckmann</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen skriver fra sit ophold ved Hornafirdi i Island, august 1948. Han fortæller familien om sit ophold i området, hvor han hjælper til med høstarbejde hos Svavar Gudnasson og hans familie. 
+Han bor i et simpelt havnehus med rotter på loftet, men nyder udsigten og livet i byen. Han beskriver også lokale oplevelser sammen med Svavar Gudnasson, som fiskeri, teltture i bjergene, rideture og dagliglivet med bådene i havnen. 
+Samtidig skriver han om praktiske og økonomiske forhold. Han planlægger at rejse til Reykjavik i slutningen af måneden, omkring d. 27. august for at ordne "den danske afdeling" af en kunstudstilling og nævner kommende arrangementer med fernisering på Hotel Borg, der på dette tidspunkt er et vigtigt kultur- og mødehotel. Han fortæller også om udflugter arrangeret af byrådet i Reykjavik i forbindelse med udstillingsåbningen. Udflugterne går til Þingvellir National Park, Great Geysir og Gullfoss. Han er dog bekymret for rejseudgifter og hjemtransport.
+Til sidst spørger han til familiens velbefindende, økonomi og planer, og sender kærlige hilsner.
+Brevet vidner om at udstillingen Carl-Henning Pedersen er i Island for at arrangere, er led i et større nordisk kultursamarbejde efter anden verdenskrig og efter Islands selvstændighed. Han nævner at det danske undervisningsministerium er involveret og at den islandske præsident vil være tilstede ved åbningen af udstillingen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XNpM</t>
+  </si>
+  <si>
+    <t>Hornafirdi Island 18-8-48
+Kære Else Kari og Vipse
+I dag har vi været paa høstarbejde. Alle beboerne her har et tun udenfor byen. Svavars far har bl.a. et der hedder Sølvernæs – og der var vi. Vi rev og sled og bandt høet tilsidst i store baller – bundet med et særligt tov. Svavar og jeg ordnede det – og vi skulde ordentlig lægge kræfterne i. Og Asta var hjemme om eftermiddagen og hente kaffe – som vi drak med udsyn ud over de dejlige bjærge og jøkler. Og solen skinnede – saa det var en dejlig dag. Svavars far gav mig højtideligt haanden efter aftensmaden – og sagde tak for arbejdet.
+Saa jeg har det dejligt her. Hver dag gaar jeg derhen og spiser. Om morgenen ved 9. tiden kaffe og kager – Kl 12. middagsmad og Kl. 7 aftensmad. Saa det er jo flot. Jeg boede jo derhenne den første ugestid – og flyttede saa herhen – et slags havnehus – en lang bygning med rotter på loftet. Men jeg har en dejlig udsigt ud over fjorden – og lige neden for, havnen med kajen hvor motorfiske-baadene ligger til saa naar jeg sidder og tegner om dagen - kan jeg følge alt hvad de laver. Der er særlig een baad som er dygtig, ”Gissur hviti”. Den har hver gang nogle mægtige hajer med hjem. Den første gang troede jeg det var en slags mindre hvaler. Jeg var ikke klar over at hajer saa saadan ud. Det er nogle farlige dyr – og kæmpestore. De skærer dem saa ud i lange strimler – som lange stykker karbonade og det skal saa senere – ifølge Svavar – ligge i 3 uger i sand – og derefter tørre i 1 år. Jeg har mere lyst til at spise det nu – for det er lækkert hvidt at se paa. Den første aften jeg var her – var jeg nu ikke meget stolt. Svavar og jeg havde været hernede om dagen – og der var rottelord over det hele – og rottehuller. Vi satte træ for alle hullerne og om aftenen laante jeg en kat af en dansk skrædder som bor her. Det var meget hyggeligt at ha katten med ind i den mørke stue. Her er ingen el. lys endnu - førend i september – saa jeg var meget lydhør over for om der var rotter i stuen. Jeg turde næsten ikke lægge mig til at sove. Jeg havde en forestilling om, at de her rotter ville komme og bide eller bare vise sig, saa det krøb ustanseligt ned ad ryggen på mig. Jeg laa der i køjen og tænkte – det er nogle fantastiske rotter – sikken et spektakel de kan lave. Efterhaanden lurede jeg alligevel paa om ikke katten var skyld i en del af spektaklet. Men hver gang jeg saa den – saa sad den musestille. Jeg sov ikke den nat af bare skræk. Til sidst stod jeg op – det var ved 4. tiden og da var det blevet nogenlunde lyst – og lukkede katten ud – og satte mig til at læse. Men en del af spektaklet har katten nu lavet. For saa slemt er det ikke mere. Tværtimod synes jeg efterhaanden at det er meget hyggeligt med de rotter paa loftet. De springer saa sødt af sted. Men der er nu lagt gift ud for dem – og igen igaar kom Svavars bror – han er havnebestyrer og lagde små murstensrøde firkanter til dem – gift.
+Ellers er her altsaa dejligt at være – bedre end i Reykjavik. Engang imellem er vi ude at fiske. I søndags var vi paa baad – over til en ø – en dejlig ø ude i fjorden – som svavars far ogsaa har – han har en 40 faar, som bor derude om vinteren. Men nu gaar de inde i bjærgene. Ja, vi var en 50 Km borte paa en tur – ude over bjærgene – og der sagde Svarvar - søgte altid 2 af fårene hen om foraaret. Saa det er en ordentlig klattretur de faar.
+I tre dage var vi paa telttur – det var mange her fra byen – og vi tog derud samlet i biler. Svavar og jeg og en anden mand sad bag på bagagebilen, og alle de andre inde i en stor kasse med bænke – paa den anden bil. Vi kørte op ad en bjærgvæg – vejen var hugget ind i væggen – lige op på skraa. Det var en farlig vej. Faktisk den skrappeste vej jeg har været ude paa. Saa kørte vi over bjærgene – omtrent over til Stafafell - og der slog vi lejr ved nogle elve. Vi rejste vore to telte oppe på en bjergskraaning. Svavar og Asta og Svavars far og jeg. Saa der lavede vi mad og klattrede op paa højderne og nød livet i 3 dage. 
+Om søndagen var der sportskunkurrance mellem de 2 sogne – ikke særlig spændende, men sjovt at se de mange mennesker der var kommet sammen der. Om aftenen var der bal i forsamlingshuset med musik og harmonika – og det var een som spillede mægtig fin – og de sødeste melodier – og alle dansende sang hele tiden med. Saa var vi i et par på jeep – inde i bunden paa en dal. Krydsede ustanseligt over elven – der var inden vej. Det er meget sjovt at køre over elve paa den maade. Det gjorde vi ogsaa en dag – da Svavar og jeg laante hans broders bil – en lastbil og bilede de 30 Km – for saa langt er der alligevel til jøkeltungerne der kryber ned imellem bjærgene selv om de se ud til at ligge lige derover. Vi var helt oppe ved jøklen – men havde vist ikke rigtig mod til at betræde den. Saa vi klattrede i nogle bjærge ved siden – saa vi bedre fik syn ind over den. Jøklen er nu kønnest paa afstand, skinnede hvid i solskin – og som om den har kørt en kæmpevogn op ad den saa man ser et par hjulspor der gaar indover. Men det maa fremkomme ved at jøklen ustanseligt maser sig ned mod dalen. Dernede lignede den kæmpehvaler – der smeltede, sorte af sandet den fører med sig.
+Fjorden er ogsaa grumset. Ikke til at se igennem og langt ud i havet farver jøklen vandet grumset eller hvidblaat.
+En eftermiddag var vi med lægen – han skulde paa sygebesøg inde ved den anden jøkeltunge – Svinafell og saa kørte vi med. Manden derinde fra gaarden - hentede os inde i byen – og så kørte vi ud forbi de samme bjerge – men de er altid anderledes – store og majestætiske – og saa langt ind forbi - indtil vi blev standset af den største af elvene. Der stod en af mandens sønner og ventede med heste. For den elv var for dyb for bilen. Han havde ellers kørt dristigt over de andre elve – selvom de var rivende – men han kendte dem. Og saa op paa hest - der var tre heste - og saa efter manden ud i det rivende. Svavar havde laant nogle mægtige fiskerstøvler – helt op saa han kunne sagtens. Jeg maatte tage benene næsten op paa ryggen af hesten for ikke at blive vaad.
+Der var nogle øjeblikke, hvor jeg troede at strømmen tog hestene. De gik paa en underlig maade sidelæns – og gik samtidig frem, ført af strømmen. Men bunde kunde de nu. Og saa var vi over noget efter. Svavar og jeg laante saa de to af hestene og red ind over. Det var virkelig sjovt at ride på de smaa heste. Det var også det som Svavar var mest ked af da I rejste. Han sagde næsten helt tragisk – da baaden var gaaet ”og saa fik Vipse ikke redet”. Men uden penge kunde vi ikke være her – nu gaar det - i det mindste for øjeblikket – fordi jeg spiser derhenne – det kunne vi ikke ha´ gjort allesammen. Men jeg haaber at I nu alligevel har det godt derhjemme.
+Til Struckmann har jeg skrevet at jeg saa rejser til Reyk. i slutningen af maaneden – det vil sige om en halv snes dage - omkring den 27. august. - og ordner den danske afdeling. Jeg har faaet brev fra ham igen med masser af taksigelse for den store tjeneste men nordisk kunst havde nu ingen midler til at sende nogen til island. Og hvis jeg havde nogle ekstra udgifter – skulde jeg efter regning faa dem refunderede i Købn. Og jeg skulde hilse den islandske præsident fra ham – naar præsidenten aabnede udstillingen – naar nu faar vi se. Programmet lyder ellers i store tæk - med ferniseringsfest paa Hotel Borg (festtøj) og mandag - tirs og onsd ture til Thingvalla og med frokost og middag der paa hotellet med Kulturministeren som vært - han har ingen forstand paa kultur siger Svavar og saa er der tur om tirsdagen til Geisir og Gullfoss indbudt af Reyk. Byraad – med ophold og frokost i Hankedalen og middag et andet sted. Saa måske det blive meget sjovt den uge. Men saa er det meningen, at skulptur og grafik skal ha’ fernisering den 23 sept. Saa nu er jeg meget spændt paa hvordan det er med baaden. For jeg kan jo ikke risikere at gaa der i Reyk. en maaned eller mere – og saa først komme hjem engang i Oktober. Saa maaske maa jeg arrangere nogen med den skulptur inden Grafik, dansk, kommer der ikke. Og saa skal jeg ogsaa se at faa Penge til baaden hjem. Og nu til rejsen til Reyk. Men der regner jeg med at kunne laane. Det er jo ikke saa dyrt. Saa saadan set skulde jeg ikke komme i nogen nævneværdig gæld til Svavar.
+Hvordan gaar det jer? Jeg har ikke faaet noget brev fra jer endnu. I lovede ellers at sende mig et saa snart I kom hjem – saa jeg var klar over at I var kommet godt hjem. Og hvordan gaar det med pengene – og rejser I til Bornholm. Men nu er jeg kommet i tanker om – at I maaske har sendt brev til Reyk. Jeg naaede nemlig ikke at faa omadresseret – for Hekla gik søndag aften – og Svavar havde først sagt - at den gik Mandag. Saa maaske ligger der brev fra jer der. Men husk at jeg nu skulde være der igen fra den 27.
+Fik du gjort noget ved de billeder der skulle til Haag. Fandt du ”Morgensolen. Fik du lavet om i kataloget hos Fuldmægtig Kock i Undervisningsministeriet. Hans telefonnr staar under Undervisningsminiseriet. Og prisen for det er det samme som for det andet 1800. har jeg sat det til.
+Naar nu haaber jeg at høre fra jer. Maaske faar jeg et brev med flyveren der kommer – jeg vil jo gerne høre fra jer.
+de kærligste hilsner til jer alle tre
+Jeres henning.</t>
+  </si>
+  <si>
+    <t>5. februar 1951</t>
+  </si>
+  <si>
+    <t>Jørgen  Nash</t>
+  </si>
+  <si>
+    <t>Bo Viggo  Bramsen
+Asger  Jorn</t>
+  </si>
+  <si>
+    <t>Brevet er aldrig afsendt eller er måske en kladde til et brev Carl-Henning Pedersen har sendt. Brevet er et svar på et brev Carl-Henning Pedersen har modtaget fra Nash. 
+Brevet omhandler aktuelle kunstudstillinger og fremtidsplaner. Carl-Henning Pedersen håber på at få en artikel i Konstrevy og han fortæller om en kommende udstilling med 100 billeder i Aarhus. Han overvejer at vente med at skrive om sine tegninger, til han udgiver noget nyt.
+Derudover planlægger han og Else en rejse til Grækenland og Italien. Samtidig drømmer de om at købe et hus i Vejby for at få bedre arbejdsforhold, og de håber at få afklaret det praktiske inden rejsen.
+Brevet omtaler også udstilling på Den Frie, kunstpolitiske forhold og manglende kontakt med Asger Jorn. Til sidst nævnes Nashs oplæsning i radioen og et digt i Magasinet samt en kritisk anmeldelse i Politiken, som Carl-Henning Pedersen opfordrer Nash til at svare på.
+Brevet slutter brat og er aldrig blevet afsendt.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/mrTS</t>
+  </si>
+  <si>
+    <t>Fredag Jan. 1951.
+Dec. 1950
+Ikke afsendt.
+Kære Nash 
+Tak for brevet. Jeg har allerede under udstillingen sendt et katalog til Konstrevy. Det er spændende om artiklen kommer i – men så længe vi ikke har fået den i hovedet er der håb. Desværre har jeg ikke noget Nr. til Aarstiderne – jeg har bare læst Bramsens artikel over på biblioteket. Ka-taloget til udstillingen i Aarhus bliver kun et lille et med data, billedefortegnelse og et par clicheer. Jeg har nemlig næsten udsøgt det røde. Tror du ikke at vi skal vente med at skrive noget om mine tegninger i bøger til jeg får udsendt noget næste gang. Det har jeg nemlig lyst til at gøre, hvis tingene kan lægge sig sådan til rette at jeg naturligt går i gang med det. Eller ville du sende noget over til Konstrevy – for at rykke dem? På mandag sender jeg så 100 billeder til Aarhus – og vi glæ-der os til at hænge dem op i nye omgivelser. Men jeg har på fornemmelse at det kun bliver bar udgifter ud af det – i det mindste i første omgang. Else arbejder på fuld kraft på vores rejse til Grækenland og Italien. Det svære er i øjeblikket og blive enige om vi skal rejse over Jugoslavien til Grækenland – ellers over Italien – eller sejle hele vejen derned. Vi mangler faktisk som i de gamle dage et eller andet vi kan tage varsel af – om hvad vi skal gøre. Eller også er det bare de to udstillinger der lige skal være over inden bestemmelsen med sikkerhed ligger der
+Du har hørt at jeg også skal udstille på den Frie. Det er den højere kunstpolitik – men om det fører til en samling af Høstudstillingens folk igen- det er ikke godt at vide. I øjeblikket kører vi alle i hver sin retning. Fra Asger har jeg ikke hørt siden vores billeder kom tilbage fra Paris i December.
+Som du har forstået har vi ikke noget højere ønske end at få os et hus ude på landet – så vi får plads til at arbejde – og hundrede gange om dagen og om natten at se på himmelen. Vi vil gerne ha huset i Vejby – hvis det ikke bliver for dyrt – og jeg skal nok sige til Jens igen om at få snakket med Sognerådsformanden igen så der kan blive nogle realiteter at gå ud fra. Forresten kunne Else godt tænke sig at rejse derop og se huset – og måske hun så samtidig kunne snakke med manden. Faktisk skulle der helst foreligge noget praktisk inden vi rejser – 
+Vi skal se og komme til en radio den dag du læser op. Jeg ser at du har et digt i Magasinet på Søndag. Læste du – ja det gjorde du vel, den idiot i Politiken der skrev om din artikel i grønningen. Du må da få optaget er svar. Lang ham en ordentlig</t>
   </si>
   <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
@@ -385,59 +510,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -548,219 +673,349 @@
       <c r="H3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>38</v>
-      </c>
-[...9 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H5" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>60</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>