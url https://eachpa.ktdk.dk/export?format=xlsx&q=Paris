--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="81" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="160" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -281,50 +281,612 @@
   <si>
     <t>Bo Viggo  Bramsen
 Asger  Jorn</t>
   </si>
   <si>
     <t>Brevet er aldrig afsendt eller er måske en kladde til et brev Carl-Henning Pedersen har sendt. Brevet er et svar på et brev Carl-Henning Pedersen har modtaget fra Nash. 
 Brevet omhandler aktuelle kunstudstillinger og fremtidsplaner. Carl-Henning Pedersen håber på at få en artikel i Konstrevy og han fortæller om en kommende udstilling med 100 billeder i Aarhus. Han overvejer at vente med at skrive om sine tegninger, til han udgiver noget nyt.
 Derudover planlægger han og Else en rejse til Grækenland og Italien. Samtidig drømmer de om at købe et hus i Vejby for at få bedre arbejdsforhold, og de håber at få afklaret det praktiske inden rejsen.
 Brevet omtaler også udstilling på Den Frie, kunstpolitiske forhold og manglende kontakt med Asger Jorn. Til sidst nævnes Nashs oplæsning i radioen og et digt i Magasinet samt en kritisk anmeldelse i Politiken, som Carl-Henning Pedersen opfordrer Nash til at svare på.
 Brevet slutter brat og er aldrig blevet afsendt.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/mrTS</t>
   </si>
   <si>
     <t>Fredag Jan. 1951.
 Dec. 1950
 Ikke afsendt.
 Kære Nash 
 Tak for brevet. Jeg har allerede under udstillingen sendt et katalog til Konstrevy. Det er spændende om artiklen kommer i – men så længe vi ikke har fået den i hovedet er der håb. Desværre har jeg ikke noget Nr. til Aarstiderne – jeg har bare læst Bramsens artikel over på biblioteket. Ka-taloget til udstillingen i Aarhus bliver kun et lille et med data, billedefortegnelse og et par clicheer. Jeg har nemlig næsten udsøgt det røde. Tror du ikke at vi skal vente med at skrive noget om mine tegninger i bøger til jeg får udsendt noget næste gang. Det har jeg nemlig lyst til at gøre, hvis tingene kan lægge sig sådan til rette at jeg naturligt går i gang med det. Eller ville du sende noget over til Konstrevy – for at rykke dem? På mandag sender jeg så 100 billeder til Aarhus – og vi glæ-der os til at hænge dem op i nye omgivelser. Men jeg har på fornemmelse at det kun bliver bar udgifter ud af det – i det mindste i første omgang. Else arbejder på fuld kraft på vores rejse til Grækenland og Italien. Det svære er i øjeblikket og blive enige om vi skal rejse over Jugoslavien til Grækenland – ellers over Italien – eller sejle hele vejen derned. Vi mangler faktisk som i de gamle dage et eller andet vi kan tage varsel af – om hvad vi skal gøre. Eller også er det bare de to udstillinger der lige skal være over inden bestemmelsen med sikkerhed ligger der
 Du har hørt at jeg også skal udstille på den Frie. Det er den højere kunstpolitik – men om det fører til en samling af Høstudstillingens folk igen- det er ikke godt at vide. I øjeblikket kører vi alle i hver sin retning. Fra Asger har jeg ikke hørt siden vores billeder kom tilbage fra Paris i December.
 Som du har forstået har vi ikke noget højere ønske end at få os et hus ude på landet – så vi får plads til at arbejde – og hundrede gange om dagen og om natten at se på himmelen. Vi vil gerne ha huset i Vejby – hvis det ikke bliver for dyrt – og jeg skal nok sige til Jens igen om at få snakket med Sognerådsformanden igen så der kan blive nogle realiteter at gå ud fra. Forresten kunne Else godt tænke sig at rejse derop og se huset – og måske hun så samtidig kunne snakke med manden. Faktisk skulle der helst foreligge noget praktisk inden vi rejser – 
 Vi skal se og komme til en radio den dag du læser op. Jeg ser at du har et digt i Magasinet på Søndag. Læste du – ja det gjorde du vel, den idiot i Politiken der skrev om din artikel i grønningen. Du må da få optaget er svar. Lang ham en ordentlig</t>
   </si>
   <si>
+    <t>1952-02-10</t>
+  </si>
+  <si>
+    <t>Sverige
+Malmø</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Poul  Ekelund
+Harald  Leth
+Poul  Rytter
+Jeppe Vontillius
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra turen til Malmö, hvor hun er på vej for at ophænge hans billeder til en udstilling. Hun fortæller, at familien har fejret Karis fødselsdag hos Vips og Lasse med flæskesteg, lagkage, ananas og vin. De fløjlsbukser, Kari havde fået, viste sig dog at være både for små og i den forkerte farve, så Else har byttet dem og vil købe nye i Sverige.
+Hun beretter om kunstneriske aktiviteter hjemme. Mogensen er netop vendt hjem fra Lapland, og Else har hjulpet med at hente tilmeldingsblanketter til Efterårsudstillingen. Hun har selv medbragt en akvarel til en tombola i Malmö efter opfordring fra Østerlin. Desuden har hun set Vontilius' udstilling, som hun finder inspirerende på grund af de gennemarbejdede skov- og landskabsbilleder. Samtidig reflekterer hun over sit eget arbejde og over, om hun måske arbejder lidt for løst og spontant.
+Else fortæller også om nye bekendtskaber i kunstmiljøet, blandt andet to unge billedhuggere sendt af Vestergård, som ville have deres værker vurderet inden indsendelse til udstillinger.
+Et særligt afsnit handler om Carl-Hennings tidligere værtsfamilie i Dolomitterne. "Die Mutter" har skrevet og inviteret hele familien til at bo i hendes hus i Dreikirchen næste sommer. Else viderebringer også nyt fra Lapland, hvor Mogensen har mødt Lisa, som fortalte, at Emma nu er "borte", hvilket Else tolker som, at hendes psykiske tilstand er blevet alvorligt forværret.
+Brevet slutter med en stemningsfuld beskrivelse af sejlturen til Sverige gennem tåge og dæmpede grågrønne farver, som minder Else om paletten i hendes egne aktuelle billeder. Hun lover at skrive mere om Malmö-udstillingen i næste brev og sender kærlige hilsner og kys fra sig selv, Kari og Vips samt hilsner fra Lasse. Flere kunstnervenner, blandt andre Vontilius, Leth, Ekelund og Rytter, spørger også til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/NPmN</t>
+  </si>
+  <si>
+    <t>”Malmøhus” den 2 Oktober 52 -
+Kære Henning-mand – tak for dine Breve, de bliver læst højt mange Gange sidst i Går Mogensen var og hente sin Blanket til Efterårsudst. Som jeg hentede for ham mens han var i Lapland, jeg havde så hentet til Vips og Lasse / Vi havde en dejlig Fødselsdag oppe hos de to, Flæskesteg med, og 1 Lagkage – Ananasdåsen og Vin jeg havde fået i Fødselsdagsgave det var også med – Men Fløjelsbukserne var ingen Suces, vi havde fået dem for små og heller ingen pæn Farve – men så gik jeg ind og afleverede dem og fik Pengene igen. Og nu er jeg på Vej til Sverige og skal hænge dine Billeder op, så hører jeg på Prisen og Kvaliteten er jo meget bedre her, så Bukser får hun 
+I går fik hun – en Laphue af Mogensen – Jeg har en Akvarel med til Malmø til Tombola, Østerlin skrev og bad om du kunde give en / - Jeg var inde og se Vontilius Udstilling i Går den er smuk Skov-billeder og Landskaber, næsten ingen Modeller / Og når jeg kommer fra mine egne virker det inspirerende at se virkelig fine gennemarbejde Billeder – og så tænker jeg måske er jeg lidt for stor i Slaget, el måske løs – Jeg tror jeg har vænnet mig til at arbejde der hjemme og det er jo nemmere end at tage til Lyngby – Men rigtig godt er det ikke – men jeg skal – Der har været to Mennesker som Vestergård har sendt ud til os, at vi kunde kigge på hvad de lavede, begge med Skulptur, de vilde nemlig sende ind, abstrakte men pæne små Ting. 
+Die Mutter har skrevet og takket for jeg sendte dig derned og hun fik vist ikke sagt Farvel til dig – Hun skriver at om unsere Berg, fallen ihr / må I komme die ganze Familie næste sommer el. når vi vil, og bo i hendes Hus i Dreikirchen, der er naturligvis ikke så smuk som i Briol skrive hun undskyldende – 
+Mogensen fik hilst på Lisa i Lapland hun siger om Emma ”hun er borte” Emma er helt væk – så er hun vel blevet sindsyg – Præsten vilde købe af Mogensen / Men Saxnäsgården bliver så dyr og mondän at der kommer vi aldrig mere og de er ved at hæve Kulsjøen / Men hele Lapland er dog stadig – Det er tåget nu vi sejler – hvidlig, jord grønt er Vandet og Himlen tonet grå – lige mine Farver jeg arbejder med nu – 
+Jeg bliver sikkert nødt til at tage over i Morgen igen / Men då får Referat videre i næste Brev – Nu kærlige Hilsener og Kys dine to Piger Kari og Else –
+Og Hilsen fra vores Vipse – og Lasse siger nu hilser du vel også fra mig når du skriver / Vontilius og Leth bad mig hilse og Ekelund og Rytter – de spørger pænt til dig alle -</t>
+  </si>
+  <si>
+    <t>1952-04-05</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Henry  Heerup
+Richard Winther
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er en kærlig hilsen fra Else og døtrene Kari og Vipse til Henning i Lysebu, Norge. 
+Vi får et indblik i hverdagen, hvor Vibeke Alfelt og Lars Åkirke har mødt kunstneren Henry Heerup ved en kunstneraften på Karis skole. Richard Winther har været på besøg og planlægger en rejse til Grækenland med støtte fra Nationalbanken. Familien besøger også Den Frie Udstilling for at se tegninger af H.C. Andersen, men synes entréen var for høj. 
+Else beskriver en kulturel oplevelse på Thorvaldsens Museum, hvor hun så en inspirerende film om middelalderens miniaturekunst.
+Brevet rummer også små glimt af dagliglivet på hjemmefronten, bl.a. Kari der er starte i skole og priserne på madvarer stiger. 
+Brevet slutter med en hilsen til Ejler Bille, der indikerer at Bille må opholde sig sammen med Carl-Henning Pedersen i Norge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/tTth</t>
+  </si>
+  <si>
+    <t>d.5-4-52
+(På Lysebu)
+Kære Henning – tak for Kortet – Kari er lige sendt i Skole og vi skal til at drikke The / Jeg har lige fået Lys Regningen 284, men har nu været hos Bredlund, han sender en Chek når pengene ingår – Vips og Lasse var til Kunstneraften på Karis Skole, der traf de Heerup han vilde absolut at de skulde gå ind og drikke Kaffe med, men det kunne de ikke lide / Kari har i Dag fået 1 Kr med til en skolehave 1,20 m x 5,00 m stor, halvdelen til Blomsterhave og halvdelen til Urter - + 1,75 Kr til Fotografi af Klassen – I Gaar Aftes var jeg i Thorvaldsens Musæum og så en Farvefilm om Middelalder miniaturen, med Musik fra samme Tid, Instrumenter, og Kor og messende Stemmer –
+Den var vidunderlig inspirerende, meget fin – 
+Man har en befriende fornemmelse hver gang noget fra denne Tidsalder står for en, der er en dejlig naturlig forbindelse mellem Middelalderens Syn på Verden og vort – Ricard Winther var her i Gaar han rejser til Grækenland, så snart han får Pengene fra Nationalbanken bevilget –
+Vips, Lasse og mig, gik til den frie Udstilling for at se H.C. Andersen Tegningerne i lighed med dem i Malmø – det kostede 1 Kr og for Børn 25 Øre, helt vildt vi gik igen / Nu bliver der muligvis lidt diskusion i Politiken, ikke om det, men jeg overværede nogen Børn der ikke kunde komme ind / Schwarz er intreseret / måske har de Politiken deroppe /
+Fuglene har været syge bege to vi havde givet dem hirsekolber og de havde helt ribbet dem paa 1 Dag – vi var bange for Raja skulde dø – så gik Kari ned til Fuglemanden han mente, måske var det forstoppelse, og Kari skulle dyppe en Fjer i Olie el Levertran og smøre dem bagi – Det ordnede Vips, og i Dag er de raske – Med at male går det endnu ikke – foreløbig prøver jeg at skrive i min Beretning.
+Så har jeg vist ikke mere at berette i denne omgang – Vi skal have Urtesuppe til Middag i Dag, men det kan vi snart heller ikke få – Løg kostede i Gaar 1,75 for pundet. Persille og pastinakrod 25 Øre Stk /
+Vipse har været til Røngtenfotografering, og skal derned på Tirsdag – Tanden ser pæn ud og sidder godt fast, Blikket er fjernet men nu vil de altså se om den sidder i de rigtige Huller –
+Nu mange Kys og kærlige Hilsener fra dine 3 Piger
+Else, Kari og Vipse –
+P./S Vil du ikke have dine grønne Bukser op, hvis du skulde blive våd når du er ude – og fik du Sko med / Jeg glæder mig til at høre om din første Skitur
+Hilsen til Bille /
+Jeg har fået Konvolutten af Vipse</t>
+  </si>
+  <si>
+    <t>1952-06-10</t>
+  </si>
+  <si>
+    <t>Frankrig
+Grasse</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han fortsat arbejder intenst med sit maleri og udforsker landskabet omkring sig. Brevet er præget af naturoplevelser, refleksioner over arbejdet og savnet af familien hjemme.
+Han beskriver en vandretur langs floden Siagne, hvor han oplever frodig vegetation, vinmarker, bambuslignende siv og afsidesliggende stier.
+Flere af de figurer, han arbejder med i billederne, er under forvandling; de "gule mennesker" på lærredet bliver gradvist til sørgmodige skikkelser i landskabet.
+Carl-Henning fortæller om livet hos værten Mr. Parent, som undrer sig over kunsten, men samtidig er nysgerrig efter, om billederne kan sælges. Han bemærker også de store kulturelle forskelle mellem sig selv og de lokale.
+Han fortæller om lange vandreture til Tanneron, hvor han nyder udsigten over bjergene og kastanieskovene. Han beskriver et usædvanligt insekt, som ligner et levende strå, og besøger byens café og mindesmærke for de faldne i de to verdenskrige.
+Han skriver som opfølgning på sit forrige brev, om Else har fået undersøgt hvordan man får billeder med ud af Frankrig.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5l9o</t>
+  </si>
+  <si>
+    <t>Kære Else og Kari Mandag 6-10-52
+I går Søndag var jeg på en smuk tur op langs den lille flod, Siagne. Grønt, grønt er der. Ikke alle steder er vinen plukket endnu. Der hænger endnu røde drueklaser ned fra de små vinstokke. På steder gror der nogen høje bambuslignende siv. Der er nogle træer, med jordbærlignende frugter. Blot endnu rødere. Men det er vist ikke nogen der kan spises. Ligeledes er her nogen tomattræer. Frugterne ligner til at begynde med grønne æbler, men når de er modne, søde tomater. Når man går op langs floden, er det som man forlader al civilisation. Til at begynde med er der en jordvej, efterhånden kun en sti, så steder hvor de har fællet al trævækst for at dyrke op – og så videre af næsten ufremkommelige stier.
+Jeg er ved min eftermiddags kaffe. Mine gule mennesker hænger deroppe på rad og række og ser udeltagende ud. Det ender med at de bliver grønne træer, når de ser sådan ud. Mr. Parent var der oppe i formiddags sammen med sin søn. Han har vist planer om at lave loftet om til værelser. De tog i loftsbjælkerne, som er fuldstændig møre, gad vide hvor mange hundrede år, sådan nogle svære bjælker er, og nu virker de, som et kraftigt blæsevejr kunne gøre dem til det støv som endnu holdes sammen. De så på billederne, og han sagde, jamen det er jo en dronning. Og lidt efter fuld af mistro – sælger De noget af det. Set med hans øjne, er det også skrubskørt. Men der er det med at sælge det, som er et fast punkt. Han sagde i morges til mig. De snakker ikke meget. For munden går på de her mennesker, dagen lang. De snakker og snakker.
+Bjærgene er meget smukke nu, de ligger i en dis. Solen er allerede væk fra min høj, og skinner kun på de andre derover. Det er stille. Engang imellem jager jeg en bi ud, som flyver ind af vinduet. Jeg glemmer ikke det værelse jeg havde i Verona . Det var fuld af myg, som jeg sloges hele natten med. Jeg slog myg ihjel, så væggene drev af blod. Uden at kunne få ram på dem alle. Jeg gad vide hvad de har tænkt, der gjorde rent efter mig. Blodpletter rundt på væggene. Mit blod som myggene havde stukket sig til. Nu forstår jeg bedre hvorfor de sprøjter med DDT. Her er jeg også på myggejagt. De første nætter havde jeg åbent. Men jeg blev hurtigt klogere. Men i en af ruderne er der er et hul. Det finder de ikke, tænkte jeg – men gu gør de så. Jeg vågner om natten, og kan ikke falde i søvn, de summer om hovedet og farer ned på een, som jagere. Nu har jeg sat en avis for hullet og går stuen grundigt igennem med en avis. Banker på alle møblerne, for at ikke nogen skal være gemt og komme frem til natten. Men der skal nok være nogen gemt. Nu får vi se.
+Onsdag: I dag har jeg været her i 14 dage. Jeg har sagt til Parent at jeg vil betale for den tid der er gået, og han sagde at han ville skrive en regning til i aften. Så nu er jeg spændt på hvad jeg skal gi. Mine gule mennesker forsvinder, langsomt men sikkert. Og bliver til sørgmodige skikkelser i landskaber. Ellers sker her jo ikke så meget. Jeg snakkede i går aftes med en franskmand. Men det var meget dificile (difficile = besværligt.) Men jeg kunne da forstå at han havde en kone der kunne seks sprog. Også konerne oppe på kirkepladsen, skulle i dag ha at vide hvad jeg for een. Om jeg var Amerikaner. Den ene viste mig en kurv med tre bittesmå pindsvineunger, der spiste blå druer. Nå nu jeg har malt et stykke tid til, så vil jeg nogen lange ture ud. Først skal jeg til Grasse og hente penge og sandsynligvis købe linolie. Ligeledes har jeg tænkt at købe to stykker krydsfiner, så kan jeg ha lærrederne i dem, så jeg ikke behøver at rulle dem, og kan så sende dem med toget. Har du hørt nogen om hvordan de har fået billeder hjem fra frankrig? Nå om ikke andet må jeg kunne få det at vide i Cannes hos toldmanden der kunne tysk.
+Torsdag: Nå jeg fik regningen. Den var som efter aftalen, 800 frc. om dagen +10%. For vinen giver jeg 90 frc. Så det er noget dyrere end i Italien. Så jeg bruger altså en 20 kr. om dagen. Ikke helt, men så går der noget til forskelligt. Men faktisk er det så samme pris som i Italien.
+Søndag: Jeg tænkte der var et brev i går, men der var jo ikke nogen. Jeg var den dejligste tur op i Tanneron hele eftermiddagen, og kom først tilbage da det var helt mørkt. Jeg havde haft sanda-lerne på, så jeg var meget øm i fødderne. Deroppe oppe har man udsigt ud over den dejligste fjeldverden, foruden at man går mellem høje kastanietræer, hvor kastanierner hele tiden falder ned. Jeg prøvede at spise en, men kastanier er ikke sådan at spise. Dem må man være vant til. Jeg så på vejen det mærkeligste insekt jeg har set længe. Et levende stykke strå. Temmelig stor, med forben der gik ned fra hovedet, så faktisk lignede den et lille menneske, på fire høje stylter. Kroppen var lavet og så nøjagtigt ud som et stykke strå. Til hale, var strået spaltet op, så den fik en lille krølle på hale. Det var det mærkværdigste dyr. Oppe i byen Tanneron, er der nogle huse, en cafe, hvor jeg fik et glas rødvin, et mindesmærke med billeder af faldne i 1914-18 og 1 var faldet i 39-40.
+Jeg har malt alle mine lærreder over nu. Så nu kommer den besværlige anden omgang. Desværre får jeg ikke farve nok, tror jeg. Men så må jeg i gang med akvarellerne igen. Nu vil jeg se hvad jeg kan købe i Grasse.
+De kærligste hilsener og kys jeres Henning.
+Håber at alt står vel til – at Else maler nogen gode billeder og at Kari har det godt og hilsen til Vipse og de andre når I ser dem.</t>
+  </si>
+  <si>
+    <t>1952-09-26</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Karel  Appel 
+Marcel  Gromaire
+Charles  Lapicque
+Fernand  Léger
+Joan  Miró
+Édouard Pignon
+Gustave  Singier
+Maria Elena  Vieira da Siva </t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til på sit nye arbejdssted. Han har hentet sin kuffert i Cannes efter fjorten dage og er begyndt at indrette sig på loftet, som fungerer som atelier. Han beskriver livet i den lille bjergby, udsigten over højderne, kuglespillet på pladsen nedenfor og de smalle gader, der fører ned til en stille flod, hvor han har siddet og kølet fødderne.
+Brevet er fyldt med naturskildringer og rejseindtryk. Carl-Henning bemærker, at efteråret også er kommet til Sydfrankrig, og fortæller om den lette vin, han får til maden. Han sammenligner forskellige italienske byer, han har besøgt undervejs: Milano virker fornem og lidt kedelig, mens Genova minder ham om Napoli med sit livlige og mindre polerede byliv.
+Han er begyndt at male, men understreger, at det altid tager nogle dage at vænne sig til et nyt sted. Samtidig læser han fransk og forsøger at lære sproget efter først at have måttet klare sig på tysk og italiensk. I et nummer af tidsskriftet Arts læser han om de franske deltagere i Carnegie-udstillingen i Pittsburgh, blandt andre Karel Appel, Fernand Léger, Joan Miró, Alfred Manessier Singier, Maria Helena Vieira da Silva, Édouard Pignon og andre samtidige europæiske kunstnere.
+På Karis 12-års fødselsdag sender han hende særlige lykønskninger og mange kys. Han beskriver sit atelier på loftet, værten Mr. Perent, dennes lille søn, hund og kat, samt det voldsomme mistralvejr med torden og lyn.
+Til sidst spørger han interesseret til udstillingen i Malmö, hvortil Else har sendt billeder. Han beder om oplysninger og et katalog og håber, at værkerne bliver ophængt godt og får opmærksomhed i pressen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Ehq5</t>
+  </si>
+  <si>
+    <t>Fredag 26/9-52
+Kære Else og Kari.
+Så var jeg idag inde i Cannes og hente min kuffert. Den stod der nok så pænt. Tolden spurgte hvorfor den havde stået der i 14 dage - og jeg sagde at jeg først havde været i Italien. De snakkede tysk der. Tolden kostede ingenting, men jeg måtte betale 300 frc, knap 6 kr. for at den havde stået der så længe til Jernbanen. Jeg er begyndt at vænne mig til mit loft og har fået tværet farve ud på det første lærred, hvorefter jeg gik ned og lagde mig til at sove 1 times tid, lavede the på nes. app. og sidder nu her ved Vinduet med udsigt ud over højderne. 
+Nedenfor spiller de kuglespil, det gør de sikkert hver aften. Når man kommer kørende dernede, er den lille by ellers nøjagtig som på kortet vi fik af Valentin måske rager kirketårnet lidt højere op. Af de små byer her er det absolut den som ligger kønnest, og jeg kan godt forstå Valentin, at da han kørte dernede, ville han gerne op og se hvad det var for noget. Når man går ned ad højden til den anden side, først gennem nogle smalle gyder og trapper, kommer man ned til en lille stille flod, der løber nok så fredeligt af sted. Der sad jeg i går og kølede fødderne. Men her er efterår også her, bladene begynder at visne, og jeg tror heller ikke at disse højder her er særlig frugtbare. Vinen jeg får til maden er en dejlig let vin. Man har hele tiden lyst til at drikke af den, så jeg må sidde og holde tilbage, ellers tror jeg at jeg drak en flaske til hvert måltid. Men det er kun en ¾ H.flaske. Nu skal vi efterhånden se om jeg kan male her. Men der går vel altid nogle dage inden man vænner sig til et sted. Inde i Cannes da jeg sad og ventede med min kuffert på bus, købte jeg et nr. af Arts. Deri stod hvem der deltager fra france af franske malere i Carnegieudst. i Pittsburg. Den begyndte med Appel! så Bazaine, Leger, Miro, Gromaire, Lapique, Singier, Da Silva, Pignon, Desmoyer og nogle andre jeg ikke kender, - ialt 28. Så er jeg begyndt at kikke i franskbogen, måske, når jeg ikke har andet end den og så James Joyce, at jeg så kan få lært nogen franske gloser. Det er jo lidt svært. Først skulle jeg snakke tysk, så italiensk og nu opfatte fransk, det er jo lige lovlig meget i løbet af 14 dage. Nu er det mørkt udenfor. Kl. har lige slået 7 på kirkeuret. Uret slår helt slag, to gange, sådan at man kan sige til sig selv, hvad var det klokken slog, så slår den en gang til.
+Græshopperne rullefløjter nu det er mørkt. Og langt bort er der lyspunkter fra de små byer der ligger på de andre højder. Jeg var en dag i Varezza en lille badeby inden Navona, det var meget dejligt at sidde på klipperne ned ved havet. Jeg havde der et dejligt værelse til 450 Lire. tutto. I Milano gav jeg en nat 1200 Lire og den næste nat 920 Lire. I Verona 500 Lire. Når men jeg havde rigelig lire og har endnu i kr. en 23 tilbage.
+Genua, det er omtrent som Napoli, beskidte byer, hvor der tilsyneladende fra alle sider bestilles en masse af alle slags. Ingen fornemhed. Milano virkede fornem og kedelig. Med undtagelse af kirken, som var af en særlig fornemhed. Nu vil jeg gå ned og spise og drikke rødvin og skrive igen senere. –
+Lørdag. I dag er det Karis fødselsdag. Tusind kys igen til min Kari på hendes 12 års fødselsdag. I dag blæser det, noget så enormt. I morges tidligt var her et vældigt tordenvejr med lyn på lyn. Det må være den her Mistral der nu er over os. Jeg har til form. fået jeres brev. Det går altså herned på knap 2 dage. Tak, tak. Jeg er nu i fuld gang oppe på loftet. Så må vi se hvad det bliver til. Der er to Lemme som jeg åbner, og som der kommer lys ind af. Og så nogle vældige loftsbjælker, som jeg slår lærrederne op på, når jeg har malt på. Så har jeg to borde, som jeg har sat sammen, til at male på, og to bænke og en stol. Kirkeuret slår, så jeg ved hele tiden hvad klokken er. Mr. Perent kom op med brevet til mig. I don’t understand sagde han da han så på billederne. Men ellers er han meget flink. Spør om morgenen om jeg har det ållright. Hans kone er i Paris, så han laver maden, og har en lille dreng på 3-4 år at passe. Og så er her en lille grå hund og en kat. Og så Mr. Perents bistro. Da jeg den første aften kom hertil, spurgte jeg i bussen, ham der modtager penge, og han råbte straks til alle i bussen om der var een der kunne vise mig hen til Mr. Perents bistro. Det var der en gammel lille sort dame der kunne.
+Det er fint, at I har været med billederne i Malmø. Det gik smertefrit? Jeg er spændt på hvad det er for en udstilling? Får du lov at hænge mine op? Send mig noget om den udstilling og katalog, hvis der er noget at sende. Bed dem også om at sende katalog til de vigtigste københavnske blade, hvis det ser meget pænt ud.</t>
+  </si>
+  <si>
+    <t>1952-10-08</t>
+  </si>
+  <si>
+    <t>Auribeau</t>
+  </si>
+  <si>
+    <t>James Joyce</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else og Kari fra Auribeau, hvor han bor og arbejder som maler. Han beskriver de storslåede omgivelser med bjerge, grønne højder og udsigter, der minder ham om Vesuv. Han nyder lange vandreture i landskabet omkring byen og bliver stadig mere begejstret for områdets særlige skønhed.
+Dagene følger en enkel rytme med maleri, kaffe, måltider og aftenture i måneskin. Han fortæller om livet hos familien Parent, hvor han bor, og beskriver både værtsparret og de lokale mennesker, han møder i landsbyen.
+Kunstnerisk er opholdet præget af usikkerhed og søgen. I begyndelsen tvivlede han på, om han kunne male noget værdifuldt, men efterhånden har han fundet ro og arbejder flittigt. Naturen dominerer hans billeder, som for det meste består af træer og landskaber. Han konstaterer med et glimt i øjet, at Sydfrankrig ikke får ham til at male nonfigurativt, fordi naturen gør for stærkt indtryk på ham. Senere begynder han også at male mennesker og har nu flere lærreder med figurer hængende på loftet.
+Henning interesserer sig for Elses arbejde og sin egen kommende udstilling i Malmø. Han spørger til udstillingen, roser hendes maleri og udtrykker stor forventning til resultatet. 
+Han beskriver desuden små hverdagsoplevelser: prisen på kaffe, cigaretter og vin, læsningen af James Joyces bog, fuldmånen over landsbyen, postbuddet i uniform og de lokale jægere, som kommer gennem byen med deres geværer og bytte.
+Brevet afsluttes med, at han fortsætter sit arbejde på en serie nye billeder med mænd, kvinder og børn. Han sender kærlige hilsener og kys til Else og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ypm6</t>
+  </si>
+  <si>
+    <t>Oktober 1952
+Onsdag. Kære Else og Kari
+Fra mit vindue har jeg et meget smukt bjærg, af form noget i retning af Vesuv . Efter kortet er det en 1600 mtr. højt. Også højderne over bag Grasse, er en 1600 mtr. Store højder hvor der ikke gror noget på. I Mandags var jeg om eftermiddagen en tur oppe omkring Tanneron. En meget smuk tur. Vejen går først ned over broen, der går over den lille flod, og derfra snor vejen sig, behageligt opefter. Man mærker faktisk ikke at man går opefter. Heroppe kommer man op over den højde Auriebeau ligger på, og har vid udsigt. Jeg nåede ikke frem så jeg også kunne se til den anden side, se mod vest, men det skulle man kunne efter kortet, så det vil jeg en dag. 
+Om eftermiddagen ved 4-5 Tiden laver jeg mig kaffe. Jeg fik ikke købt Nescafe i Italien. Men prisen er den samme her. 270 frc. gav jeg for en dåse. Altså 5,40 kr. Det er noget lignende som den koster hjemme. Cigaretterne er billigere. Jeg tror det var 80 frc. jeg gav for en pakke Gauloises. Så nu er jeg spændt på, hvad jeg skal give for rødvinen. Mr. Perents kone er kommet igen. Hun er meget flink.
+Jeg roder godt med lærrederne nu.
+Lørdag. Tak for brevet som jeg har fået til formiddag. Det er forbavsende så hurtigt det går herned. Jeg tror at posten bliver fløjet. Tak for hilsenerne. Jeg er spændt på hvordan det bliver i Malmø. Hvad er de andre for nogen. Håber at jeg går i selskabet. Har du ingen akvareller taget med til Malmø?7 Godt at Kari havde en fin fødselsdag. Kedeligt med bukserne, men du må kunne få nogen i Sverige. Det skal nok være fint det du maler. Jeg glæder mig meget til din udstilling. Der er jo kun godt en måned til. Efter det du har, skulle det blive en meget fin udstilling. Billeder kan gøres på mange måder, heldigvis. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer, men det skulle ikke undre mig, end at det også forvandler sig til grønne træer. Det er meget rart at jeg har det loft, men lyset er nu ikke alt for godt, der kommer ind af de to lemme. Men til gengæld når jeg kikker ud af dem, har jeg først de smukke tegltag og så højderne, at kigge op på. Nå, bare det ikke blæser, i dag er det godt. Mr. Parent6 ser uforstående på billederne, da han kom op med brevet, men han siger at jeg arbejder meget. Det får man også indtryk af, når man ser alle bille-derne hænge ned fra loftsbjælkerne. Nå jeg er jo lige begyndt, så jeg kan ikke forlange at de skal være gode. Nu skal jeg ned og have noget middagsmad. Man bliver godt sulten, når man kun får kaffe til morgenmad og et stykke franskbrød.
+- God mad fik jeg. Og så har jeg siddet en halv times tid oppe i solen på kirkepladsen - og nu skal jeg ha’ kaffe, jeg har lige sat vand over – og så vil jeg op og male. Det har de sidste aftener været fuldmåne. Det er mørkt ved 7 tiden - så jeg går en tur rundt omkring i måneskin, de spiser først ved 8.tiden. Når man vænner sig til stedet er her virkeligt smukt. Frodigt og ufrodigt på en gang, med et grønt - sølverskær over landskabet. Vejene og husene, gråhvide med røde tegltag. Nogle enkelte palmer, men så få, at man ikke har forestillingen om at være i syden. Snarere at være et sted inde i frankrig. Så meget gør altså de 14 km væk fra middelhavet. Fra den anden side af Au-riebeau4, kan man imellem højderne se havet, langt ude. Det er da meget sødt af die Mutter at skrive til dig. Hun var også sød. De tre piger var det sværere at blive klog på – men de var vist søde. Nu havde de også så travlt med at rydde op – for at lukke. Men der er da lige så smukt i Dreikirchen som i Briol – det er jo samme sted.
+- De første dage troede jeg ikke at jeg skulle få malt noget der duede her. Det ved jeg heller ikke endnu. Men jeg tar det mere med ro nu. Nu maler jeg bare, så kan jeg se hvad det bliver til. Men det ser mig noget naturalistisk-expressionistisk ud. Grønne træer i landskab. Nå, men non-figurativt bliver det altså ikke af at male i Sydfrankrig. Dertil virker naturen for meget ind. Det er godt at jeg har den af James Joyce , den er godt oversat til svensk, og der er meget læsning i den. Det vidste jeg ikke dengang jeg ønskede mig den i julegave – at jeg skulle få god brug for den i Sydfrankrig. Jeg kan sådan lige følge i den franske avis overskrifter – at verden står da endnu, udenfor Auriebeau.4 Det er ellers meget sjovt efterhånden at lære lære de forskellige der bor her at kende efter udseende. Her er en del meget gamle, men søde at se på. En hel del unge mænd der kommer ind og drikker et glas rødvin. De samme går igen hele tiden, men nye dukker op. Postbudet er her hver dag. I sort tøj, med røde striber ned ad bukserne og med høj kasket, med røde striber. Ham og så en lidt ældre kommer hver eftermiddag med bøsser. En dag havde de en kanin med. Jeg hører det også knalde engang imellem oppe fra højderne. Mr. Perents kone, der kom tilbage fra Paris, havde to unge par med – jeg gad vide om den ene er hans søn. De hilser al-lesammen så hjerteligt på ham. Den lille er ikke hans søn, sagde han den første dag. Men ellers snakker jeg ikke meget med dem. Kun merci madame, hver gang hun serverer. I dag fik jeg det dog til trés bon, til Kødretten, som smagte mægtigt godt. Nå men suk – suk – jeg vil op og male.
+- Og jeg malte så jeg har fem lærreder hængende oppe, tegnet op med sort, personer, mænd, kvinder og børn – så nu har jeg fået loftet befolket. Jeg trængte også til at ha nogle mennesker mellem alle de træer. Hvordan jeg så får farve på dem, det melder historien ikke noget om endnu.
+- De har bål flere steder derover mellem højderne. Mit Vesuv er et meget smukt bjærg. Her er også mange mærkelige huse. Temmelig store, med lukkede skodder. Skodderne skal være halvt tillukkede hernede. Selv om jeg smækker mine op hver morgen, og vinduerne op, bliver de pænt lukkede i af hende der gør rent. Men der er nu ingen der kan se ind hos mig. Menneskene dernede er bittesmå. Og over fra landevejen er mit vindue bare en lille åbning.
+- Nå men kære Kari og Else – de kærligste hilsener og kys fra jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
+  </si>
+  <si>
+    <t>1952-10-30</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Marc Chagall
+George Orson Welles
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig til Else, Vibeke og Kari og takker for deres fælles brev. Han glæder sig over, at Vips er blevet antaget på Efterårsudstillingen, men deler familiens opfattelse af, at årets udstilling ikke er særlig stærk.
+Han kommenterer Elses planer for kataloget til hendes kommende udstilling og anbefaler, at priserne ikke trykkes i selve kataloget, når det samtidig fungerer som invitation. Samtidig udtrykker han bekymring over familiens økonomi og spørger, om Else stadig vil kunne købe en hjemrejsebillet til ham. Han forestiller sig en rejse fra Cannes over Paris til København, med mulighed for at opholde sig nogle uger i Paris og sende billederne hjem derfra.
+Brevet rummer også rejseindtryk fra Sydfrankrig. Carl-Henning fortæller om en tur til Cannes, hvor han ser Orson Welles' filmatisering af Othello. Han beskriver også stemningen i Cannes, hvor amerikanske krigsskibe ligger i havnen, samtidig med at han fascineres af den gamle del af byen.
+Han nævner et avisinterview med Marc Chagall, som netop har rejst rundt i Italien og Grækenland og besøgt flere af de samme steder som Carl-Henning selv. Det får ham til at reflektere over Middelhavsområdets særlige lys og landskaber.
+Om sit eget arbejde er han usædvanligt selvkritisk. Han skriver, at billederne er blevet "røde" og "frygtelige", og tvivler på, om opholdet vil resultere i gode værker. Alligevel mener han, at selve arbejdet og erfaringerne har værdi, og han holder fast i håbet om, at noget vigtigt kan vokse ud af det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/KNH0</t>
+  </si>
+  <si>
+    <t>Torsdag 30. Oktober. 1952
+Kære Kari Vipse og Else 
+Det var et flot brev. Tre breve i et. Tillykke til Vipse fordi hun har fået antaget. Kedeligt bare at det ikke er nogen god udstilling i år. Jeg tror Elses katalog bliver udmærket. Næ, der er ingen grund til at sætte priser i det, når det samtidig bliver brugt som indbydelse. Dem kan du ha´ slået op derinde, i nogle maskinskrevne – eller håndskrevne eksemplarer – lige som jeg havde på Eventyres malerier. Når hun er så streng hende Frk. Salomonsen med pengene. Jeg mumlede ellers noget om til hende, - at resten kunde vente til udstillingen. Når så skylder vi ikke dem. Men vil det så sige, at hvis du ikke får andre penge – så kan du ikke købe billet til mig – og sende ned?? Jeg havde ellers tænkt, at du godt snart kunne ha købt en billet til mig, der gjaldt i 2 måneder, for jeg er jo hjemme inden den tid, en billet, Cannes, Paris – København. Og på den kunne jeg så ha sendt mine billeder fra Cannes – og så ville jeg ha været en 14. dages tid i Paris – hvis ellers mine penge slog til så langt. Jeg har set på priserne hernede – inde i Cannes. Madpriserne er meget dyrere end i Danmark. Æg, ca. 50 øre. Smør ca. 8 kr. og alle andre priser svarer til. Så i betragtning af det, bor jeg ikke dyrt her. Karis søde lange brev! 4. Sider! Det var imponerende! Tak for Lappigebogmærket!
+I går eftermiddags synes jeg der skulle ske noget – og tog med bussen ind til Cannes. Jeg var i en biograf og så Othello af Shakespeare – med Orson Welles, som den sorte Doge af Venedig. Det mest spændende ved den var lydeffekterne – ellers var den ikke god, når man ikke forstår sproget de taler, selv om man nok kan følge handlingen. Ude på havet lå hele den amerikanske flåde – så der var et leben i byen af amerikanske marinesoldater. Men der er dog et gammelt Cannes også, der ligger op af en klippe – med en smuk kirke øverst – og resten af en borg. Heroppefra var det meget smukt at se ud over havet, med sigmatiserende krydsere, hangarskibe. Måneskin, Tordenskyer inde over bjergene. Jeg læste i dag til form. i avisen her, et interwiev med Chagall. Han havde været ude at rejse, Italien, Grækenland, og nævner en del af de samme steder vi var. Geneve, Delphi, Athen, Pompei, Neapel, Rom. Luften og lyset i Grækenland, Grækenland som endnu er Europa, men også Orienten. Han var vendt tilbage til sin villa i Venice. 
+Mine billeder er blevet røde nu. Frygtelige. Jeg tror ikke at jeg får nogen billeder ud af denne tur – men det at jeg har malt her – har vel også sin værdi – måske for noget senere jeg laver. Men det er meget sjovt at male her – når bare jeg ikke går for meget op i det – så jeg er lige ved at gå ud af mit gode skind, fordi de er så dumme. Men sålænge jeg maler, er der jo et lille håb. Kys til jer alle tre og mange kærlige hilsner - jeres Henning.</t>
+  </si>
+  <si>
+    <t>1952-11-11</t>
+  </si>
+  <si>
+    <t>Frankrig
+Paris</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Hanne Arensbøll
+Frederik  Dam 
+Ejnar Dyggve
+Peter Heering
+Elise Johansen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Viggo  Thorlacius-Ussing 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet, mens Carl-Henning er på vej hjem fra Sydfrankrig via Paris, og Else fortæller om de hektiske forberedelser til sin kommende udstilling; "Rummet og Bjærgene", på Den Frie. Udstillingen er hendes første store seperatudstilling og i brevkorrespondancen oktober-november 1952, fremgår det, at hun selv står for værker, økonomi, invitationer og katalog til udstillingen, samtidig med hun tager sig af familien. 
+Else fortæller, at hun har fået ros for sine akvareller på en fernisering på Glyptoteket, hvor blandt andre Ussing og Dyggve fremhævede værkerne. Hun inviterer flere kunstfolk til ferniseringen og mærker både interesse og undren over, at hun nu skal have sin egen store udstilling.
+Hun nævner også, at Kobberstiksamlingen ønskede at erhverve flere af hendes akvareller, men kun fik to af dem. 
+Spændingen omkring udstillingen stor, og Else håber, at Carl-Henning måske når hjem i tide til at se den.
+Brevet afsluttes med en økonomisk oversigt samt hilsner fra familien.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/a15m</t>
+  </si>
+  <si>
+    <t>D 11 Nov 52.
+Paris (tilføjet med CHP’s skrift)
+Kære Henningmand (Paris) / Dette er Brev Nr 1000 så du forstår det tog lidt Tid at nå til dig / Nu er det næsten overstået med Indbydelserne, men jeg mangler endnu Musæer og Fond, skal hos Jens og få Listen over dem i Aften – 
+Pressen har lige fået – Kl. 11 nu, kommer Arensbøll og henter –
+Ja det er dejligt om vi slipper for Rejsepenge for der går mange til, til forberedelser / Tak ellers for både Kort og Brev / Lasse har solgt det lille Billede han får 225 ÷ 20 % - Så Vips er meget lykkelig – og blevet krøllet i Fødselsdagsgave af Lasse – Kari har været hjemme et Par Dage af Forkølelse / Nu er kl næsten 1 han er ikke kommet endnu Arensbøll alle 52 Billeder står nede i Porten og venter – Erik var med Penge forleden Dag han er meget spændt, og inviterede mig og Kari ud til Lyngby Lørdag Aften, men Vips og Lasse er her jo, så nu må vi se – Lasse er ved at male en fin Bogstavplakat til mig –
+Jeg var til Fernisering forleden Dag på Glybtoteket, der hang 2 af mine Akvareller den ene så især godt ud, og både Ussing og Dyggve, synes de var så gode – Dyggve sagde jeg skulle hilse dig / og Friis Johansen hilste også så pænt og spurgte til Alberobello – også han var helt vild med Grækenland, det er dog det bedste sagde han – Jeg inviterede Ussing og Dyggve til Fernisering, nu må vi se – Kobberstiksamlingen vilde have dem alle fire, sagde Ussing, men han fik kun to det var om Akvarellerne, vi skal også selv have nogen – Fru Johansen, nå skal du have Udstilling – Heyman hvorfor skal du have Udstilling – ok, sådan hører jeg fra alle Sider – Men nu er det jo heldigvis, og det bliver spændene – Her ser du altså Kataloget, jeg ved endnu ikke Prisen el om de vil bytte – Nu kærlige hilsener fra din Else, det er dejligt du er ved at begynde hjemrejsen – måske når du at se min Udstilling – Slut – Kys lille Mand fra Else
+Kari efterfølgende skrevet en hilsen til Henning:
+Kære Henning. Jeg håber du har det godt. Jeg har lige lavet en sæl af træ, og sidder og væver på min væv. Jeg er forkølet og er hjemme fra skole.
+Hilsen Kari og tusind milioner kys til dig
+Herefter skriver Else igen 
+795
+635
+160
+betalt i denne Måned
+Møller-Mikkelsen 50 Kr / og Fru Johansen 100 Kr / så du har de 160 Kr tilbage på Regnskabet
+Øverst i starten af brevet har Vipse og Lasse skrevet hver en hilsen til Henning
+Hilsen fra Lasse
+Kære Henning, du kan tro at vi har travlt med Elses udstilling, Lasse har solgt til en Peter Heering en der laver Likør – og måske i aften er der en Islansk fiskegrosser der køber det til 400 Kr, så det er fint – husker du min 18 fødselsdag den 13. Kærlig hilsen Vipses</t>
+  </si>
+  <si>
+    <t>1952-11-17</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejnar Dyggve
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Walter  Schwartz
+Viggo  Thorlacius-Ussing 
+Karen Andria Witt-Hansen 
+Jan Zibrandtsen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver fra København midt i den travle periode omkring åbningen af sin store udstilling "Rummet og Bjærgene" på Den Frie. Hun fortæller at ferniseringen har været en stor succes med mange besøgende, blomster og positiv opmærksomhed.
+Hun beskriver, hvordan venner og kunstfolk støtter hende. Mogensen har hjulpet med flotte skilte og medbragt rødvin til ferniseringen. Blandt gæsterne var Dyggve, Ussing, Rubow, familien Hjelmborg og Bjerre, som alle udtrykte begejstring for udstillingen. Else glæder sig især over den ros, både værkerne og ophængningen får. Anmelderne har allerede skrevet positivt om udstillingen.
+Samtidig kæmper hun med økonomien. Hun låner penge af Lasse, mens hun overvejer, hvordan Carl-Hennings hjemrejse skal finansieres. Hun spørger, om han ønsker, at hun sender en billet, og nævner muligheden for et forskud gennem Boldlund.
+Else modtager også gode nyheder om sin kunst. Ny Carlsbergfondet har købt maleriet Kyklade-landskab for 1.400 kr., og en politiinspektør ved navn Jersild har købt Rummet og Bjærgene. Senere på dagen besøger Zibrandsen og Ole udstillingen, og Zibrandsen viser stor begejstring for billederne.
+Hun fortæller til slut om et pludseligt interview til radioen, der vil blive sendt d. 26. november 1952. Intervieweren Erik ville gerne have haft et interview om dekorativ kunst og Else er nervøs for udfaldet. 
+Brevet afsluttes med varme hilsner og et tydeligt ønske om, at Carl-Henning snart kommer hjem og når at se udstillingen med egne øjne.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/7eCc</t>
+  </si>
+  <si>
+    <t>Mandag Eftm (Nov 52 tilføjet med CHP’s skrift)
+Kære Henning – Jeg kan ikke finde dit Kort med din Adr., Vipse har ordnet og nu er det væk håber at finde det indenfor et rimeligt Tidspunkt / Vi, Kari og mig skal hos Karen Witt og spise til Middag og jeg modtage en Buket Blomster hun købte til mig i Lørdags, men var for træt til at komme ud med / Næsgard gav mig 4 røde og 4 hvide Nelliker og Fru Lomborg noget der lignede Orkideer, og Vips og Lasse Krysantemer gule og hvide / Her var en utrolig Mængde Mennesker på Ferniserings-dagen og Lasse har malet de flotteste Skilte og Mogensen kom med to Flasker Rødvin – Dyggve var en af de første Gæster, han var med Frue og Ussing kom senere, han spurgte mig om jeg aldrig havde prøvet at lave Mosaikker, han mente at det tekniske kunde da nemt tilegnes / Rubov var der også – Hele Musiker Familien, Hjelmborg og Bjerre skal jeg hilse fra og sige de synes det var en me-get smuk Udstilling i det hele får jeg meget Fornøjelse af den
+Tirsdag Morgen
+Der har været to Anmeldelser, dem får du / Jeg har fundet dit Kort ved at lede systematisk i Bun-ken Rubov var i Går igen på Udstillingen og hans Kone han sagde der var meget, meget smukt – jeg får også Ros for Ophængningen, bl. andet syntes Schwarz han aldrig havde set Billedhuggersalen virkelig var Malersal før nu / Men han vil have Billede på derfor får jeg det endnu ikke -. Vil du have en Billet sendene så prøver jeg om Forskud hos Boldlund – I Øjeblikket låner jeg af Lasses Penge, det han fik solgt på K. E., de er rejst til Slagelse, og lod 90 Kr ligge her til de kom tilbage – Men du kan altså få hvis du vil, regner jeg med – Skriv hvordan – Der er kommet et tykt Katalog fra Pitts-burg 305 Nr., det er faktisk flot vi er imellem – der er en Plan over Salene så man kan se hvor man hænger og med hvem, du hænger i Sal bl.a. med Miro, Tamaye, Mexio – Leger, Villon / Der er ingen Verdensnavne i min Sal – Nu må jeg hellere sende dette, når Kari kommer fra Skole skriver hun sit færdigt – men jeg kunde nu også snart tænke mig du kom, om ikke andet så du nåede at få et Kig på Ophængningen / Nu går jeg ud på den frie
+I Dag har Zibrandsen og Ole været her, Zibrandsen var meget betaget af mine Billeder – Ny Carls-berfondet har lige købt Kyklade-landskab 1400 Kr og er gået og en Politiinspektør Jersil har købt Rummet og Bjærgene jeg havde sat det til 1100 men de bød 1000 så lod jeg dem få det / Nu får du ikke mere denne Gang
+Kys og kærlige Hilsener
+Else – 
+Erik Fiskher stormede lige ud af Døren – ti Min i 5 - ”Vi er her med Radiovognen” – sig nu noget klogt – det var svært ¼ time, og slet ikke om det han havde tænkt sig, han vilde vi skulde tale om dekorativ Kunst – og det blev bare sludder om mit eget / puh – det kommer den 26 Nov / Æv – Kari siger ”kan det trøste dig sagde han lige så meget dumt” -</t>
+  </si>
+  <si>
+    <t>1953-03-12</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Raoul  Dufy
+Ib Geertsen
+Henry  Heerup
+Mille  Heerup
+Harald  Leth
+Marino Marini
+Børge  Mogensen 
+Kari-Nina Pedersen
+Guillaume Cornelis  van Beverloo
+Erik Zahle
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver til Else på Lysebu og fortæller om hverdagen hjemme i København sammen med Kari. Han takker for Elses brev og glæder sig over beskrivelserne af det gode vejr i Norge.
+Kari er optaget af skolearbejde og har fri på kongens fødselsdag. Hun er samtidig i gang med at bygge en detaljeret model af en bindingsværksgård med køer, gæs og andre dyr. Familien overvejer også hendes kommende skolegang, og de er enige om, at hun helst skal fortsætte på Katrinedal Skole.
+Carl-Henning orienterer Else om forskellige praktiske forhold. Der er kommet en invitation fra Kunstcirklen i Herning, som ønsker et mindre billede af hende til en udstilling. Han beder hende igen sende en ny fuldmagt, da han har modtaget en postanvisning fra arkitekt Børge Mogensen, som står i hendes navn.
+Fra kunstlivet fortæller han, at han har modtaget et brev fra kunsthistorikeren Stein, som spørger til Elses inspiration fra de schweiziske bjerge. Han har også fået en hilsen fra Corneille, der har udstilling i Paris. 
+Carl-Henning har besøgt flere udstillinger, men er ikke begejstret for Raoul Dufy-udstillingen på Glyptoteket, mens han finder Harald Leths udstilling både velkendt og smuk. Han planlægger også at se Marinis udstilling.
+Derudover fortæller han om kulturelle oplevelser, blandt andet en italiensk film (Vulcano), som han ikke synes meget om, selv om billederne af øen fascinerede ham. Han har også været på besøg hos Henry Heerup og Mille, som sender hilsner.
+Brevet afsluttes med varme hilsner til Else og håbet om, at hun får arbejdet godt med sine malerier på Lysebu.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ilr8</t>
+  </si>
+  <si>
+    <t>Torsdag 12/3 1953
+Kære Else på Lysebu
+Tak for det smukke vejr i søndags. Det var dejligt at læse om. Her skifter vejret også – men der bliver ingen oplevelser ud af det. Kari havde fri i går fra skole – Kongens fødselsdag – og er gået i gang med en ny bondegaard – en sød bindingsværksgaard med køer og gæs – og mange bekymringer over om det er nødvendigt at have høns – for hvordan skal hun lave dem – gæssene er en masse gæslingeknopper som hun havde med hjem fra Vipse i søndags. Der kom i går brev til dig og Lasse om at sende et lille billede til Kunstcirklen i Herning. Lasses brev sendte jeg videre – og jeg har set – men herhjemme har du ikke noget lille billede der egner sig – så jeg må nok i gang med det loft ude hos Dahlman O. Billedet skal være i Herning inden d. 20. dec. 
+Og så bliver du nødt til at sende mig en ny fuldmagt – jeg har fået en postanvisning fra ark. B. Mogensen. Bare skriv den kort. De har den alligevel på postkontoret – de siger den skal følge postanvisningen. 
+Her medfølger et brev der er kommet nu til morgen fra Kunsthistoriker Stein om du har malt eller er blevet inspireret af bjærge i Schweitz. Som du kan svare på. Jeg har også fået en hilsen fra Corneille, der har åbent en udstilling i Paris. Dufy udstillingen på Glyptoteket synes jeg ikke om. Dog havde han nogle få meget tidlige billeder med – som var pæne. Alt det andet var noget værre møj – synes jeg. Leths udstilling i Kunstforeningen var som vi kender ham – små, men meget pæne billeder. På fredag, har jeg fået tilsendt ferniseringskort til italieneren Marini’s udstilling på museet. Fra min broder i Esbjærg har vi fået sendt en indbydelse til konfirmation af hans ældste datter – Evelyn – jeg har svaret hjertelig tak – men vi kan desværre ikke komme. Såvidt jeg husker var der ingen abstrakte med i Bergen – men ellers de sædvanlige – kedelige. 
+I går aftes var jeg henne i Rialto og se den italienske film Vulcano – desværre var det noget møj. Den havde omtrent samme handling som Stromboli – det var ikke til at holde ud at se – men alligevel var jeg dog en tur i Italien og de få billeder af øen var også meget sjov at se. 
+Bille har jeg ikke set. Fik du pengene til ham? Kari har fået en blanket hjem fra skole – om hun vil i mellemskole – og på hvilken skole hun vil gå på. Vi er blevet enige om at hun selvfølgelig vil gå på Katrinedal– men man skal på blanketten skrive to andre skoler – hvis der ikke er plads på den første. Så vi skriver som nr. 2. Rakkelskolen – den ligger henne i Rakkelsalle og som nr. 3. Ny Carlsbergvejens skole. 
+Nu de kærligste hilsner fra os begge to
+din Henning og Kari</t>
+  </si>
+  <si>
+    <t>1953-03-18</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Ejler  Bille
+Robert  Dahlmann Olsen
+Kurt  Iversen
+Helge  Nielsen 
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else på Lysebo i Norge. 
+Han har afhentet nogle af Elses mindre værker fra loftet hos Dahlmann Olsens og indsendt et af dem til en kunstcirkel i Herning. 
+Derudover nævner han planer om en mulig rejse til Løkken med Kari, hvis Else kan forlænge sit ophold med 14 dage. Han afventer dog stadig endeligt svar fra Erik Andreasen. 
+Han omtaler også familiære begivenheder, blandt andet at Lars Åkirke snart har fødselsdag, og at han har sendt 20 kroner til Vibeke Alfelt som bidrag til fejringen.
+Henning fortæller om et besøg, der næsten ikke blev til noget, da en repræsentant fra Kunstforeningen i Flensborg først dukkede op sent om aftenen efter sengetid. Han nævner også den hjælp og venlighed, som Dahlmann Olsens forældre har vist ved at tilbyde opbevaringsplads til billederne.
+Til sidst minder han Else om et kommende bestyrelsesmøde i M.K.S. (Malende Kunstneres Sammenslutning) hos Helge Nielsen og fortæller, at hun har modtaget en check på 100 kroner fra lægen Kurt Iversen, som ønsker en kvittering.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/5vPQ</t>
+  </si>
+  <si>
+    <t>Onsdag 18/3 53
+Kære Else på Lysebu
+Bare det var mig der havde været den tur til Bergen – op over bjærgene. Kari og jeg har det godt. Nu kl. 1. skal jeg ud på Karis skole og høre hvorledes det er gået med hendes prøve. Det meddeles kun forældrene når de tar ud på skolen. Det er en lærer hun har nu i stedet for fru Lomborg. Jeg sender også nu et kort til Bille og spørger ham fra dig om han har fået pengene. I går efterm. var jeg ude på Dahlmann O.s loft – og hentede et par af dine mindre billeder hjem. Det ene, et lille brunt, med spidser mod en sol har jeg så sendt til Herning kunstcirkel. Off. Pris 600. Cirkelpris 250. Afgørelse 1. maj. Skal du ha penge sendende? Du glemte at sende mig en ny fuldmagt !!
+Hvis du kan få 14 dage ekstra så rejser Kari og mig jo nok til Løkken. Men jeg har endnu ikke hørt fra Erik om det er gået helt i orden. Lasse har fødselsdag på fredag. Jeg sendte i går til Vipse 20 kr. til hjælp til fødselsdagen. Jeg ventede hele mandag på manden fra Kunstforeningen i Flensborg. Han kom om aftenen kl. 10 efter at vi var gået i seng og faldet i søvn. Jeg bad ham om at komme igen en anden gang igennem døren. Dahlman Ohlsens forældre var mægtig flinke. Hvis vi ikke kunne beholde det loft vi har nu – ville de se at finde et andet og låne os. Faderen sagde – lad bare billederne stå – Den gamle skal ikke have det loft. Du har fået en indkaldelse til bestyrelsesmøde i M.K.S. hos Helge Nielsen på Mandag. Ved han du er i Norge? Ellers send ham en hilsen. Hans adresse er Engtoftevej 6,3. V. 
+Kari var i søndags på frilandsmuseet og kom hjem med en masse uld hun havde plukket på buskene hvor lammene og fårene gik. Nu væver hun af det. 
+Har jeg skrevet til dig at du har fået sendende en chek på 100 kr. fra Læge dr. med. Kurt Iversen og i et medfølgende brev udbeder han sig en kvitering. Hans adr. er Gyldenløvsgade 3 
+Jo Kari har bestået prøven. Læreren sagde, ja hun har fået en bedre karakter til prøven, end i årskarakter. Det var ikke det almindelige. 
+Nu de kærligste hilsener
+fra din Kari og Henning</t>
+  </si>
+  <si>
+    <t>1953-03-24</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Nils  Koppel 
+Tage Mellerup
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Kari og Henning skriver til Else på Lysebu og glæder sig over, at hun har modtaget pengene fra ham og er kommet på benene igen. De opfordrer hende til at forlænge opholdet i Norge, hvis hun har mulighed for det og fortsat har det godt.
+Henning fortæller, at Mogensen har været på besøg. Han håber på hjælp til en kommende udstilling, men Henning har allerede besluttet at rejse til Løkken med Kari i begyndelsen af april. Hvis Else bliver længere i Norge, kan hun måske hjælpe Mogensen, ellers må han få hjælp af Mellerup.
+Planerne for opholdet i Løkken er ved at falde på plads. Kari skal gå på den lokale skole, og familien har fået lov til at låne et hus gennem Pauline og Erik. Carl-Henning og Kari skal besøge dem for at aftale nærmere.
+Henning beretter også om forskellige kunstsager: Han har hentet nogle af Elses billeder hos slagter Jacobsen, som ønskede at bytte sig til dem, men parterne kunne ikke blive enige om prisen. Flere af familiens billeder er blevet hentet hjem fra forskellige steder, og en fru Vestergaard fra Carlsberg har vist interesse for at købe en akvarel af Else.
+Brevet afsluttes med beskrivelser af det tiltagende forår i Danmark. Henning længes efter opholdet ved Vesterhavet med hav, klitter, frisk luft og cykelture.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/HjPP</t>
+  </si>
+  <si>
+    <t>Tirsdag Marts 53
+Kære Else (På Lysebu)
+Nå det var godt du fik cheken. – Og at du er på højkant igen. Hvis du kan få nogen dage ekstra deroppe – ville det være dumt ikke at tage dem. – når du ellers har det godt. I går aftes efter at vi var gået i seng – og lå og læste – kom Mogensen – jeg havde lovet ham nogen adresser og dem fik han. Han sagde han ville være skuffet om en af os ikke hjalp ham – men jeg har altså på forhånd sagt ham, at jeg rejser op til Løkken inden – ellers vil der jo gå en hel måned med det – og vi har kun tre måneder deroppe. Jeg sagde til ham at du måske blev i Norge lidt længere og at du måske hjalp ham, i nødstilfælde havde han Mellerup sagde han. Kommer du nu ikke hjem den 1. April – rejser Kari og jeg til Løkken. Jeg tror ikke det er for Koldt. Selvfølgelig må vi fyre i Kaminen – Vi rej-ser så en af de første dage i April – Kari flytter jeg om til landsbyskolen deroppe – der er en 2 km at gå – sir Pouline. Deres adresse Hovedg. 6. Kg. Lyngby. – jeg fik nemlig også Kort fra Erik at det var helt i orden – at vi kunne låne huset – og vi aftalte at Kari og jeg skulle besøge dem i morgen, Onsdag. 
+Igår var jeg ligeledes ude og hente dine 2 billeder hos Slagter Jacobsen. Det blev lidt bevæget da jeg gik med dem – for han ville nemlig ha’ byttet – men han ville kun give 800 for dem og jeg forlangte 1000 – så blev der ikke noget ud af det – Og det er sådan set meget rart – for det var lidt besværligt med det bytteri. Ligeledes var jeg i Gjentofte og hente 2 af mine som stod hos Ask Koppel – og i Søndags fik vi dem retur fra Gruno. Jeg mødte i morges den Fru Vestergaard fra Carlsberg som ville Købe af dig – de ville så Købe en akvarel af dig – sagde hun – men det blev måske først til Sommer.
+Hernede er det snart forår – og her er varmt når solen skinner ind af vinduet – så jeg behøver ikke at ha den el. tændt.
+Jeg har lidt svært ved at snak her – så jeg glæder mig til at komme op til Havet. og Klitterne – og Solen – og solnedgangen – og landskabet – og Cykelture ud i landskabet – og frisk luft – for sikre noget lordeluft her –
+Nå i morgen skal vi så ud til Erik – På torsdag skal jeg til diskussion – på fredag til M.K.S. og på Søndag tar vi op til Vipse.
+Ha det godt så længe
+Kærlig hilsen 
+Kari og Henning
+Ja, Iversen ville vel bar ha’ en Kvittering på at du nu har modtaget 100 Kr til foruden de 100 han har sendt dig og de 500 du fik ved Købet.</t>
+  </si>
+  <si>
+    <t>1953-10-02</t>
+  </si>
+  <si>
+    <t>Italien
+Genova</t>
+  </si>
+  <si>
+    <t>Ugo Doná</t>
+  </si>
+  <si>
+    <t>Else skriver fra Genova i Italien. 
+Hun forbereder sin rejse videre til Spanien og har været på det spanske konsulat for at få sit visum ordnet. 
+Hun fortæller at hun forinden har været i Murano ved Venedig, hvor hun har lagt en bestilling på glas hos Ugo Dona. Hun har bedt ham sende et foreløbigt prisoverslag til Henning, så Henning kan informere hende om omkostningerne.
+Else takker for et brev og et telegram hjemmefra og skriver, at de har været afgørende for hendes videre rejse. Hun fortæller også, at hun har fået hentet en hammer og en kile, som hun havde brug for, til en pris af 1.500 lire.
+På posthuset sender hun nogle checks hjem til Henning og beder ham undersøge, hvordan de skal underskrives. Samtidig er hun ved at planlægge den videre rejse til Spanien, men hun tør ikke købe billet, før de nødvendige penge er ankommet. Hun spørger derfor, om familien kan sende brev med luftpost og eksprespost, så hun hurtigst muligt kan modtage besked.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/UkpQ</t>
+  </si>
+  <si>
+    <t>Genua 2-10-53
+Kære Kari og Henning – nu sidder jeg og spiser Middag, viale 20 September i Genova – har i Formiddags været i det spanske Konsulat, men misforstod og troede jeg skulde være der Kl. 1 og var der 5 min over da var der lukket og nu har jeg ingen Pas, en Soldat anbefalede mig at prøve kl. 4 - 5 så kan de måske hjælpe mig – Ungdomsherberget var flyttet helt op ad Bjærget – jeg har været der med Bagagen, men der var lukket, Kl 6 Aften kan jeg komme igen, med Passet nu håber jeg at få det – 
+Blev så helt færdig i Murano, fik afgivet Bestilling, jeg bad Ugo Dona sende en foreløbig Pris det kunde løbe op, til dig Henning, så kan du skrive det til mig – Og Tak for Brevet og Telegrammet, var det ikke kommet sad jeg ikke her. Er ellers meget træt kunde godt trænge til en Seng med det får man ikke på Vandrehjemmene – Men det ligger meget smukt, jeg kørte med en sporvogn derhen 4 Gange forkert, fordi det er flyttet – uden for Byen og før lå i Centrum /
+Mine Øjne er lige ved at falde i, det kan ikke ses på skriften. Vel!
+Jeg har hentet Hammeren og Kilen lige inden jeg var forsvundet fra Venedig, lige tilpas i størrelsen – og kun 1500 Lire for begge –
+Nu har jeg været i Konsulatet, Visum´et er i Orden – og jeg spist en Ferietablet så jeg er ikke så søvnig mere / Er nu på Posthuset og sender Chekene – du må underskrive dem på bagsiden hvis det er nødvendigt – jeg tør ikke hvis det ikke er rigtigt / Spørg om jeg skal have et Papir – der står jo ikke noget i Passet om Pesetas el. hvordan, jeg spørger nu i Rejsebureauet om Pris og Billet, men tør ikke købe før Pengene er her –
+Om I også skriver Luftpost – express når jeg at få Brev her fra jer – jeg rejser så snart Pengene er her –
+Nu tør jeg ikke skrive mere, for det må af sted Kys til jer begge fra jeres 
+Else og kærligste Hilsener
+Det er en dum Pen –</t>
+  </si>
+  <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
@@ -364,53 +926,50 @@
   <si>
     <t>Aase Nielsen 
 Sidsel  Ramson
 Knud  Voss</t>
   </si>
   <si>
     <t>Erik Andreasen udtrykker at han gerne vil de ses oftere og at han og Aase gerne vil komme og be-søge Carl-Henning Pedersen og Sidsel Ramson i deres franske hjem Château de Molesmes i Syd-frankrig. Andreasen nævner også Carl-Henning Pedersens kommende udstilling i Milano.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dtU8</t>
   </si>
   <si>
     <t>Kære Carl-Henning
 Din lille postkort-hilsen glæder mig! Det har længe været et stort ønske hos mig og Aase at besøge dig og Sidsel. For det første synes vi at vi sees altfor lidt og det følges som et savn at vi kun så sjældent mødet i et hyggeligt samvær. 
 Dernæst er vi naturligvis meget interesseret i at opleve den egn, hvor I jo nu lever og Du maler. Vi havde tænkt os engang at tage I uges tur til Paris med fly og herunder det ophold tage toget ned til jer og besøge jer en dagstid. Men det er jo slet ikke så let at arrangere, dels fordi I så ofte er væk fx nu vistnok i Siena og vel nu snart i Milano til din udstilling, dels fordi årstiden skulle være tillokkende, fx varmt efterår el. kommende forår. 
 Voss fra Skagen Museum ringede for en halv snes dage siden for at høre om din tidligere maleraktivitet i Skagen, idet han i huj og hast ville arrangere en udstilling på museet med kunst fra tiden efter de gamle Skagensmalere, nemlig det gode oliebillede som en fiskeexportør-enke i Ny Skagen ejer, suppleret med den lille oliekridttegning, som Du engang gav mig, da Du arbejdede i Kærne-huset. 
 Håber at I har det godt og glæder mig til at se jer igen i en ikke al for fjærn fremtid. 
 Med mange hilsner til jer begge 
 Fra Erik</t>
   </si>
   <si>
     <t>1982-07-18</t>
   </si>
   <si>
     <t>Skagen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Frankrig</t>
   </si>
   <si>
     <t>Anne Wolden-Ræthinge</t>
   </si>
   <si>
     <t>Erik Andreasen har arrangeret at Carl-Henning Pedersen kan være årets kunstner i forsikringssel-skabet ”Den alm. Brandforsikring af 1972”. Han skriver for at spørge Carl-Henning Pedersen om han er interesseret i det og vil forpligte sig til at udkomme i et hæfte med 4-6 farvelitografier.
 Andreasen takker for Carl-Henning Pedersens indlæg i udstillingskataloget ”Abstrakt kunst fra en privatsamler”, der blev ferniseret på Ny Carlsberg Glyptotek d. 17. september 1982. Udstillingen blev vist på Glyptoteket frem til 31. oktober 1982. Udstillingen udstillede Erik Andreasens private samling.
 Derudover nævnes Ninka, alias for journalisten Anne Wolden-Ræthinge, som Carl-Henning Peder-sen skal mødes med i forbindelse med den planlagte bog om Carl-Henning Pedersen: ”Det står skrevet i stjernerne”.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/nY5B</t>
   </si>
   <si>
     <t>Kære C-H
 Ved siden af, hvor jeg bor i Lyngby, har forsikringsselskabet ”Den alm. Brandforsikring af 1972” si-ne kontorer, og her har jeg et godt forhold til den dame, som styrer selskabets kunstforening og i øvrigt har stor indflydelse, ja, også styrer direktørerne på mange måder, Hvert år udsender selska-bet sine regnskaber for så vidt som de i heftet indføjer 4-6 sider med farvelagt reproduktioner af værker af en eller anen anerkendt kunstner. Den pågældende udfærdiger 4-6 farvelagte tegnin-ger, akvareller eller lignende, som så reproduceres med omhu i farve. Nu har den nævnte dame (Fru Riemann) foreslået dig som kunstneren og direktionen har accepteret, og hun vil meget gerne via mig høre om Du er interesseret. Jeg har sagt, at det bliver dyrt, og det er man også på forhånd klar over. Jeg kunne naturligvis ikke sige noget om prisen, hvis Du skulle være interesseret, men slyngede et tal ud: 100.000 – 200.000 kr hvilket skulle være accepteret. Man kunne vel tænke sig, at Du udførte 4-6 akvareller, oliekridt eller pasteller til formålet, og at de så blev reproduceret. Eler at Du allerede havde 4-6 værker, som Du så tillod dem at anvende. Størrelsen er som et A-fire-ark og antal hæfter som udsendes, i et oplag på ca. Iooo, der sendes til forretningsforbindelser. Værkerne skal ikke illustrere bestemte motiver (fx brande- for at være morsom), men Du står helt frit. De skulle have materialet ca. I okt i år. 
 Vi ses nok først i september, hvor Du nævnte, at Du har et møde med Ninka, - og at Du ville glæde mig ved at komme på Glyptoteket, som åbner udstilling fredag d. 17. sept. kl. 14. I den forbindelse: Mange tak for dit indlæg i det påtænkte katalog. Det rørte mig dybt at tænke tilbage på tiden, hvor jeg har kendt dig, og de mange dejlige oplevelser som jeg har haft gennem din kunst. 
 Vi er på Skagen her de sidste dage af august og har indtil nu glædet os over sol og dejligt vejr. Hå-ber også I har det meget godt i Frankrig. 
 Med mange hilsner til 
 Dig og Sidsel 
 Fra Erik
 Kære Carl-Henning 
 Bissous 
 Fra Aase.</t>
   </si>
 </sst>
@@ -510,59 +1069,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XNpM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/NPmN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/tTth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5l9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Ehq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ypm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/KNH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/a15m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/7eCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ilr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/5vPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/HjPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UkpQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mWkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -800,222 +1359,818 @@
       <c r="H6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>58</v>
-      </c>
-[...9 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H8" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>70</v>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>74</v>
-      </c>
-[...21 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="5" t="s">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="K21" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>