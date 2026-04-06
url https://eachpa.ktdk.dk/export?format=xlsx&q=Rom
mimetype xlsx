--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -3,95 +3,137 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1955-56</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Else Alfelt</t>
+  </si>
+  <si>
+    <t>Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Lars  Åkirke
+Niels Peter Lau Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen og datteren Kari-Nina Pedersen, som netop er rejst til Italien. 
+Hun skriver om hjemlige forhold, hvor hendes værker netop er blevet afhentet til en købsudstilling og hvor hun dagen forinden har besøgt datteren Vibeke Alfelt og svigersønnen Lars Åkirke. 
+Hun bekymrer sig om økonomien og håber på midler fra Ny Carlsbergfondet. Hun modtog i 1950erne en bestillingsopgave fra Ny Carlsbergfondet, på at lave en mosaik til Rungsted Kommuneskole. Mosaikken arbejdet hun på i perioden 1953-1957 og hun giver i brevet udtryk for at arbejdet går langsomt. 
+Hun savner Kari og Henning, ønsker dem en god fortsat rejse i Italien og opfordrer dem til at se mosaikkerne, havet og museet, hvis de har råd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/d3ql</t>
+  </si>
+  <si>
+    <t>Lørdag morgen
+Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem mønstret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stationen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Billeder – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
+Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
+Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for ny er I jo i Italien
+Kys fra jeres Else –
+Hvordan går det med at tale italiensk?
+Jeg sender en Hilsen til Venedig</t>
+  </si>
+  <si>
     <t>Vinteren 1963</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
@@ -111,54 +153,54 @@
     <t>1968-08-13</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Skagen</t>
   </si>
   <si>
     <t>Else Alfelt
 Leon  Arkus
 Lundby
 Erik  Tjalve</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1.</t>
   </si>
   <si>
     <t>Erik Andreasen er lettet over at Carl-Henning Pedersen maleri "Den gule hest" alligevel kommer med på udstillingen på Carnegie Institute, Pittsburgh. Andreasen beretter om hvordan han praktisk griber arbejdet med udstillingen an og at han er nervøs for resultatet af farverne i kataloget.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/T3sx</t>
   </si>
   <si>
     <t>Kære C-H og Else 
-Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortæl-le mig derom, da jeg er meget spændt. 
-Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der på-tegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sen-des som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
+Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortælle mig derom, da jeg er meget spændt. 
+Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der påtegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sendes som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
 Katalog skulle nu blive helt færdigt til bogbinder i næste uge. Jeg er selvfølgelig især spændt på farveplancher- og også lidt nervøs for resultatet. Vi skal nok ikke vente os for meget selv om de gør deres bedste, men det er nok svært, ikke mindst fordi de ikke kender de originale billeder. De har faktisk kun at holde sig til de gamle reproduktioner og deres ”smag”. 
-Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere be-stemme, hvem der skal nyde godt af dem. 
+Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere bestemme, hvem der skal nyde godt af dem. 
 Billedet med ophængningen af ”Romersk Suite” har jeg nu sendt videre til Arkus. 
 Håber I får nogle dejlige dage på Bovbjerg- her på Skagen har der været masser af solskin, så vi er brune og meget tilfredse. 
 Mange hilsner til jer alle 
 fra Erik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
@@ -239,59 +281,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -362,81 +404,123 @@
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>