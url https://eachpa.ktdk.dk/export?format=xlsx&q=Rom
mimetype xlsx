--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,116 +3,285 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="69" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1955-56</t>
+    <t>1952-09-16</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Carl-Henning Pedersen </t>
+  </si>
+  <si>
     <t>Else Alfelt</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Bror Borring
+Egill Jacobsen
+Kari-Nina Pedersen
+Pablo  Picasso</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til efter sit ophold i Briol i Dolomitterne. Han beskriver livet på pensionatet med arbejdere, en amerikansk medgæst og de daglige måltider, og fortæller, at han arbejder flittigt med sit maleri.
+Han sammenligner landskabet med Briol, som han stadig er stærkt betaget af, men understreger, at også Auribeau har sin egen skønhed. Arbejdsforholdene er dog vanskelige, da han maler på et loft, hvor vinden trænger ind gennem sprækkerne. En dag blæser en bøtte blå maling omkuld, hvilket både giver ekstra oprydningsarbejde og resulterer i et nyt maleri med en sort skikkelse på blå baggrund.
+Carl-Henning reflekterer over sit kunstneriske arbejde og eksperimenterer blandt andet med at male på bagsiden af lærrederne. 
+I brevet beder han Else om at undersøge nogle praktiske forhold - bl.a. skal hun spørge 
+Egill Jacobsen om han havde problemer med at få værker ud af Frankrig. Han henviser til at Else Alfelt havde problemer med at få sine værker med ud af Rom efter hendes ophold der. 
+I brevet nævnes også Kunst for Varer, der var en særlig dansk bytteordning, oprettet under besættelsen. Her kunne kunstnere betale for varer og tjenesteydelser med kunstværker i stedet for penge. Ordningen fungerede ved, at kunstnere afleverede malerier, tegninger eller grafik til organisationen, som derefter blev anvendt som betaling til de virksomheder og handlende, der var tilsluttet systemet. Til gengæld kunne kunstnerne få adgang til dagligvarer, tøj, håndværksydelser, medicin, boligudstyr og andre nødvendigheder. For mange yngre kunstnere med begrænsede indtægter var det en vigtig økonomisk livline.
+Carl-Henning skriver også at han planlægger udflugter i omegnen, blandt andet til Antibes, hvor Picasso-museet ligger.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1mB2</t>
+  </si>
+  <si>
+    <t>16/9-52
+Jeg skriver også til Andreasen idag. Jeg glæder mig til gramofonpladen. Her er der radio når man spiser. Arbejdere der drikker rødvin og spiller kort. En amerikaner der også spiser her, og som sidder længe og tænker over noget - og så fortæller han mig
+noget på et lavmælt amerikansk. Som jeg ikke forstår 1/10 af,
+bare lige hvad det går ud på, og for ikke at være alt for uhøflig siger yes, yes til. Han gav likør i går aftes. Smagte godt. Fik I så fløjelsbukser til Kari? 
+Jeg ligger i en blød bred dobbeltseng. Så jeg kan næsten også ligge på tværs. Maden er god og rigelig, som M. Perens serverer. Om morgenen en stor skål
+café-au-lait. Nå nu vil jeg gå op og male igen. Håber du får
+malet meget. Jeg er mere spændt på den udstilling! Jeg
+nåede jo ikke ind til Bror Bernild i Fredericiagade ved siden
+af Kunst for Varer. Kan du ikke gå derind og spørge ham hvor-
+ledes og hvordan. Om han beholder 2 billeder af mig, og
+hvad jeg så har tilgode, og om han så vil fotografere for dig,
+for det?
+Aften: Det var fantastisk i Briol. Det falder man jo for lige med det samme. Men det er også smukt her. Man skal bare mere vænne sig til det. Jeg kan ikke ha' nogen smukkere udsigt end fra mit vindue. Den er ikke betagende, som den i Briol, men den har sin egen måde at være på.
+Det har ikke været nemt at male oppe på loftet idag. Det suser ind igennem lemmene. Omtrent som på Skagen. Ikke mindre, tværtimod. Det Det kommer som vindkast. Lærrederne der hænger ned fra loftsbjælken bevæger sig som sejl i storm. Da jeg kom der op efter middag var en bøtte blå maling blæst omkuld, og farven flød ud over bordet og ned på gulvet, hen over
+et lærred, jeg måtte male et blåt billede, med en sort skikkelse, og et større arbejde med at tørre op.
+Sondag. Søndag. 
+Sidste Søndag sad jeg i Milano, og havde travet rundt hele dagen. I dag Auribeau. Jeg har malet op-pe på loftet. Heldigvis har det ikke blæst noget videre idag. Kun en del lige over middag, da jeg sad oppe på den lille plads ved kirken. Nu er jeg begyndt at male på bagsiden af lærredet. Om det skulle
+være bedre. Billederne ser idet mindste mere mystiske ud.
+En større forskel mellem lys og mørke. Meget romantiske bliver de på den måde. Nå, om ikke andet så kan jeg male på begge sider, bare så skal jeg se at få fat i noget mere linolie. Der var kommet nogle underlige buler i lindolietuben på vejen her ned. 
+Jeg skriver op hvor mange flasker rødvin jeg bestiller. Til i aften har jeg drukket 4 flasker, hvis jeg bliver ved på den måde i godt 2 måneder, bliver det over 50 flasker rødvin. Jeg får sat til livs. Og det bare ved at drikke rødvin til maden.
+Fik Kari så en god fødselsdag hos Vipse?
+Forstås hvordan de andre malere der har været i Frankrig, har fået billeder ud af Frankrig. Om der er nogen formalier, som med dine i Rom!! (Egill for eks.)
+Når nu jeg har malet et stykke tid, så vil jeg nogen ture ud i omegnen, bl.a. til den Zigeunerby, og til Antibes, hvor Picasso museet ligger.
+Nå men det er godt I få god mad og kaffe.
+Uden mad og drikke duer helten ikke.
+De kærligste hilsener og kys
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-30</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Marc Chagall
+George Orson Welles
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig til Else, Vibeke og Kari og takker for deres fælles brev. Han glæder sig over, at Vips er blevet antaget på Efterårsudstillingen, men deler familiens opfattelse af, at årets udstilling ikke er særlig stærk.
+Han kommenterer Elses planer for kataloget til hendes kommende udstilling og anbefaler, at priserne ikke trykkes i selve kataloget, når det samtidig fungerer som invitation. Samtidig udtrykker han bekymring over familiens økonomi og spørger, om Else stadig vil kunne købe en hjemrejsebillet til ham. Han forestiller sig en rejse fra Cannes over Paris til København, med mulighed for at opholde sig nogle uger i Paris og sende billederne hjem derfra.
+Brevet rummer også rejseindtryk fra Sydfrankrig. Carl-Henning fortæller om en tur til Cannes, hvor han ser Orson Welles' filmatisering af Othello. Han beskriver også stemningen i Cannes, hvor amerikanske krigsskibe ligger i havnen, samtidig med at han fascineres af den gamle del af byen.
+Han nævner et avisinterview med Marc Chagall, som netop har rejst rundt i Italien og Grækenland og besøgt flere af de samme steder som Carl-Henning selv. Det får ham til at reflektere over Middelhavsområdets særlige lys og landskaber.
+Om sit eget arbejde er han usædvanligt selvkritisk. Han skriver, at billederne er blevet "røde" og "frygtelige", og tvivler på, om opholdet vil resultere i gode værker. Alligevel mener han, at selve arbejdet og erfaringerne har værdi, og han holder fast i håbet om, at noget vigtigt kan vokse ud af det senere.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/KNH0</t>
+  </si>
+  <si>
+    <t>Torsdag 30. Oktober. 1952
+Kære Kari Vipse og Else 
+Det var et flot brev. Tre breve i et. Tillykke til Vipse fordi hun har fået antaget. Kedeligt bare at det ikke er nogen god udstilling i år. Jeg tror Elses katalog bliver udmærket. Næ, der er ingen grund til at sætte priser i det, når det samtidig bliver brugt som indbydelse. Dem kan du ha´ slået op derinde, i nogle maskinskrevne – eller håndskrevne eksemplarer – lige som jeg havde på Eventyres malerier. Når hun er så streng hende Frk. Salomonsen med pengene. Jeg mumlede ellers noget om til hende, - at resten kunde vente til udstillingen. Når så skylder vi ikke dem. Men vil det så sige, at hvis du ikke får andre penge – så kan du ikke købe billet til mig – og sende ned?? Jeg havde ellers tænkt, at du godt snart kunne ha købt en billet til mig, der gjaldt i 2 måneder, for jeg er jo hjemme inden den tid, en billet, Cannes, Paris – København. Og på den kunne jeg så ha sendt mine billeder fra Cannes – og så ville jeg ha været en 14. dages tid i Paris – hvis ellers mine penge slog til så langt. Jeg har set på priserne hernede – inde i Cannes. Madpriserne er meget dyrere end i Danmark. Æg, ca. 50 øre. Smør ca. 8 kr. og alle andre priser svarer til. Så i betragtning af det, bor jeg ikke dyrt her. Karis søde lange brev! 4. Sider! Det var imponerende! Tak for Lappigebogmærket!
+I går eftermiddags synes jeg der skulle ske noget – og tog med bussen ind til Cannes. Jeg var i en biograf og så Othello af Shakespeare – med Orson Welles, som den sorte Doge af Venedig. Det mest spændende ved den var lydeffekterne – ellers var den ikke god, når man ikke forstår sproget de taler, selv om man nok kan følge handlingen. Ude på havet lå hele den amerikanske flåde – så der var et leben i byen af amerikanske marinesoldater. Men der er dog et gammelt Cannes også, der ligger op af en klippe – med en smuk kirke øverst – og resten af en borg. Heroppefra var det meget smukt at se ud over havet, med sigmatiserende krydsere, hangarskibe. Måneskin, Tordenskyer inde over bjergene. Jeg læste i dag til form. i avisen her, et interwiev med Chagall. Han havde været ude at rejse, Italien, Grækenland, og nævner en del af de samme steder vi var. Geneve, Delphi, Athen, Pompei, Neapel, Rom. Luften og lyset i Grækenland, Grækenland som endnu er Europa, men også Orienten. Han var vendt tilbage til sin villa i Venice. 
+Mine billeder er blevet røde nu. Frygtelige. Jeg tror ikke at jeg får nogen billeder ud af denne tur – men det at jeg har malt her – har vel også sin værdi – måske for noget senere jeg laver. Men det er meget sjovt at male her – når bare jeg ikke går for meget op i det – så jeg er lige ved at gå ud af mit gode skind, fordi de er så dumme. Men sålænge jeg maler, er der jo et lille håb. Kys til jer alle tre og mange kærlige hilsner - jeres Henning.</t>
+  </si>
+  <si>
+    <t>1953-03-02</t>
   </si>
   <si>
     <t>Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
-    <t>Danmark</t>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Anna Klindt Sørensen 
+Oskar Kokoschka
+Henry  Moore
+Per Rom
+Walter  Schwartz</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Else under hendes første dage på Lysebu ved Oslo i marts 1953. Hun skriver til Kari og Henning og fortæller om sin ankomst, sine første indtryk og sine forventninger til opholdet.
+Ankomsten blev mere besværlig end ventet, fordi der var Holmenkollen-skifestival, og vejene var så fyldte, at hendes bagage ikke kunne komme med hele vejen op. Først dagen efter fik hun alle sine ting på plads. Hun glæder sig over at have fået et værelse alene, omgivet af grantræer, selv om værelset ikke har udsigt.
+Else er usikker på, hvordan hun skal komme i gang med sit kunstneriske arbejde. Hun tvivler på, om atelieret er egnet til at male i, og føler sig lidt modløs ved tanken om at skulle begynde arbejdet på et nyt sted.
+Hun har allerede besøgt Nationalmuseet og Kunstnernes Hus i Oslo, hvor hun har set værker af blandt andre Kokoschka, hvis billeder hun fandt særligt gode. Samtidig fortæller hun, at hun er meget træt efter rejsen og efter at have slæbt sine krydsfinerplader og øvrige materialer rundt.
+På Lysebu møder hun flere kunstnere og bekendte. Schwartz bor også på stedet og skal være der samtidig med hende. Deres første samtale kom især til at handle om Hennings udstilling på Den Frie. Hun hilser desuden fra Anna Klint Sørensen, som også opholder sig der, og hun omtaler Per Rom. 
+Else fortæller om nogle af sine første indkøb: et lille vækkeur, et kort til banen og en læbestift. Hun håber, at den læbestift, hun havde hjemmefra, blot er glemt derhjemme og ikke er blevet væk. Hun indrømmer lidt humoristisk, at hun virkede meget træt og farveløs ved ankomsten.
+Hun beskriver de smukke omgivelser omkring Lysebu. Selvom der ikke er særlig meget sne, ligger tågen som et hav over dalen og Oslo, mens Lysebu ligger ovenover i sollyset. Hun oplevede en særlig smuk solnedgang, som mindede hende om Hennings tegninger fra stedet.
+Til sidst overvejer hun at ommøblere sit værelse, så det bliver mere praktisk, og spørger Henning, om hans værelse havde set ud på samme måde med gule trævægge, røde møbler, blå stol og grønne hynder.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/2bSj</t>
+  </si>
+  <si>
+    <t>(Marts 53 tilføjet med CHPs skrift)
+Kære Kari og Henning / Det er første Øjeblik af Fred jeg har nu Mandag Aften siden jeg kom – Jeg var først heroppe i Går Søndag Kl c 11½, der kunde ingen Bil komme igennem – der var Holmenkollen-løb, så al min Bagage måtte blive dernede til i Dag, men nu har jeg det hele i Hus / Jeg har et Værelse alene det er dejligt, men uden Udsyn, dog dejlige Graner lige uden for – Nu må jeg se om jeg kan male her – jeg tror ikke Atelieret kan bruges /
+Jeg har været på National musæet i Dag, også Kunstnernes Hus og set Moohr Englænderen og Kokoschka, den sidste havde fine Tinge / Jeg sidder her og har helt ondt i Armene af at slæbe på mine Krydsfinerer / I Går var de alle til Skihop-konkurrencen og se men jeg gad ikke, lige da jeg kom ind af Døren skulle de gå, Schwartz er her og skal være her sammen med mig, han sagde, at det var jeg vel ikke alt for ked af – jeg har kun talt med ham i Går Aftes og da var det jo din Udgang af den frie der var på Tale – 
+Anna Klint Sørensen er her, jeg skulle hilse dig Henning – Jeg har I i Dag brugt en forfærdelig Masse Penge, men så lader jeg være at ryge helt – Jeg har købt et pænt lille Ur –vække – Et Kort til Banen herop og en Læbestift – fortæl om min nye er der hjemme, jeg håber jeg har glemt den, at den ikke er blevet borte / Jeg var meget farveløs hele Dagen i Går, på Læberne, de andre sagde jeg så træt ud efter Rejsen, jeg var nu mere modløs, over at skulle begynde Dagen i Dag uden at bestille noget / Her er ikke så meget Sne / Tågen ligger som et Hav el. en Fjellsø over hele Dalen, Oslo iberegnet, det er herligt at være oven over. Der var en meget smuk Solnedgang i Går, som på Henning-mands Lysebutegninger – Jeg skulde se at få pakket ud, Kl. er nu 8 ¾ Aften om lidt skal jeg drikke The – Jeg var inde om Per Rom i Dag, men han var der ikke skal ringe i Morgen Tidlig privat til ham. Jeg sidder og ser mig om i Værelset her jeg skal også have flyttet om, så her bliver lidt mere hensigtsmæssigt, var det også, sådan et Værelse du boede i Henning, med gule Trævægge, røde Møbler blå Stol, grønne Hynder og Puder –
+Jeg tror jeg slutter nu, så jeg kan få ordnet kærlige Hilsener begge mine to
+Karipige og Henning
+og Kys til jer begge – 
+Om I ser Vips og Lasse inden jeg får skrevet til Dem, så kærlig Hilsen til de to også</t>
+  </si>
+  <si>
+    <t>1953-03-26</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ulrik Hendriksen
+Finn Nielsen
+Kari-Nina Pedersen
+Per Rom</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen har i toppen af brevet skrevet "Stockholm, marts 1953". Det må dog være en fejl, da Else fortæller hun befinder sig "her i Norge". Det understøttes yderligre af, at hun brevet er en del af den korrespondance der er mellem Else og familien, mens hun opholder sig på Lysebu i Norge.</t>
+  </si>
+  <si>
+    <t>Else skriver til Henning og Kari, at hun har fået afslag på sin ansøgning om at opholde sig på Lysebu på særlige vilkår. Hun kan dog blive som betalende gæst i yderligere 14 dage for 175 kroner. Hun er usikker på, om det er pengene værd, medmindre opholdet giver hende et væsentligt kunstnerisk udbytte.
+Næste dag skal hun tale med Finn Nielsen, som har forstand på mosaik. Finn Nielsen er nævnt i et andet brev som ham, der gav Else og Henning opskriften på den mørtel, de lagde mosaikstifterne ned i. Hvis han kan lære hende mere om de praktiske sider af mosaikarbejdet, overvejer hun at forlænge sit ophold. Ellers vil hun sandsynligvis rejse hjem ved månedens udgang.
+Hun fortæller, at hun næsten er færdig med at male, men mangler tre værker. Hvis hun rejser snart, må hun stoppe arbejdet, da billederne ellers ikke når at tørre. 
+Else responderer på Carl-Hennings brev, hvor han fortæller at han har arrangeret de skal til Løkken i en længere periode. Hun glæder sig til at komme tilbage til havet og til igen at være sammen med familien hver dag. Hun giver udtryk for både lettelse over snart at skulle klare sig selv igen og glæde ved gensynet med Henning og Kari.
+Hun beretter også om kunstlivet på Lysebu. Aftenen før havde Billedkunstnernes Styre været på besøg, hvor Ulrik Henriksen fortalte om kunstnernes organisation, og hvor deltagerne hørte om Rigsgalleriet, som Per Rom samme år var blevet leder af. Else bemærker, at norske kunstnere råder over betydelige økonomiske midler sammenlignet med, hvad hun kender hjemmefra.
+Afslutningsvis nævner hun et kommende arrangement, hvor Glavinds kone skal synge norske folkesange. Hun overvejer desuden forskellige rejseruter hjem, enten via Göteborg og færgen til Aalborg med videre rejse til Løkken, eller ved først at tage hjem og derfra følges med familien til Løkken.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/bje0</t>
+  </si>
+  <si>
+    <t>Stockholm, Marts 53. 
+(tilføjet med CHPs skrift, men af teksten fremgår det, at Else er i Norge)
+Kære Henning og Kari – Ja, så fik jeg Afslag dv. sige jeg må bo her som betalende Gæst – 175 Kr i 14 Dage, hvis jeg har Lyst – Men hvis jeg skal betale så skal jeg have virkelig nytte af at være her
+/ I Morgen skal jeg tale med Finn Nielsen han har forstand på Mosaik – hvis jeg kunde lære lidt praktisk om det af ham så vil jeg blive – men det ved jeg først i Morgen / Jeg har lige stået og målet, mangler endnu at male 3 over – men rejser jeg d. 30 el. 31 ds. så må jeg holde op nu for ellers bliver de ikke tørre / Hvad gør I med Blomsterne, og Fuglene og Itzi?
+Jeg glæder mig til at komme til Havet / Og er faktisk lettet over at skulde være mig selv igen / Og så glæder jeg mig til at være sammen med jer, hver Dag – 
+I går Aftes var Billende Kunstneres Styre heroppe, Ulrik Henriksen fortalte om deres Organisation og vi fik at høre om Rigsgalleriet som Per Rone er blevet Chef for – 
+Det er store Summer som Kunstnerne har at operere med her i Norge –
+På Lørdag synger Glavinds Kone, norske Folkesange, det bliver vist meget fint – 
+Jeg spekulerer på om det bliver nemmere for mig kun at tage til Gøteborg og så sejle over til Ålborg og derfra tage til Løkken – men måske er det mindre kompliceret at tage hjem og følges med jer – om jeg når det –</t>
+  </si>
+  <si>
+    <t>1955-56</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Lars  Åkirke
 Niels Peter Lau Åkirke</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Else Alfelt skriver til Carl-Henning Pedersen og datteren Kari-Nina Pedersen, som netop er rejst til Italien. 
 Hun skriver om hjemlige forhold, hvor hendes værker netop er blevet afhentet til en købsudstilling og hvor hun dagen forinden har besøgt datteren Vibeke Alfelt og svigersønnen Lars Åkirke. 
 Hun bekymrer sig om økonomien og håber på midler fra Ny Carlsbergfondet. Hun modtog i 1950erne en bestillingsopgave fra Ny Carlsbergfondet, på at lave en mosaik til Rungsted Kommuneskole. Mosaikken arbejdet hun på i perioden 1953-1957 og hun giver i brevet udtryk for at arbejdet går langsomt. 
 Hun savner Kari og Henning, ønsker dem en god fortsat rejse i Italien og opfordrer dem til at se mosaikkerne, havet og museet, hvis de har råd.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/d3ql</t>
   </si>
   <si>
     <t>Lørdag morgen
 Kære Kari og Henning / Arensbøl har lige været og hente mine Billeder til Købestævnet. Kl er 8 Morgen / Tak for jeres Kort, jeg havde Dagen før set, det samme Kort oppe hos Vips, og var ked af jeg ikke ha’de sådan et – Vipse så dejlig ud i rød indisk Nederdel og håndstrikket, gennem mønstret, hvid Bomuldsbluse og Hestehale , nye Mocasinsko – og Lars var lige så fin i ny lyseblå ternet Skjorte og blå Bukser og nye Sko og Niels i, stribet Sweater og ensfarvede Bukser, de stod på Stationen da jeg kom og var så søde og glade alle tre / Jeg så Udstillingen, Lars og Vips har pæne Billeder – Og hjemme havde de fine Billeder begge to, Vipses Gris er virkelig en Gris og nogen gule Hø-stakke var også gode, Lars har lavet mange Lærreder til dem begge der står og venter / Jeg fik Mørbrad og Jordbær og dejlig Frokost da jeg kom /
 Nu er det søndag Morgen og jeg var så søvnig da Uret vækkede 6½ så jeg lagde mig til at sove igen og vågnede Kl 8 / Har nu drukket Morgenkaffe med tre Stk Surbrød til, skulle have været med 9 20 men må hellere skrive dette færdigt til jer for der er sikkert lang Vej til Ravenna / Jeg har båret Cyklen op den står inde ved Sengene, jeg var så nervøs hvergang jeg kiggede til den sidst var den punkteret / Det er slut med Pengene, og skal – skal ikke – med det ny Carlsbergfond, jeg venter på et mindre Mirakel, hellere det / lidt forskelligt endnu i Spisekammeret, tager The med ud i stedet for Øl – Jeg har stadig Kortene stående foran Hennings Guder på Bordet og nyder Udsigten / Jeg er ked af jeg ikke fik ønsket jer en rigtig god Rejse sydover, men nu må jeg ønske jer den videre frem / Hvis I kan så skriv når I kommer jeg vil være glad for at kunde hente jer på Stationen / Jeg glæder mig over I ser Mosaicerne, og husk nu Havet / di Marina / og Musæet hvis I har Penge – Jeg synes det går for langsomt frem med min Mosaic, er lidt træt af den / Men det hjælper nok når I ser på den igen / Altså nu savner jeg jer og glæder mit til vores meget lille Hus bliver overbefolket igen 
 Hav det nu rigtig godt I to søde Karipige og Henningmand, og nyd Italien til slut, for ny er I jo i Italien
 Kys fra jeres Else –
 Hvordan går det med at tale italiensk?
 Jeg sender en Hilsen til Venedig</t>
   </si>
   <si>
     <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Vibeke  Alfelt </t>
   </si>
@@ -281,59 +450,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/1mB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/KNH0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/2bSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bje0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/d3ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -401,126 +570,296 @@
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="K4" s="5" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>41</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
+    <hyperlink ref="M5" r:id="rId10"/>
+    <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>