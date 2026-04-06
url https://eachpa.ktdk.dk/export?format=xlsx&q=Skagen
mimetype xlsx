--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -3,212 +3,298 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="60" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="74" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>9. august 1948</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Else Alfelt</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>København
+Danmark</t>
+  </si>
+  <si>
+    <t>Island</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Frederik  Dam 
+Ásta  Eiriksdóttir
+Elna  Fonnesbech-Sandberg
+Svavar  Gudnason 
+Asger  Jorn
+Richard Mortensen
+Sigurjón  Ólafsson
+Erick Stuckmann
+Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
+  </si>
+  <si>
+    <t>Else Alfelt skriver til Carl-Henning Pedersen på Island. Else og børnene har for kort tid siden besøgt ham på Island, men da de rejse hjem blev Carl-Henning tilbage for at arrangere en udstilling. Udstillingen er besværliggjort pga. manglende økonomi. Else har derfor taget kontakt til undervisningsministeriet for at drøfte finansieringen af udstillingen. I ministeriet forsøgte hun at få kontakt til Erick Stuckmann, men talte i stedet med Kock. Nu afventer Alfelt svar. 
+Også hjemme i Danmark er der problemer med økonomien og Alfelt beskriver at de må leve på lån fra familie, venner og opkrævninger fra solgte værker. 
+Hun indviger Pedersen i dønningerne omkring Linien II og sender avisudklip som han kan orientere sig i. 
+Hun nævner at hun vil bringe CHPs værker til udstillingen i Den Haag til kunstmuseet (hvilket er uvist) – hun har været forhindret i det tidligere pga. pengemangel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ukHT</t>
+  </si>
+  <si>
+    <t>Kære Henning / Ja saa har jeg taget Sagen i min Haand, jeg gik til Undervisningsministeriet (Kock) i Dag / jeg traf nemlig ikke Struckman, han var paa Ferie /Kock vilde ringe til ham i Dag i Hornbæk hor han ferierer – og i Morgen vil jeg saa faa at vide hvordan og hvorledes – Jeg fortalte om hvorfor du intet Svar havde kunnet give, og at du var blevet tilbage paa Island fordi det var din mening at ordne Ophængningen, men at det økonomiske nu spændte Ben for dig – vi faar se hvad der bliver ud af det, men for forbindelsen med Reykjavik, bliver du jo nødt til snart at vide Besked.
+Det er muligt at Struckman el. en anden ogsaa vil komme – af Hensyn til Forbundsmødet som Islændingene jo har foreslaaet – men som de her ikke havde regnet rigtigt med – men efter Kock´s Udsagn vilde de vist være glade om du ogsaa var der, altsaa to Personer – Naa i Dag ved jeg ikke endeligt. Dine Billeder til Haag bringer jeg til Kunstmusæet / jeg har i øvrigt ikke hentet vore Billeder endnu, men i Morgen skal det være – alt der koster Penge udsætter jeg til sidste Øjeblik – Har allerede laant 150 kr hos Marius og 50 Kr i Dag af Doris, Mortens De 50 maatte jeg ordne Sygekasse med, da Vipse ligger, hun har Feber og ondt i Halsen – ved særlig velvillighed inde i Sygekassen fik jeg Lov til at blive nydende Medlem, uden Ventetid, mod at betale fuldt Kontingent fra vi rejste men Pengene skulde senest falde i Morgen. Skatten er sat til 16,85 Kr om måneden, jeg søgte om Nedsættelse men fik det hele stillet i Bero til, Okt, til du kommer, da jeg ikke vil være i Stand til at redegøre for hvordan og hvorledes uden vi faaar talt sammen /
+Jeg udsender Rykkerbreve i Syd og Nord men endnu uden Resultat / fik 183 kr hos Jens men de røg jo hurtigt, altsaa vi er skrækkeligt paa Spanden ogsaa, men vi klarer os da (paa Laan) men hvor længe kan man laane.
+De koster os gennemsnitlig 12 Kr om Dagen at leve, uden de faste Udgifter.
+Karen W har lige skrevet at hun venter Svar fra os om vi vil komme d. 22 Aug. Til hende – hvad skal vi svare, vi skal jo skaffe Penge først maa vi beregner det nu alligevel, men saa skal vi jo ogsaa betale Mortensen. Nu skal du blive fri for alt det Penge-pjat.
+Du har vel faaet eller I har – Liniens Katalog, Marius har sendt det til jer at I kan følge vore hjemlige Dønninger nu sender jeg et Par smaa Udklip, som I ser er Land og Folk objektive, de andre Blade nøjes ikke med kun at være refererende / Efter dette synes jeg Bille helt har stillet sig rent paa vor side – saa det naaedes da med Udstillingen bl.a., mere Fordel faar vi vel ogsaa deraf, naar den rent kvalitetsmæssige Bedømmelse kommer paa vores / Deres Insinuationer om at vi er ”følelses-savlende Impressionister” tror jeg alle vore opfatter som en Hædersbetegnelse / Det er jo vores stærke Kærne, og netop det som skilder vor, og deres Indstilling, at vi arbejder med Farvefølsom-hed, altsaa Farver for enhver Pris – mens deres kun er konstruktivisme uden nogen Følelse, konstruktion for enhver Pris / Jeg har talt med Thommesen han føler heller ingen Fare fra den side, kun det at vi maa begrunde i vort Katalog i Aar, vor Indstilling, modsat al Formalisme, Linien , ogsaa iberegnet, han er vist allerede begyndt / Nu er det nogen Dage siden jeg skrev, jeg ventede jo Svar fra Kock – men nu siger han du har svaret Struckman – men han var glad over om jeg vil bekræfte at du skal hænge op, og vil faa dækket en Del af udgifterne /
+Havde et Intervju med Lybecker i Aftenbladet, ikke kommet paa endnu. 
+Tag Udklippene medhjem igen, har kun de samme/
+Karen har skrevet, vi kan komme 22 Aug., men vi kan ikke svare da vi ikke ved om vi faar Penge til da. Har hentet Billederne, i Morgen vælger jeg dem ud / Dine to ”Morgensolen og ”Det gyldne Træ” gaar fint sammen / Det er sværere med mine, de sidste kan slet ikke sammen med andre Billeder /
+Dam vil prøve at skaffe lidt Penge, har faaet 60 Kr af Elna.
+Vipse er blevet rask igen, og Kari er begyndt Skolen –
+De sender dig Kys begge to –
+Hav det nu godt, du maa jo snakke med Olofson, og undskylde hvad der mangler, tilbyd dem en Tegning for det / (Vi har slaaet et Glas, et stort Lerfad, og en dyb kaffetallerkenen og en flad, i stykker + vi laante Remmene til Kufferten) husk Laaget til min Farvekasse naar du skal hjem /
+Nu kærlig Hilsen fra Else
+Hilsen til Svavar og Henning og Asta fra hele Familien/
+Jeg traf, den lille Mand fra Land og Folk i gaar Kritikeren (kan ikke huske hvad han hedder) jeg skal hilse jer, ogsaa fra Lübecker - Asger har ogsaa været her, han snakker men gaar ind for os alle, samme Linie / men vil gerne have lidt demonstrationer, mod Linien – jeg tror vi skal lade være og vente til Udstillingen</t>
+  </si>
+  <si>
+    <t>1950-02-07</t>
+  </si>
+  <si>
+    <t>Erik  Thommesen </t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Erik  Ortvad</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Brevet er underskrevet Erik og der er med al sandsynlighed tale om Erik Thommesen. 
+Erik fortæller, at han sammen med Ejler Bille og Ortvad (sandsynligvis Erik Ortvad) har besluttet at arbejde for en enkelt, tværgående udstilling, som skal samle kunstnere på tværs af de eksisteren-de sammenslutninger.
+Der er ikke tale om at danne en ny permanent gruppe, men om én større udstilling om 1½–2 år, når passende lokaler kan skaffes. Kunstnere skal kunne deltage, selv om de allerede er medlemmer af andre sammenslutninger.
+Samtidig erkender Erik, at initiativet uundgåeligt vil blive opfattet som en kritik af de eksisterende sammenslutninger. Han mener, at de har overlevet sig selv og ikke længere bygger på et reelt interessefællesskab.
+Om Høst skriver han mere direkte, at gruppen befinder sig i et “dødvande”. Forsøget på at skabe kollektivitet har mistet sit naturlige grundlag, fordi kunstnerne har udviklet sig i vidt forskellige retninger. Det viser sig bl.a. ved, at de næppe kan blive enige om, hvem der eventuelt skulle opta-ges som nye medlemmer.
+Han afviser, at det giver mening at holde sammen alene på det negative grundlag, at man “ikke er naturalistisk”.
+Personligt føler han mest lyst til ikke at være bundet af nogen sammenslutning, men stå frit og afvente, hvordan kunstscenen udvikler sig. Han mener, at opdelingen i “abstrakte” og “ikke-abstrakte” kunstnere er for formel og misvisende; nye og mere meningsfulde grupperinger vil sandsynligvis opstå med tiden.
+Brevet afsluttes med, at sagen kan drøftes nærmere på generalforsamlingen. Det er med al sand-synlighed generalforsamlingen i HØST der henvises til. HØST er på dette tidspunkt i opløsning. Svavar Gudnasson meldte sig ud i 1949 i et brev til Else Alfelt og Carl-Henning Pedersen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/Nr5y</t>
+  </si>
+  <si>
+    <t>Kære Else og Henning 
+Jeg er sammen med Bille og Ortvad gaaet ind paa at søge dannet en enkelt udstilling tværs over de nuværende udstillinger sammen. Der er ikke tale om en ny sammenslutning – men om en en-kelt udstilling om 1½ el. 2 aar naar lokaler kan faas – og der er ikke tale om at staa de nuværende sammenslutninger ivejen. Det er meningen at kunstnere kan deltage selv om de er medlemmer af en sammenslutning. 
+Noget andet er at det jo uvægerligt vil virke som en tilkendegivelse af at vi ikke mener de nuvæ-rende sammenslutninger har et naturligt grundlag i deres sammensætning – at de har overlevet sig selv og at nye grupperinger antagelig vil danne sig. 
+Jeg har tænkt over vor situation paa Høst. Jeg er kommet til den slutning at vi staar i et dødvan-de fremkaldt af at vi har prøvet at tømre en vis kollektivitet sammen som ikke mere har sit naturli-ge interessefællesskab. Vi har alle udviklet os stærkere og stærkere i individuelt forskellige retnin-ger – hvad der blandt andet fremgaar af – at det vil være umuligt for os at blive enige om hvem vi eventuelt skulle supplere udstillingen med. 
+At holde en udstilling sammen paa det ene grundlag at den ikke er naturalistisk vil være me-ningsløst. 
+Jeg for mit vedkommende har i den nuværende situation mest lyst til ikke at være bundet af no-get som helst – heller ikke nogen anden sammenslutning. Det er ikke i og for sig af at være alene men for at se hvorledes det hele udvikler sig – . Med de kunstnere der nu kan være tale om mener jeg at grupperingen i abstrakte – ikke abstrakte vil blive alt for formel og misvisende – og jeg tror andre grupperinger vil blive mere indlysende med tiden. 
+Vi faar jo lejlighed til at tale om det paa generalforsamlingen. 
+Kammeratlig hilsen
+Erik</t>
+  </si>
+  <si>
     <t>1962-07-31</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Erik Andreasen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Skagen</t>
   </si>
   <si>
     <t>Venedig Biennalen</t>
   </si>
   <si>
     <t>Else Alfelt
 Albert  Giacometti
 Arshile Gorky
 Friedensreich Hundertwasser
 Serge Poliakoff
 Arï Redon
 Emil Schumacher</t>
   </si>
   <si>
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1</t>
-[...1 lines deleted...]
-  <si>
     <t>Kunstsamler Erik Andreasen skriver til Carl-Henning Pedersen. Erik Andreasen har været på Venedig Biennalen og se Carl-Henning Pedersens værker. Dette år repræsenterede Carl-Henning Pedersen Danmark på Venedig Biennalen sammen med kunstneren Henry Heerup. 
 Andreasen fortæller også at han har sendt et afdrag til Bovlund, som er Carl-Henning Pedersen og Else Alfelts atelier og sommerhus i Ferring Vesterhavet.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/UqJq</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg var en tur i Venedig for at se dit værk. Du må have glædet dig som os andre der glædes over dine arbejder. Det var en pragtfuld udstilling. Jeg blev ved med at gå derinde og når jeg var ude kiggede jeg gennem dørene. 
 Alt det andet på Biennalen var uden interesse enten fordi det var dårligt eller fordi jeg er ensidig. Kun Giacomette, Poliacoff, Redon (og måske Gorki) kunne aflokke interesse. At man kan se noget i Hundertwasser og Schumacher er mig ubegribeligt. Du og Else er imidlertid mere positive end undertegnede og det vil interessere mig ved lejlighed at få at vide hvad I har set af godt. 
 I dag har jeg sendt afdrag kr. 600 til Bovlund pr. post. Håber at I har det godt og nyder naturen som jeg her på Skagen. 
 Mange hilsner Erik</t>
   </si>
   <si>
     <t>1968-03-30</t>
   </si>
   <si>
     <t>Leon  Arkus</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen om hans arbejde for en udstilling med Carl-Henning Pedersen på Carnegie Institute, Pittsburgh. Andreasen er i dialog med den nye direktør for Carnegie Institute, Leon Arkus, der taler om allerede at afholde udstillingen med Carl-Henning Pedersen i efteråret 1968.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/4qjv</t>
   </si>
   <si>
     <t>Kære C-H
 Korrespondancen mellem USA og ego går livligt. Arkus sigter i øjeblikket mod din udstilling allere-de i dette efterår. Jeg har været i Kulturministeriet hvor de var positive m.h.t. at deltage i udgifter vdr. Katalog og forsikring i Danmark. Men de kan naturligvis først behandle sagen, når Du har modtaget en officiel indbydelse. Denne arbejdes der med og jeg venter Du får den midt i april. 
 Hvornår kommer Du hjem? Det spørger Arkus stadig om og jeg har lovet at give han svar snarest. Han vil tage til Kbhn. og tale med dig. Jeg regner med at de foreløbige forhandlinger mellem Arkus og mig er helt ”i din ånd” – alt er jo endnu foreløbigt og vi afventer dig i Kbhn. 
 Mange hilsner til dig og familien 
 Erik</t>
   </si>
   <si>
     <t>1968-07-19</t>
   </si>
   <si>
     <t>Else Alfelt
 Leon  Arkus
 Steen  Bjarnhof
 Kari-Nina Pedersen
 Lars  Rostrup Bøyesen
 Erik  Tjalve</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, arkiv M1.</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen fra sin ferie på Skagen. Han fortæller at det går planmæssigt med den kommende udstilling på Carnegie Institute Pittsburgh, men at direktøren for museet, Leon Arkus er fortvivlet over at værket "Den gule hest" tilsyneladende er i for dårlig stand til at komme med på udstillingen. Billedet lader til at være hos museumsdirektør i Ålborg, Lars Rostrup Bøyesen, som er imod at værket sendes afsted. Erik Andreasen mener hans modvilje handler om Andreasen selv og beder Carl-Henning Pedersen og Else Alfelt om hjælp til at få Bøyesen overtalt til at værket kan komme afsted efter konservering. Konserveringen er lagt i hænderne på Erik Tjalve.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/lHrQ</t>
   </si>
   <si>
     <t>Kære C-H
 Jeg holder ferie i øjeblikket på Skagen og regner ikke med at der vil dukke nye problemer op vedr. udstillingen i Pittsburgh. Arkus skriver ofte og er helt tilfreds. Men så kom der altså brev fra R. Boyesen vedr. ”Den gule hest”, som han har opdaget er krakeleret og ikke i en sådan stand at det kan sendes over Atlanten. Som Du husker, har vi ”Den gule hest” i kataloget som farveplanche. Som ventet blev Arkus yderst ”upset” da han fik denne meddelelse fra mig. Som museumsmand generer det ham overordentligt at billedet nu er i indholdsfortegnelsen og så alligevel ikke kom-mer med, - det betragter han som sjusk og uværdigt for et museum. Desuden anser han billedet for meget væsentligt. Han har strax skrevet til Rostrup-Boyesen og indstændigt anmodet ham om at sende billedet alligevel – såsnart det har været hos konservator. Det kan sendes separat som luftforsendelse og med særskilt forsikring. 
 Nu tvivler jeg meget på at Rostrup-Boyesen viser sig hjælpsom. Han har faktisk ”drillet” mig meget i denne sag med udlånet af dine billeder; sammen med dig og Else er han smilende og venlig, men jeg fornemmer hele tiden stærk agression mod mig. Det er på forhånd givet at jeg intet opnår ved henvendelse til ham. Jeg syntes Du og Else skulle bede ham indtrængende om at sende billedet såsnart konservatoren har set på det. Du kender jo billedet, det er ”tykt” malet over det hele, men er absolut ikke et skrøbeligt billede (som fx det store blå, vi ikke fik med fra Louisiana). 
 Bjarnhof kan med lethed ordne og gøre billedet i stand til forsvarlig forsendelse. Da det vitterligt spiller en meget stor rolle for Arkus at få billedet med, syntes jeg at vi må gøre en indsats på den rigtige måde. Vi kan jo spekulere lidt over det og eventuelt gå i samlet procession til ham, når jeg kommer hjem (den 18/VIII), men da er I måske i Jylland? 
 Jeg skal til Kongres i New York den 30/VIII og være derovre i godt 14 dage. Vi må passe på tiden, for Rostrup-B, kan jo også være bortrejst – og kommer vi forsent, siger han måske at konservato-ren ikke har påbegyndt arbejdet, osv. Osv -, derfor helst strax aktion. 
 Kopi af Tjalves brev til dig har jeg også modtaget. Det er dejligt med de 10.000, vi opnåede. (Jeg så dem gerne forhøjet til 12.000) men de forslår jo ikke stort. Forsikringen af dine personlige billeder er selvfølgeligt alt for lav, nærmest symbolsk, men ikke at forsikre dem går jo ikke at mange grun-de,- og forsikre dem for to, tre el. firdobbelt er jo heller ikke den tilfredsstillende løsning. 
 Tak til Else og Kari for hilsen fra Jungfrau- håber at de er kommet godt hjem. Hvis du er bortrejst i sidste ½ af August hører jeg gerne fra dig pr. brev. 
 Ellers kommer jeg ud til jer lige efter den 18/8. 
 Mange hilsner Erik.</t>
   </si>
   <si>
     <t>1968-08-13</t>
   </si>
   <si>
     <t>Else Alfelt
-Carl-Henning Pedersen </t>
-[...2 lines deleted...]
-    <t>Else Alfelt
 Leon  Arkus
 Lundby
 Erik  Tjalve</t>
   </si>
   <si>
     <t>Erik Andreasen er lettet over at Carl-Henning Pedersen maleri "Den gule hest" alligevel kommer med på udstillingen på Carnegie Institute, Pittsburgh. Andreasen beretter om hvordan han praktisk griber arbejdet med udstillingen an og at han er nervøs for resultatet af farverne i kataloget.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/T3sx</t>
   </si>
   <si>
     <t>Kære C-H og Else 
-Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortæl-le mig derom, da jeg er meget spændt. 
-Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der på-tegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sen-des som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
+Det var dog rart at høre at der skulle blive muligheder for at få ”Den gule hest”. Hvor var det godt at i fandt ud af det; Nu håber jeg selvfølgelig at Else får held med sin mission. Vær venlig at fortælle mig derom, da jeg er meget spændt. 
+Med hensyn til betaling er det aftalt mellem Arkus og mig at regningerne sendes til mig, der påtegner dem og expederer dem videre til Pittsburgh som betaler. Såsnart jeg kommer hjem (d.18/8) aftaler jeg med Lundby, hvordan han helst vil have sine penge (?) – og jeg ringer til Tjalve og får den endelige besked om forsikring og forsendelsen. Det var også dejligt at høre at Roma-billederne kom godt hjem. Med hensyn til forsendelsen er det aftalt med Arkus at tegninger sendes som luftpost, resten pr. skib,. det ordner jeg også med Lundby. 
 Katalog skulle nu blive helt færdigt til bogbinder i næste uge. Jeg er selvfølgelig især spændt på farveplancher- og også lidt nervøs for resultatet. Vi skal nok ikke vente os for meget selv om de gør deres bedste, men det er nok svært, ikke mindst fordi de ikke kender de originale billeder. De har faktisk kun at holde sig til de gamle reproduktioner og deres ”smag”. 
-Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere be-stemme, hvem der skal nyde godt af dem. 
+Næste gang jeg hører fra dig vil jeg gerne vide, hvor Du befinder dig i den kommende tid. Der skal jo nok dukke problemer op. Kan du indtil videre sætte de 10.000 i banken, så kan vi senere bestemme, hvem der skal nyde godt af dem. 
 Billedet med ophængningen af ”Romersk Suite” har jeg nu sendt videre til Arkus. 
 Håber I får nogle dejlige dage på Bovbjerg- her på Skagen har der været masser af solskin, så vi er brune og meget tilfredse. 
 Mange hilsner til jer alle 
 fra Erik</t>
   </si>
   <si>
     <t>1980-09-27</t>
   </si>
   <si>
     <t>Aase Nielsen 
 Sidsel  Ramson
 Knud  Voss</t>
   </si>
   <si>
     <t>Erik Andreasen udtrykker at han gerne vil de ses oftere og at han og Aase gerne vil komme og be-søge Carl-Henning Pedersen og Sidsel Ramson i deres franske hjem Château de Molesmes i Syd-frankrig. Andreasen nævner også Carl-Henning Pedersens kommende udstilling i Milano.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/dtU8</t>
   </si>
   <si>
     <t>Kære Carl-Henning
 Din lille postkort-hilsen glæder mig! Det har længe været et stort ønske hos mig og Aase at besøge dig og Sidsel. For det første synes vi at vi sees altfor lidt og det følges som et savn at vi kun så sjældent mødet i et hyggeligt samvær. 
 Dernæst er vi naturligvis meget interesseret i at opleve den egn, hvor I jo nu lever og Du maler. Vi havde tænkt os engang at tage I uges tur til Paris med fly og herunder det ophold tage toget ned til jer og besøge jer en dagstid. Men det er jo slet ikke så let at arrangere, dels fordi I så ofte er væk fx nu vistnok i Siena og vel nu snart i Milano til din udstilling, dels fordi årstiden skulle være tillokkende, fx varmt efterår el. kommende forår. 
 Voss fra Skagen Museum ringede for en halv snes dage siden for at høre om din tidligere maleraktivitet i Skagen, idet han i huj og hast ville arrangere en udstilling på museet med kunst fra tiden efter de gamle Skagensmalere, nemlig det gode oliebillede som en fiskeexportør-enke i Ny Skagen ejer, suppleret med den lille oliekridttegning, som Du engang gav mig, da Du arbejdede i Kærne-huset. 
 Håber at I har det godt og glæder mig til at se jer igen i en ikke al for fjærn fremtid. 
@@ -366,59 +452,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -453,337 +539,425 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="F2" s="5" t="s">
         <v>18</v>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E6" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>34</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5" t="s">
-        <v>17</v>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>54</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>