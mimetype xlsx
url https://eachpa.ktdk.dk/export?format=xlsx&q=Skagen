--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="74" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="116" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -144,50 +144,409 @@
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Brevet er underskrevet Erik og der er med al sandsynlighed tale om Erik Thommesen. 
 Erik fortæller, at han sammen med Ejler Bille og Ortvad (sandsynligvis Erik Ortvad) har besluttet at arbejde for en enkelt, tværgående udstilling, som skal samle kunstnere på tværs af de eksisteren-de sammenslutninger.
 Der er ikke tale om at danne en ny permanent gruppe, men om én større udstilling om 1½–2 år, når passende lokaler kan skaffes. Kunstnere skal kunne deltage, selv om de allerede er medlemmer af andre sammenslutninger.
 Samtidig erkender Erik, at initiativet uundgåeligt vil blive opfattet som en kritik af de eksisterende sammenslutninger. Han mener, at de har overlevet sig selv og ikke længere bygger på et reelt interessefællesskab.
 Om Høst skriver han mere direkte, at gruppen befinder sig i et “dødvande”. Forsøget på at skabe kollektivitet har mistet sit naturlige grundlag, fordi kunstnerne har udviklet sig i vidt forskellige retninger. Det viser sig bl.a. ved, at de næppe kan blive enige om, hvem der eventuelt skulle opta-ges som nye medlemmer.
 Han afviser, at det giver mening at holde sammen alene på det negative grundlag, at man “ikke er naturalistisk”.
 Personligt føler han mest lyst til ikke at være bundet af nogen sammenslutning, men stå frit og afvente, hvordan kunstscenen udvikler sig. Han mener, at opdelingen i “abstrakte” og “ikke-abstrakte” kunstnere er for formel og misvisende; nye og mere meningsfulde grupperinger vil sandsynligvis opstå med tiden.
 Brevet afsluttes med, at sagen kan drøftes nærmere på generalforsamlingen. Det er med al sand-synlighed generalforsamlingen i HØST der henvises til. HØST er på dette tidspunkt i opløsning. Svavar Gudnasson meldte sig ud i 1949 i et brev til Else Alfelt og Carl-Henning Pedersen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/Nr5y</t>
   </si>
   <si>
     <t>Kære Else og Henning 
 Jeg er sammen med Bille og Ortvad gaaet ind paa at søge dannet en enkelt udstilling tværs over de nuværende udstillinger sammen. Der er ikke tale om en ny sammenslutning – men om en en-kelt udstilling om 1½ el. 2 aar naar lokaler kan faas – og der er ikke tale om at staa de nuværende sammenslutninger ivejen. Det er meningen at kunstnere kan deltage selv om de er medlemmer af en sammenslutning. 
 Noget andet er at det jo uvægerligt vil virke som en tilkendegivelse af at vi ikke mener de nuvæ-rende sammenslutninger har et naturligt grundlag i deres sammensætning – at de har overlevet sig selv og at nye grupperinger antagelig vil danne sig. 
 Jeg har tænkt over vor situation paa Høst. Jeg er kommet til den slutning at vi staar i et dødvan-de fremkaldt af at vi har prøvet at tømre en vis kollektivitet sammen som ikke mere har sit naturli-ge interessefællesskab. Vi har alle udviklet os stærkere og stærkere i individuelt forskellige retnin-ger – hvad der blandt andet fremgaar af – at det vil være umuligt for os at blive enige om hvem vi eventuelt skulle supplere udstillingen med. 
 At holde en udstilling sammen paa det ene grundlag at den ikke er naturalistisk vil være me-ningsløst. 
 Jeg for mit vedkommende har i den nuværende situation mest lyst til ikke at være bundet af no-get som helst – heller ikke nogen anden sammenslutning. Det er ikke i og for sig af at være alene men for at se hvorledes det hele udvikler sig – . Med de kunstnere der nu kan være tale om mener jeg at grupperingen i abstrakte – ikke abstrakte vil blive alt for formel og misvisende – og jeg tror andre grupperinger vil blive mere indlysende med tiden. 
 Vi faar jo lejlighed til at tale om det paa generalforsamlingen. 
 Kammeratlig hilsen
 Erik</t>
+  </si>
+  <si>
+    <t>1952-04-18</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Svavar  Gudnason 
+Kresten Krestensen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>(På Lysebu) tilføjet med CHP’s skrift,</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu i Norge. Brevet er en blanding af bekymring, kærlighed og praktisk orientering. 
+Brevet er præget af familiens vanskelige økonomiske situation. Hun fortæller, at der ikke er penge til transport til atelieret, og at nye regninger, blandt andet til sygekassen, hober sig op. Efter at have betalt lys og husleje må hun nøjes med at købe farver og pensler, så hun kan male hjemme.
+Hun takker for Carl-Hennings brev og fortæller om en påskedag hos Erik Andresen og familie, hvor samtalen kredsede om rejser, Italien, Sydfrankrig og fremtidige planer. Else fornemmer samtidig kontrasten mellem Carl-Hennings inspirerende ophold i Norge og den økonomiske virkelighed hjemme i København. 
+Else nævner, at Andresens igen har tilbudt dem at benytte et hus i Skagen, og hun overvejer også, om hun selv kunne komme til Norge i et par uger, hvis de norske penge kan veksles, og der kan findes et billigt sted at bo.
+Et vigtigt afsnit handler om kunstsamleren Kresten Krestensen. Else beder Carl-Henning undlade at signere de billeder, Krestensen ejer, da samleren foretrækker at skrive oplysninger om værkerne på bagsiden. Hun sender desuden et udklip af et billede, der har hængt på hovedet, så Carl-Henning kan bekræfte den rette orientering.
+Familien fylder også meget i brevet. Else vedlægger børnenes påskebreve og fortæller, at Vibeke ("Vips") savner opholdet på landet så meget, at hun måske skal have lov til at rejse tilbage.
+Derudover fortæller Else, at Mogensen er kommet hjem fra sin rejse og nu er blevet udnævnt til overassistent ved postvæsenet. Han har modtaget brev fra den islandske kunstner Svavar Guðnason, som planlægger et ophold i Danmark. Else nævner håbet om, at en samlet udstilling med de tidligere COBRA-kunstnere måske kan genoptages, og hun antyder, at Kresten Krestensen kunne hjælpe med at bringe parterne sammen. Krestensen mener, at kunstnerne samlet repræsenterer noget af det stærkeste i dansk kunst.
+Brevet afsluttes med hverdagsglimt og en bemærkning om, at der måske går længe, før Carl-Henning får næste brev, fordi Else næsten er løbet tør for penge.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eYqo</t>
+  </si>
+  <si>
+    <t>Fredag d 18. April
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Jeg er ved at opgive det hele – jeg kan ikke komme ud og male i Værelset for vi har ikke en Øre – og det er alt for langt at gå / Og nu en ny Regning 9.60 Kr for hver til (Sygekasse) / Har betalt lysregningen og Vips er kørt hen og betale Huslejen nu / Bagefter følges hun og jeg ud efter Farver og Pensler til at male over med så må jeg male herhjemme /
+Nu har jeg sovet i 4 Timer og er i lidt bedre Humør, men Pengene er ikke bedre – 
+Tak for dit Brev –
+Jeg var ude Påskesøndag hos Andreasen’s vi spiste Frokost og gik så en lang Tur til Furesøen og kørte med Bus tilbage – 
+Men de sagde ingenting – kun spurgte han meget om der var dejligt i Ravello, om det var der vi arbejdede best. De mente vi havde oplevet så meget og han sagde måske skulde vi tage 3 Uger mdr. engang, så kunde jeg skrive 2 Del af den Bog jeg skal lave – og han sagde han helst vilde til sydfrankrig – og jeg anbefalede Italien som meget billigere og ligeså godt – men jeg vidste jo ingenting Om aftenen trak Erik en Flaske Marsala op og vi skålede og talte om Rejser – de om Amerika og jeg om Italien /
+Jeg er glad på dine Vegne – kun bliver det så skrækkeligt fattigt i Øjeblikket her på baggrund af alt dit – manglen på alle de ydre Ting som giver den Ro at man kan male / (Her er sat et X i brevet) X De, Andre’sens nævnede igen Huset på Skagen og sagde vi måtte rejse derop også nu /
+Du skal ikke signere Kresten Krestensens Billeder – han skriver bare bag på, hvad han ved om dem – det er kunsthistorikere altid så glade for sagde han – her sender jeg et udklip af dit Billede med, jeg sagde det hang på hovedet, men nu har han vendt det, skriv lige på op så han kan se det er rigtigt, og send det til mig eller ham Fabrikanten Kresten KrestensenSøbredden Vesterbrogade 70 Gentofte
+Jeg sender mine Ungers Påskebrev med du ser de har haft det dejligt – og Vips klager over hun ikke er der mere – det ender vel med hun får Lov at rejse derop 
+(Her er teksten der er sat X for)
+X Nu skal jeg høre om de norske Penge kan veksles /
+X Kan man ikke leje et eller andet billigt så jeg kan komme op til Norge i 14 Dage
+Mogensen er kommet hjem, kom herud med en Fiasko 2 L Rødvin, vi drak og spiste Æg og Kartofler – næste Dag kom Ungerne og Lasse, så spiste vi Spagetti og – Rødvin igen – 
+Jeg skal hilse dig fra Mogensen – han er nu højtidelig udnævnt til Overassistent og han skal arbejde på Tietgen’sgades Posthus / Han har fået Brev fra Svavar, han kommer her til Landet 1 Par Mdr i Sommer – for at se om hvor lille Udstilling skulde komme til sig selv / Jeg tror at kan vi intet gøre – kan måske – Kresten Krestensen bringe det sammen, han synes det er idiotisk at vi er hver for sig og at det vil være det stærkeste i dansk Kunst om vi har udstillingen samlet igen / måske er der et lille Håb – 
+Nu går vi ud og besøger Kit og forære hende den tomme Fiasko, hun er helt vild efter sådan en til vandflaske til Landet / 
+Det stadigt Sommer, men koldere -
+Nu mange kærlige Hilsener og 
+Kys fra Else /
+Og hilsen fra begge dine Unger, der sidder og venter på jeg får skrevet færdig Frimærket har jeg fået af Vips / måske varer det længe inden næste Brev fordi jeg ingen Penge har (Det sidste skrevet i kanten i højre side)
+Øverst på først side er tilføjet:
+Hvadfor en af Glasregningerne er ikke rigtig?</t>
+  </si>
+  <si>
+    <t>1952-04-30</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke Alfelt skriver til Carl-Henning den 30. april 1952 - med ønske om god 1. maj! 
+De har ikke har modtaget brev fra ham i omkring fjorten dage. Selvom de har modtaget de 50 kroner, han sendte, undrer de sig over den manglende post, da han normalt skriver flittigt. De frygter derfor, at brevene er gået tabt, og har kontaktet det danske postvæsen, som har lovet at undersøge sagen sammen med det norske.
+Vibeke fortæller om familiens hverdagsliv og den fortsatte økonomiske knaphed. Dagen efter skal de til middag hos Mogensen, og for nylig har Else, Kari, Lasse og Vibeke været til middag hos fru Lomborg i Holte, hvor de fik kalvesteg. Måltidet opleves som et kærkomment afbræk fra den sparsomme kost, som blandt andet består af urtesuppe. Vibeke beretter også humoristisk om arbejdet med at rense nogle snavsede ris, hvilket føltes som en luksus, da ris på dette tidspunkt var svære at skaffe.
+Brevet giver et levende billede af stemningen i hjemmet på Ny Carlsberg Vej. Stuen er fyldt med forårsgrene og blomster fra Gribskov og Holte: kodrivere, anemoner, bøgegrene, kirsebærgrene, gyvel og forsythia. Mens Else og Vibeke drikker formiddagste, er Kari i skole, fuglene Lucca og Reja med Guldtop "snakker", og katten Itci holder øje med det hele.
+Afslutningsvis sender både Else og Kari kærlige hilsner. Vibeke tilføjer et ønske om, at Carl-Henning, hvis han har råd, skal leje en hytte til Else i Norge, så hun også kan komme væk og arbejde. 
+I en note i kanten skriver de, at Else ikke vil skrive igen, før der kommer brev fra ham, og nævner samtidig, at der er mange udstillinger hjemme i Danmark.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/JIwn</t>
+  </si>
+  <si>
+    <t>Ny Carlsbergvej d. 30/4 1952
+god 1. MAJ
+Kære Henning. (På Lysebu) (tilføjet med CHPs skrift) 
+-Ja, så har posten igen været her – men heller ikke noget brev i dag – nu da vi ikke har hørt fra dig i 14 dage, du sendte os jo de 50 kr. for 1½ uge siden, vi følte os jo lidt mærkelige over at der intet stod, men vi tænkte at der kom jo nok et brev med et par ord i; men da vi intet har hørt og vi ved du altid skriver flittigt når du er ude, har vi henvendt os til det danske postvæsen, der nu har lovet at sætte sig i forbindelse med det Norske, vi regner jo med at brevene er gået tabt, og det er jo et være roderi, som både det danske og Norske postvæsen kan være tjent med at få opdaget, - nå det var det, i morgen Torsdag skal vi ud til middag hos mogensen; og i Søndags var Else, Kari, Lasse og mig Vipse ude hos Fru Lomborg i Holte, til middag – vi fik kalvestej – og vi trengte også til lidt andre vitaminer end dem man finder i urtesuppe – i går tog jeg mig sammen for at rense de snavsede ris, og det gik, det var altså et stort arbejde, men vi fik da ris i Kary – og følte os dejlig rige, at vi kunne spise ris, der jo slet ikke er til at få – hele stuen er helt fyldt med Kodriver Annemoner, Bøge-grene og Kirsebærgrene og gyvel, Forsytia og meget meget andet, noget er fra Gribskov og noget fra Holte, Else og mig sidder og drikker the, morgenthe altså; og kari er gået i Skole – Lucca synger, og Reja og Guldtop, snakker – og Itci kigger; det bliver vist varmt i dag, og med lidt regn, mens det gør ikke noget med regnen; - nå nu vil jeg slutte, vi har ikke mere af dette fine papir – så du må nø-jes med dette – nu håber vi du har det godt, og snart skriver igen; mange Hilsner fra Vipse – hvis du har mange penge, skulle du leje en hytte til Else; for ellers kommer hun jo ikke ud;
+Kærlige hilsner fra Else - (skrevet med Elses skrift) OG KARI. 
+(Skrevet i kanten af brevet): (maj måneds Kat.) men nu håber vi du skriver. Else skriver ikke før der er brev fra dig – mange udstillinger her hjemme.</t>
+  </si>
+  <si>
+    <t>1952-05-05</t>
+  </si>
+  <si>
+    <t>Ejler  Bille
+Harald  Giersing
+Egill Jacobsen
+Elise Johansen
+Kresten Krestensen
+Niels Lergaard
+Leo  Swane
+Jens  Søndergaard
+Agnete Therkildsen
+Edvard Weie</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu efter endelig at have modtaget et brev fra ham, hvilket har gjort både hende og familien lettede og glade. 
+Hun fortæller, at børnene, Vibeke og Kari, er rejst på besøg hos Lasse (Lars Åkirke) nogle dage, og at hun er glad for, at de kommer ud på landet. Samtidig understreger hun, hvor vigtig den regelmæssige brevkontakt er for familien. Hun skriver kærligt, at de holder mere af ham end af pengene, og at de savner at "snakke" med ham gennem brevene.
+Else er kommet i gang med sit eget maleri og har købt nye pensler og maling. Hun fortæller humoristisk, at hun ligefrem har drømt om at lede efter fransk terpentin.
+Et væsentligt afsnit handler om et besøg hos kunstsamleren Kresten Krestensen, som havde inviteret til frokost. Her drøftede de især en planlagt udstilling på Charlottenborg i september. Krestensen ønsker at præsentere Carl-Henning, Else og deres kunstnerkreds samlet som en vigtig videreførelse af dansk modernisme efter Edvard Weie og Harald Giersing. Else er dog skeptisk over for tanken om en kunstnerisk samling eller fælles program, da Krestensen stadig taler om "programkunst", mens hun selv foretrækker større kunstnerisk frihed. Hun forventer dog, at udstillingen bliver betydningsfuld, blandt andet fordi Krestensen ejer hovedværker af Weie, Giersing og Søndergård. Hun nævner også et smukt værk af Lergaard, som hun så hos ham. Samtidig beskriver hun at udstillingen vil lange ud efter Swane for den manglende repræsentation af abstrakt kunst på Statens Museum for Kunst. 
+Else sender desuden hilsner fra flere fælles bekendte, blandt andre Bille, Fru Johansen, Egill og Agnete. Hun beskriver stemningsfuldt mindehøjtidelighederne i København aftenen før i forbindelse med mindedagen for Danmarks befrielse den 4. maj. Hun fortæller om fakler og lys ved Helligåndskirken, blus ved Det Kongelige Teater og de tændte lys i vinduerne over hele byen, som skabte et gyldent skær og mindede om, at mange stadig husker besættelsesårene.
+Brevet indeholder også en økonomisk status. Else opremser de penge, der er kommet ind siden Carl-Hennings afrejse: bidrag fra arkitekt Mogensen, Møller Mikkelsen, Andreasen og Fru Lomborg, mens Buch ikke har sendt noget. Hun fortæller, at noget af pengene er brugt på stof til en ny sommerkjole til Kari.
+Brevet afsluttes med en bøn om, at Carl-Henning fortæller om sin udstilling og arbejdet i Norge. Else beskriver, hvor stille huset føles, når hun er alene, og sender ham varme hilsner, kys og en tydelig erklæring om savn og længsel.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/HmqU</t>
+  </si>
+  <si>
+    <t>Den 5 maj 
+(På Lysebu) tilføjet med CHP’s skrift
+Kære Henning / Nu er jeg glad det var dejligt at få Brev, det elsker vi jo her i Huset / Mine Unger er rejst op til Lasse, og kommer ikke hjem før Onsdag Eftm. Kari har fået fri fra Skole, i Dag Mandag som kun var halv Skoledag og i Morgen Tirsdag / Onsdag var Skolefridag / Jeg er glad for at have dem på ”Græs” / Kari sagde nu også da vi sendte Brevet til dig, åh det er synd for ham / men vi går jo og snakker om dig, og så synes vi godt du kunne snakke lidt med os – i Breve – 
+Og der er jo meget stor forskel på dig og andre – vi holder jo mere af dig end af Pengene – 
+Nu skal jeg ud og male / jeg har købt 3 nye Pensler og 2 store Tuber hurtigtørrende hvidt – (og i Nat var jeg på Jagt efter fransk Terpentin altså i Drømme -)
+Jeg skulde hilse dig, og love at fortælle dig lidt om vores Samvær hos Kresten Krestensen / Det var en hyggelig Frokost hvor vi talte om den Udstl. – han vil afholde til Eftåret på Charlottenborg – Sept / og ellers talte vi om Udstl. og Malere, men jeg tror ikke på nogen Samling med Bille – han taler stadig om Programkunst, så snart nogen siger vi har noget fælles – jeg er tilhænger af at blande Kortene, siger han – dette også med henblik på Charlottenborg – hvor Kresten Krestensen han tænker os ophængt samlet, som en fortsættende Periode i dansk Kunst, efter Weie og Giersing / Schwartz og Schulz er meget intreserede, de vil benytte lejligheden til at til at ramme ud efter Swane – for den manglende Periode på Statens Musæum – os - Bortset fra alt dette vil det blive en dejlig Udstilling, for han har hovedværker af Weie, Giersing og Søndergård – Jeg så et smukt Billede af Lergård derude – 
+Jeg skal hilse dig også fra Bille, Fru Johansen og Egill Agnete / Egill var der ikke / Aftenen her i Byen var i Går meget smuk – den brændte Bål i Mindesmærket ved Helligåndskirken og der stod en Fakkelvagt, mens Tårnet spillede – Hele Husrader og Torve, var beherskede af et gyldent, mildt lys – i Rader stod de tændte lys i Vinduerne – herude i Istedgade, var det som hvert Hus var en brændende Enhed – 
+Der er mange der husker endnu – Jeg var oppe på Rundetårn og så ud over den guldglitrende By – I skålene over det Kongelige Theater var også Blus /
+Så er der regnskabet / lige efter du sendte Penge, sendte Arkitekt Mogensen 50 Kr. / Nu til den første har Møller Mikkelsen (50 Kr) sendt og Andreasen (25) / Denne Buch sender intet / Også den søde Fru Lomborg der betalte 120 Kr – 
+Jeg har købt tøj – til en ny Sommerkjole til Kari /
+Skriv nu til mig om hvordan din Udstilling ser ud /
+Så snart jeg har sendt dette af begynder jeg jo at vente på Brev fra dig – her er så stille når man er helt alene /
+Nu mange kærlige Hilsener
+Jeg længes snart efter Kys
+Og sender til dig Kys
+Din Else -
+Billes Billeder er pæne – uden Farve – det pæneste er meget æstetisk – måske er det godt – jeg skal se noget mere på dem –</t>
+  </si>
+  <si>
+    <t>1952-05-20</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Børge  Birch
+Frederik  Dam 
+Erik  Fischer
+Anna Klindt Sørensen 
+Kari-Nina Pedersen
+Leo  Swane
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu og orienterer ham om en lang række praktiske, kunstneriske og familiemæssige forhold derhjemme. Brevet viser hende i rollen som både administrator af parrets kunstneriske aktiviteter og organisator af familiens dagligdag.
+Hun fortæller at kunsthandler Birch netop har afhentet ti af Carl-Hennings billeder til en udstilling i Kolding, hvor han skal have 25 % provision af eventuelle salg. Tegninger er også ved at blive indleveret, og Else er optaget af at koordinere værker til forskellige udstillinger og kunsthandlere. Hun arbejder blandt andet med værket "Himlens Trompeter", måler billeder op til Erik Andreasen, afleverer tegninger til Erik Fischer og forbereder værker til Dam og forskellige kunstforeninger.
+Et centralt emne er sommerens og efterårets rejseplaner. Erik Andreasen har tilbudt familien at låne sit hus i Skagen i juni, mens Bindslev har foreslået en fem ugers rejse til Spanien mod betaling af 300 kroner og et billede fra hver af kunstnerne. Else længes efter, at Carl-Henning kommer hjem, så de sammen kan planlægge fremtiden, herunder den ønskede rejse sydpå senere på året. Hun er dog bekymret for, hvad en længere rejse vil betyde for Karis skolegang og eksamen.
+Else nævner også et brev fra skattevæsenet og foreslår, at de protesterer mod skatteansættelsen, fordi det økonomisk vil være mere fordelagtigt at komme under en bestemt indkomstgrænse.
+På hjemmefronten fortæller hun, at Vibeke (Vips) er rejst med Lasse til Slagelse nogle dage. 
+Flere støtter og bekendte har indbetalt penge, blandt andet Alice Mogensen og Anne-Lise Eiersted, hvilket hjælper familiens økonomi. Else har dog ikke haft tid til at male og håber først at kunne genoptage arbejdet i den følgende uge.
+Brevet indeholder også hverdagsglimt: familien er forkølet, Else er ved at ordne sommertøj til sig selv og Kari, mens Vibeke skal sy sin egen kjole af blåt stribet stof. Hun beskriver desuden, hvordan København er begyndt at ligne Sverige med den voksende adgang til varer som bananer, abrikoser, dadler, figner, ris og kokosmel. Hun glæder sig især over, at rationeringskortene snart ophører, så der igen kan købes kaffe.
+Et interessant afsnit handler om mødet med Erik Fischer, der har modtaget ni af Carl-Hennings tegninger. Fischer fortæller, at Statens Museum for Kunst muligvis kun vil vælge ganske få af dem, men giver samtidig udtryk for et ønske om i fremtiden at erhverve værker af både Carl-Henning og Else. Else bemærker også, at Swane er på vej ud af sin stilling, hvilket kan åbne nye muligheder om at Statens Museum for Kunst vil indkøbe værker af det abstrakte kunstnere som bl.a. Else Alfelt og Carl-Henning Pedersen.
+Brevet afsluttes med kærlige hilsner fra Else og døtrene, som alle glæder sig til Carl-Hennings hjemkomst. Hun sender også hilsner til Ole og Anna Klint Sørensen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yTFl</t>
+  </si>
+  <si>
+    <t>Tirsdag d 20 maj
+(På Lysebu)
+Kære Henning – mand – Birch har lige hentet Billederne til Kolding og Kviteret for 10 Stk 7 han skal have 25 % af evt salg / Tegningerne har jeg taget ud men kun ni – af en Fejltagelse – men nu gider jeg ikke, tage det hele frem igen – i Morgen går jeg ind med dem / og Andreasen var her, for at få Malet på Himlens Trompeter – jeg går i Morgen ind i Kunst for Varer og Måler det store op der – tager samtidig noget til Dam / på den fri kan jeg ikke komme før efter den 25 ds, der er fuldt i Kælderen af Blomster, en Blomsterudstilling er der for Øjeblikket –
+Andreasen kunde låne os sit Hus på Skagen fra den 8 Juni til den 28 Juni – det var optaget ellers – men han vilde prøve Berg´s der har fået et hus 20-40 km sydligere, om de kunde låne os det videre – Men hvad med Kari? – så får hun ingen Eksamen – Jeg har også talt med Bindslev, han rejser den 21 Juni til Spanien og spurgte om vi havde lyst at tage med 300 Kr + et Billede for hver / Opholdet derned kunde vi selv klare og vi kunde blive der 5 Uger, hvis vi vilde / Jeg længes nu efter at vi kan tale sammen også om Rejsen sydpå til Efteråret, for at vi kan få det forskellige til at passe i hinanden / Jeg sender med et Brev fra Skattevæsenet mon ikke vi skal protestere – det er meget billigere at være under 3000 i Skat / hvis du kan klare det for os /
+I Morgen rejser Vips med Lasse til Slagelse og bliver der en 3-4 Dage / hun er rejst nu / Alice Mogensen har betalt 50 Kr den 16/5. Anne-Lise Eiersted har også betalt – Jeg har ikke haft Tid at male i disse Dage, men håber at kunde begynde igen i næste Uge –
+Det er meget koldt i Dag – vi er forkølede alle tre og det er svært at blive af med den.
+Nu skal jeg til at ordne Tøjet til Kari og mig til sommer, Vipse skal jo selv sy sin Kjole, hun har fået noget pænt stribet blåt –
+Nu skal jeg i Byen og købe Hornfisk til Middag, Lasse er her.
+Byen ligner i det hele taget Sverige, Bananer, Abrikoser – Svesker, Dadler, Figner, Ris, Kokosmel / kan fås alle vejne – Og i Dag læste jeg at Rationeringskortene uddeles på Søndag – så glæder jeg mig til Kaffe igen for det er længe siden det er sluppet op – Nu har jeg været inde og måle et af de store Billeder 2,11 m x 1,68 m – er Himlens Trompeter større? Jeg har givet Erik Andreasen disse mål – Jeg har afleveret 9 Tegninger til Erik Fischer, han var så sød – han sagde det måske tog to År inden du så Tegningerne igen, han skulde kun bruge 2 måske tre – jeg valgte 3 stærke ud – måske tager de efter det – han sagde efter 1 Juli glæder vi os til at kunde købe noget af Dem og Deres Mand, det har altid været vores store Ønske – Swane går af – så det bliver spændende – Dam skal jeg aflevere til Fredag Morgen – 2 små Oliebilleder af dine 200 kr stk og jeg tager to Akvareller af mine til 100 kr stk – det når ikke at komme med på Skagen – men der bliver brug for nogen i de sjællanske kunstforeninger / Jeg nævnede det i Brande, han sagde at Manden måske hunde sælge éen så de lå der endnu – jeg spurgte ikke om dine – du ved bedre hvad det var – Nå nu vil jeg slutte med de kærligste Hilsener fra Else og begge dine Piger, og vi glæder os meget til du kommer – hvornår?
+Nu Kys og Hilsen igen _
+Hils nu Ole fra mig – og også Hilsen til Anna Klint Sørensen /</t>
+  </si>
+  <si>
+    <t>1952-09-16</t>
+  </si>
+  <si>
+    <t>Frankrig
+Auribeau</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Bror Borring
+Egill Jacobsen
+Kari-Nina Pedersen
+Pablo  Picasso</t>
+  </si>
+  <si>
+    <t>Carl-Henning skriver fra Auribeau i Sydfrankrig, hvor han er ved at falde til efter sit ophold i Briol i Dolomitterne. Han beskriver livet på pensionatet med arbejdere, en amerikansk medgæst og de daglige måltider, og fortæller, at han arbejder flittigt med sit maleri.
+Han sammenligner landskabet med Briol, som han stadig er stærkt betaget af, men understreger, at også Auribeau har sin egen skønhed. Arbejdsforholdene er dog vanskelige, da han maler på et loft, hvor vinden trænger ind gennem sprækkerne. En dag blæser en bøtte blå maling omkuld, hvilket både giver ekstra oprydningsarbejde og resulterer i et nyt maleri med en sort skikkelse på blå baggrund.
+Carl-Henning reflekterer over sit kunstneriske arbejde og eksperimenterer blandt andet med at male på bagsiden af lærrederne. 
+I brevet beder han Else om at undersøge nogle praktiske forhold - bl.a. skal hun spørge 
+Egill Jacobsen om han havde problemer med at få værker ud af Frankrig. Han henviser til at Else Alfelt havde problemer med at få sine værker med ud af Rom efter hendes ophold der. 
+I brevet nævnes også Kunst for Varer, der var en særlig dansk bytteordning, oprettet under besættelsen. Her kunne kunstnere betale for varer og tjenesteydelser med kunstværker i stedet for penge. Ordningen fungerede ved, at kunstnere afleverede malerier, tegninger eller grafik til organisationen, som derefter blev anvendt som betaling til de virksomheder og handlende, der var tilsluttet systemet. Til gengæld kunne kunstnerne få adgang til dagligvarer, tøj, håndværksydelser, medicin, boligudstyr og andre nødvendigheder. For mange yngre kunstnere med begrænsede indtægter var det en vigtig økonomisk livline.
+Carl-Henning skriver også at han planlægger udflugter i omegnen, blandt andet til Antibes, hvor Picasso-museet ligger.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/1mB2</t>
+  </si>
+  <si>
+    <t>16/9-52
+Jeg skriver også til Andreasen idag. Jeg glæder mig til gramofonpladen. Her er der radio når man spiser. Arbejdere der drikker rødvin og spiller kort. En amerikaner der også spiser her, og som sidder længe og tænker over noget - og så fortæller han mig
+noget på et lavmælt amerikansk. Som jeg ikke forstår 1/10 af,
+bare lige hvad det går ud på, og for ikke at være alt for uhøflig siger yes, yes til. Han gav likør i går aftes. Smagte godt. Fik I så fløjelsbukser til Kari? 
+Jeg ligger i en blød bred dobbeltseng. Så jeg kan næsten også ligge på tværs. Maden er god og rigelig, som M. Perens serverer. Om morgenen en stor skål
+café-au-lait. Nå nu vil jeg gå op og male igen. Håber du får
+malet meget. Jeg er mere spændt på den udstilling! Jeg
+nåede jo ikke ind til Bror Bernild i Fredericiagade ved siden
+af Kunst for Varer. Kan du ikke gå derind og spørge ham hvor-
+ledes og hvordan. Om han beholder 2 billeder af mig, og
+hvad jeg så har tilgode, og om han så vil fotografere for dig,
+for det?
+Aften: Det var fantastisk i Briol. Det falder man jo for lige med det samme. Men det er også smukt her. Man skal bare mere vænne sig til det. Jeg kan ikke ha' nogen smukkere udsigt end fra mit vindue. Den er ikke betagende, som den i Briol, men den har sin egen måde at være på.
+Det har ikke været nemt at male oppe på loftet idag. Det suser ind igennem lemmene. Omtrent som på Skagen. Ikke mindre, tværtimod. Det Det kommer som vindkast. Lærrederne der hænger ned fra loftsbjælken bevæger sig som sejl i storm. Da jeg kom der op efter middag var en bøtte blå maling blæst omkuld, og farven flød ud over bordet og ned på gulvet, hen over
+et lærred, jeg måtte male et blåt billede, med en sort skikkelse, og et større arbejde med at tørre op.
+Sondag. Søndag. 
+Sidste Søndag sad jeg i Milano, og havde travet rundt hele dagen. I dag Auribeau. Jeg har malet op-pe på loftet. Heldigvis har det ikke blæst noget videre idag. Kun en del lige over middag, da jeg sad oppe på den lille plads ved kirken. Nu er jeg begyndt at male på bagsiden af lærredet. Om det skulle
+være bedre. Billederne ser idet mindste mere mystiske ud.
+En større forskel mellem lys og mørke. Meget romantiske bliver de på den måde. Nå, om ikke andet så kan jeg male på begge sider, bare så skal jeg se at få fat i noget mere linolie. Der var kommet nogle underlige buler i lindolietuben på vejen her ned. 
+Jeg skriver op hvor mange flasker rødvin jeg bestiller. Til i aften har jeg drukket 4 flasker, hvis jeg bliver ved på den måde i godt 2 måneder, bliver det over 50 flasker rødvin. Jeg får sat til livs. Og det bare ved at drikke rødvin til maden.
+Fik Kari så en god fødselsdag hos Vipse?
+Forstås hvordan de andre malere der har været i Frankrig, har fået billeder ud af Frankrig. Om der er nogen formalier, som med dine i Rom!! (Egill for eks.)
+Når nu jeg har malet et stykke tid, så vil jeg nogen ture ud i omegnen, bl.a. til den Zigeunerby, og til Antibes, hvor Picasso museet ligger.
+Nå men det er godt I få god mad og kaffe.
+Uden mad og drikke duer helten ikke.
+De kærligste hilsener og kys
+jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-21</t>
+  </si>
+  <si>
+    <t>Knud Agger
+Vibeke  Alfelt 
+Erik Andreasen
+Frederik  Dam 
+Egill Jacobsen
+Alice  Mogensen
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Jørn Rubow
+Jeppe Vontillius
+Svend  Wiig Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra København, mens han opholder sig i Auribeau, og fortæller om sine egne kunstneriske forberedelser og familiens hverdag. Hun er i fuld gang med at planlægge en større udstilling og arbejder intenst på både værker, katalog og indramning.
+Hun har netop grunderet en række krydsfinérplader og glæder sig til at få arbejdsro, når Kari rejser på besøg hos Vips og Lasse. Else gør status over udstillingen og regner foreløbig med omkring 39 oliemalerier og 60 akvareller, heriblandt nyere værker som Svovlbjergene, Sicilien og Universum, som hun vurderer hører til blandt hendes bedste nye billeder. Hun omtaler også en gruppe værker, hun kalder "Skabelsesbilleder", kendetegnet ved store sole eller måner.
+Praktisk er hun optaget af katalogudformning, indramning og økonomi. Mogensen hjælper med at indramme billederne og har brugt flere aftener på arbejdet. Else spørger Carl-Henning til antallet af kataloger og invitationer, der bør trykkes.
+Hun viderebringer også nyt fra kunstmiljøet. Egill Jacobsen mener, at Carl-Henning sandsynligvis kan få sine billeder hjem fra Frankrig uden større problemer, og foreslår eventuelt kontakt til den danske konsul eller Wamberg i Paris. 
+Fra Den Frie Udstilling fortæller Else, at Jeppe Vontillius foreslås som medlem, Svend Wiig Hansen som gæst, og at Knud Agger er indstillet til et legat.
+Der er desuden nyt fra venner og bekendte: Valentin har været på besøg og sender hilsner, ligesom Else giver Carl-Henning oplysninger om området omkring Tanneron, som Valentin mener, han bør udforske nærmere. 
+Hun nævner også forskellige bidrag til familiens økonomi fra Møller Mikkelsen, Erik Andresen og Alice Mogensen.
+Brevet afsluttes med omtale af en takkeskivelse fra Statens Museum for Kunst, underskrevet af Jørn Rubow, for den gave Carl-Henning tidligere har skænket museet. Der må her være tale om den akvarel fra Norge som Else Alfelt i et tidligere brev skriver at hun har givet SMK i Carl-Hennings fravær.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/D9Ui</t>
+  </si>
+  <si>
+    <t>(Aurebeau tilføjet med CHP’s skrift)
+Kære søde Henning, Jeg skynder mig at skrive at du ikke forgæves skal vente på Brev, Jeg fik dit Brev i Går Eftm. Tak for det, Kari var lige kommet ind af Døren, og da vi kom til at du sad ved Eftm. Kaffe som vi drak mens vi læste videre / Jeg havde lig malet 8 Krydsfinerer over – 2 gang, de er dejlige at se på fuldstændig nye og ubrugte, jeg glæder mig til at komme i gang med dem Lørdag Eftmdag – så rejser Kari op til Vips og Lasse og jeg har en hel Uge for mig selv, da skal de males på / Kari er lige gået i Skole og jeg sidder og spiser Kærnemælksuppe, Rest fra middag i Går, så skal jeg ud at vaske op og så i Gang med at skrive Katalognumre – for skal jeg have et må det vist i gang en af Dagene / Jeg har foreløbig 33 Oliebilleder, deraf 16 fra i År som alle er spændende, 6 fra Ravello de 4 aldrig vist, 3 fra 50 – de to aldrig vist 8 fra 49 deraf to ikke vist før / Men der bliver vel lidt flere fra i År – Efter du er rejst har jeg lavet bl.a. 2 der er rykket ind til de gode / Svovlbjergene Sicilien / og Universum / Det sidste har jeg under Gruppen jeg kalder / skalvelsesbilleder, alle de med den store sol el måne der er foreløbig 7 i den gruppe –
+Jeg har købt lister 100 m foreløbig, det var dyrt 63,80 Kr og der er kun til 19 Billeder af standardstørrelsen, men for mere end 35 Kr til skal jeg sikkert ikke bruge / Mogensen kommer i Morgen Aften og begynder at ramme ind, Han sagde forleden han var her, nå hvornår skal jeg begynde, mon det ikke snart er Tiden / Med Akvarellerne regner jeg med 60 stk. det bliver c. 100 Katalognumre i alt det er vel tilpas? Selvfølgelig tager jeg flere Ting med derud / Har talt med Egill, han har aldrig haft vrøvl med sine Billeder fra Frankrig, men han siger det måske fordi han selv har haft dem med igennem Toldene /
+Han siger du kan tale med den danske konsul, jeg synes han sagde der var en i Cannes, el måske skrive til Wamberg i Paris og høre han har jo med kulturanliggender at gøre – Men han har som sagt klaret sig uden, og vis skrivelsen fra Akademiet som bevis for han var Maleren –
+I går kom der Brev fra ”den frie” til Generalforsamling, de foreslår Jeppe Vorsilius som medlem og billedhuggeren Svend Wiig Hansen som Gæst /
+Og Legatudvalget har indstillet Knud Agger til Legatet / andre Forslag kan indsendes til Kontoret, inden 8 Dage fra Dato d. 15 er brevet fra. Generalforsamling er den 31 Oktober på Forretningsførerens Kontor, Vallentin var her i Går Aftes, han troede du var kommet hjem, men nu fik jeg hans Adr og skulle hilse dig og Mosjø Perent fra ham / her er den Lysholmsvej 4, Avedøre pr. Glostrup
+Han skriver måske til dig om det men hvis ikke, fortæller jeg dig at de fleste der går tur til Tanneron – når ikke længere end til Byen, men længere fremme cirka 2 km ligger Kirken og er det egentlige – var du der?
+Regnskabet
+Møller Mikkelsen, Erik A, og Alice Mogensen har sendt i denne Måned – og i sidste kom Erik med Pengene det ved du vist /
+Jeg vil prøve at ringe til Dam der var noget med en Mand på Skagen som vilde købe en lille Ting af dig, men det er nu længe siden – og han har ikke været hjemme når jeg ringede –
+Om jeg lader Katalog trykke som Indbydelser, hvor mange mener du bør sendes ud – og lidt må jeg vel have i Overskud, altså hvor mange bør trykkes? Fredag – nu fortsætter jeg, sidder ved Morgenkaffen, har lige fået kort fra Vipse, hun skal have Gæster og de skal have Haresteg – en som jeg selv har fanget skriver hun / Det bliver underholdende at høre hende fortælle nærmere om det /
+Fra Kunst- musæet er der nu til Morgen kommet en Takkeskrivelse til dig for Gaven, underskrevet Jørn Rubow
+Jeg skulde hen at låne Støvsugeren nu men gider ikke rigtigt / Kari er gået i gang med et Brev til dig, så nu må jeg vente til hun kommer fra Skole og får skrevet færdigt / Tirsdag d. 21 / du kan nok ikke forstå du ikke får Brev men jeg har haft så travlt med det Katalog – jeg har jo ingen Forstand på sådan noget, nu skal jeg ned at ringe el går måske direkte til Trykkeren – håber det kan nå at blive færdigt / Du har fået et Katalog, med Autografer af dine svenske Kunstnärskammerater, skriver de sig det er en strålende oplevelse, at have dine Billeder imellem sig, skriver de – Mogensen rammede i går Aftes 10 Billeder ind, i forvejen havde han ordnet ti og nu er der en sidste Rest som han ordner i næste Uge, han rammer dem meget smukt ind, og jeg skulde hilse dig når jeg skrev – Han var kasseret helt på Efterårsudstillingen – det er lidt uretfærdigt synes jeg / om du andre to har jeg endnu intet hørt /Jeg har fået det til 39 Oliebilleder og 60 Akvareller – 
+Men nu går jeg, og medsender som en lille hilsen fra Kari-pigen hendes meget smukke begyndelse på Brevet, Nu kærlige Hilsener og Kys / Jeg kunde godt tænke mig at du snart var her – Kari er jo hos Vips Din Else
+På hovedet i brevet er skrevet som henvisning til stjernen ved årstallet:
+Karakterbogen Kari er begyndt at skrive om er fyldt med 6 taller. Jeg skal købe 50 m lister til. Jeg har lige lånt en meget intressant Bog om Havet af Mogensen</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
   </si>
   <si>
     <t>1962-07-31</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Skagen</t>
   </si>
   <si>
     <t>Venedig Biennalen</t>
   </si>
   <si>
     <t>Else Alfelt
 Albert  Giacometti
 Arshile Gorky
 Friedensreich Hundertwasser
 Serge Poliakoff
 Arï Redon
 Emil Schumacher</t>
   </si>
   <si>
     <t>Kunstsamler Erik Andreasen skriver til Carl-Henning Pedersen. Erik Andreasen har været på Venedig Biennalen og se Carl-Henning Pedersens værker. Dette år repræsenterede Carl-Henning Pedersen Danmark på Venedig Biennalen sammen med kunstneren Henry Heerup. 
 Andreasen fortæller også at han har sendt et afdrag til Bovlund, som er Carl-Henning Pedersen og Else Alfelts atelier og sommerhus i Ferring Vesterhavet.</t>
@@ -452,59 +811,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ukHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/Nr5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eYqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/JIwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/HmqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yTFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/1mB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/D9Ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/UqJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4qjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/lHrQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/T3sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/dtU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/nY5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/PUYm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -617,347 +976,643 @@
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>34</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-        <v>68</v>
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>73</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>