--- v0 (2025-12-06)
+++ v1 (2026-08-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="49" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -154,50 +154,92 @@
   <si>
     <t>(Stockholm Oktober 1946)
 Kære Henning / Jeg er nu i Stokholm og bor hos Voxendal, en af Malerne fra Marsliden, jeg bliver her nogen Dage til Rikke kommer hjem fra Sygehuset, for hun har vel skrevet at hun har lagt sig ind for Gallesten og er opereret. Hun vil, at jeg ikke skal komme før hun er hjemme igen /
 Paa Lørdag skal vi samle alle jeg kender her og lave en lille Fest, ellers har jeg ikke talt med andre end Lage ham mødte jeg uden for en Udstilling af en abstrakt Konstruktivist, det var blodløst, som Lage sagde / Ellers var vi paa Svensk-Fransk og se de abstrakte, Picasso, Leger, Miro, Braug, Klee dem alle + en ny mand ”André Masson”, en Blanding af Asger, Egill, Egills Glød og Asgers Form-sprog, han havde ogsaa et Billede funstændig som Ortvads, hvide Billeder fra sidste Aar, de sam-me Problemer som os, men vi er langt stærkere. En anden Mand ”Eugène de Kermadec” som er Morten, Asger og jeg, men fine smukke Ting, bare at vi er mere konsekvente, vi staar meget stærkt dette er jo det ypperste Franske Kunst har / De andre nævner jeg ikke dem faar du læse om / Kun det af Klee, vel nok det heleste og stærkeste paa Udstillingen /
 Du kan ellers tro jeg blev feteret og forkælet paa Saxnäs-gaarden de sidste Dage inden jeg rejste – Kaffe paa Sengen Søndag Morgen, og Fru Ricklund var saa vanvitig rar og god ligesaa Folke Rick-lund /
 Jeg har en Del Fotografier jeg byttede med en Mand, Invar Anderson, om primitiv Kunst skal der udgives en Bog og han skal levere alle Fotografierne/
 I Wilhelmina lige inden Toget gik til Stockholm, var jeg paa Besøg hos en Musiker Ture Persson, jeg skulde aflevere en Akvarel som Fru Ricklund havde solgt for mig / Han var meget optaget af den, den skulde inspirere ham naar han komponerede / Han vidste ikke at saadant fandtes i Billedkun-sten, men var lykkelig over at genfinde de samme Problemer, han arbejdede med i Musikken, hos os /
 Han spillede en Komposition ”En Fjälvandring” og gav mig den / Han benævnede den selv tradis-jonel, et mislykket forsøg i Farver, saa det han gør maa jo være stærkere nu, men det nyere var kun for Orkestre / Jeg nævnede Friesholm og alle de om ham og sagde han sikkert vilde faa Udbyt-te af et Besøg i København / Der skal være en Musik-kongres nu snart og han havde saa smaat tænkt at tage hid / Mærkeligt at finde en Mand saa langt borte i en lille By – beskæftigene sig med samme Problemer som os. Han talte om den nyere Musik som byggede paa Palestrina og Bach /
 Her er dejligt Solskin, bare ingen Fjäll, jeg savner dem, de var saa stærke og store, Luften var saa ren / Om jeg kan beholde noget af Storheden i mig til jeg kommer hjem og faar gjort nogen Ting endnu inden Udstillingen, endnu stærkere, jeg er ikke tilfreds med det jeg har, men kan jo heller ikke bedømme det løsrevet fra min Sammenhæng /
 Jeg maler Akvareller, Morgen, Middag, Aften, det andet har jeg sendt til Gøteborg, bare Rikke nu ikke tager det stærkeste Billede /
 Ricklunds tog et for Opholdet et med stærke frie Broer, det var ikke fuldkomment, men det som var i det var til gengæld meget nyt og stærkt for Ricklund laa hele Fjället i dets Løftninger og Styr-ken /
 Kære mine søde Unger
 Vipsebarn og Kariunge /
 I den store By er Else igen, men her er ikke rart, man kan næsten ikke trække vejret, som i Fjället med den rene Luft / Der var saa smukt / Og spændende var der ogsaa, jeg gik over Myren (det er Mosen), det havde frosset om Natten og der var tydelige Fodspor i den bløde Bund, pludselig siger jeg men har Mennesket, nu gaaet paa Hænder, der var tydeligt Aftryk af fem runde, jeg troede Fingerspidser, saadan det var en Bjørn som havde gaaet der / Jeg hørte Historier om Bjørne der-oppe, de har 1 Mands Forstand og 10 Mands Styrke / Naar de fanger Faar, tager de altid først det med Klokken om Halsen, og saa graver de Klokken og Skindet ned saa ingen kan høre eller se at der har været en Bjørn og ædt deres Faar, og saa gaar Mændene og leder, for de faar kun Erstat-ning for Faaret hvis de kan bevise at Bjørnen har ædt det, og saa bliver der Bjørnejagt. Jeg faar en Frakke med til dig Vipseunge, som har været Rikkes, den er mørk blaa, jeg haaber du klarer dig til da med varme / Stryger du Tøjet fint store Pige, Henning regner dig for at være meget dygtig /
 Nu maa I være nøjede med dette for nu gider jeg ikke skrive mere, jeg haaber Vipsetøs finder de to Frimærker jeg nu lægger i til hende /
 Saa Kærlig Hilsen fra jeres 
 Else
 alle 3 /
 og kys til jer mine Unger /
 Hvis i skulde finde paa at skrive, blir det bedst at det bliver til Rikkes Adr. jeg bliver her ikke saa længe /
 Skulde der være noget vigtigt el. I har Lyst at skrive nu, bor jeg i Stockholm til og med Tirsdag d. 15 ds. 
 Adr. Voxendal
 Grekfaravägen 19
 Ängby
 Stokholm</t>
+  </si>
+  <si>
+    <t>1953-03-26</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ulrik Hendriksen
+Finn Nielsen
+Kari-Nina Pedersen
+Per Rom</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen har i toppen af brevet skrevet "Stockholm, marts 1953". Det må dog være en fejl, da Else fortæller hun befinder sig "her i Norge". Det understøttes yderligre af, at hun brevet er en del af den korrespondance der er mellem Else og familien, mens hun opholder sig på Lysebu i Norge.</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Else skriver til Henning og Kari, at hun har fået afslag på sin ansøgning om at opholde sig på Lysebu på særlige vilkår. Hun kan dog blive som betalende gæst i yderligere 14 dage for 175 kroner. Hun er usikker på, om det er pengene værd, medmindre opholdet giver hende et væsentligt kunstnerisk udbytte.
+Næste dag skal hun tale med Finn Nielsen, som har forstand på mosaik. Finn Nielsen er nævnt i et andet brev som ham, der gav Else og Henning opskriften på den mørtel, de lagde mosaikstifterne ned i. Hvis han kan lære hende mere om de praktiske sider af mosaikarbejdet, overvejer hun at forlænge sit ophold. Ellers vil hun sandsynligvis rejse hjem ved månedens udgang.
+Hun fortæller, at hun næsten er færdig med at male, men mangler tre værker. Hvis hun rejser snart, må hun stoppe arbejdet, da billederne ellers ikke når at tørre. 
+Else responderer på Carl-Hennings brev, hvor han fortæller at han har arrangeret de skal til Løkken i en længere periode. Hun glæder sig til at komme tilbage til havet og til igen at være sammen med familien hver dag. Hun giver udtryk for både lettelse over snart at skulle klare sig selv igen og glæde ved gensynet med Henning og Kari.
+Hun beretter også om kunstlivet på Lysebu. Aftenen før havde Billedkunstnernes Styre været på besøg, hvor Ulrik Henriksen fortalte om kunstnernes organisation, og hvor deltagerne hørte om Rigsgalleriet, som Per Rom samme år var blevet leder af. Else bemærker, at norske kunstnere råder over betydelige økonomiske midler sammenlignet med, hvad hun kender hjemmefra.
+Afslutningsvis nævner hun et kommende arrangement, hvor Glavinds kone skal synge norske folkesange. Hun overvejer desuden forskellige rejseruter hjem, enten via Göteborg og færgen til Aalborg med videre rejse til Løkken, eller ved først at tage hjem og derfra følges med familien til Løkken.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/bje0</t>
+  </si>
+  <si>
+    <t>Stockholm, Marts 53. 
+(tilføjet med CHPs skrift, men af teksten fremgår det, at Else er i Norge)
+Kære Henning og Kari – Ja, så fik jeg Afslag dv. sige jeg må bo her som betalende Gæst – 175 Kr i 14 Dage, hvis jeg har Lyst – Men hvis jeg skal betale så skal jeg have virkelig nytte af at være her
+/ I Morgen skal jeg tale med Finn Nielsen han har forstand på Mosaik – hvis jeg kunde lære lidt praktisk om det af ham så vil jeg blive – men det ved jeg først i Morgen / Jeg har lige stået og målet, mangler endnu at male 3 over – men rejser jeg d. 30 el. 31 ds. så må jeg holde op nu for ellers bliver de ikke tørre / Hvad gør I med Blomsterne, og Fuglene og Itzi?
+Jeg glæder mig til at komme til Havet / Og er faktisk lettet over at skulde være mig selv igen / Og så glæder jeg mig til at være sammen med jer, hver Dag – 
+I går Aftes var Billende Kunstneres Styre heroppe, Ulrik Henriksen fortalte om deres Organisation og vi fik at høre om Rigsgalleriet som Per Rone er blevet Chef for – 
+Det er store Summer som Kunstnerne har at operere med her i Norge –
+På Lørdag synger Glavinds Kone, norske Folkesange, det bliver vist meget fint – 
+Jeg spekulerer på om det bliver nemmere for mig kun at tage til Gøteborg og så sejle over til Ålborg og derfra tage til Løkken – men måske er det mindre kompliceret at tage hjem og følges med jer – om jeg når det –</t>
   </si>
   <si>
     <t>1967-02-12</t>
   </si>
   <si>
     <t>Erik Andreasen</t>
   </si>
   <si>
     <t>Meïr Feigenberg
 Gustave  Von Groschwitz
 Charlotte Weidler</t>
   </si>
   <si>
     <t>Erik Andreasen skriver til Carl-Henning Pedersen i anledning af en udstilling med Carl-Henning Pe-dersen i Stockholm, hvortil Andreasen har udlånt en række CHP-værker fra sin private samling. Andreasen ønsker at låne værker af CHP til at udfylde hullerne på væggen. 
 Derudover fortæller Andreasen om besøg af direktøren fra Carnegie International, Pittsburgh, Gu-stave von Groschwitz samt kurator Charlotte Weidler. De var på besøg på Det Ny Teater hvor de så Carl-Henning Pedersens scenetæppe. Gæsterne udvalgte et værk fra foyeren på Det Ny Teater til en udstilling på Carnegie International Pittsburgh.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/gqFe</t>
   </si>
   <si>
     <t>Kære C-H
 Det bliver spændende at se en udstilling i Stockholm! Nu kommer de jo og henter billederne og der bliver et par kedelige bare områder på væggene som måske kunne erstattes a et par billeder, som jeg kunne låne fra dig. De fleste af de udlånte billeder har størrelsen 100 gange 130 el. ca. 120 gange 100, hvortil kommer det store 177 gange 98.
 Selvfølgelig vil jeg blive meget glad for hvis du ville overlade mig nogle i udlånsperioden. ”Dan-mark” vil da tage dem med ud på tirsdag. 
 Du ved sikkert at V. Groschwitz [Gustave von Groschwitz] og Charlotte Weidler var her under din bortrejse. Direktør Feigenberg var meget elskværdig og åbnede det Nye Teater for os en formid-dag ligesom han hejste fortæppet ned. Det blev meget beundret, der blev taget farvefoto af det til et amerikansk blad (med din tilladelse, selvfølgelig). Og V. Groschwitz [Gustave von Groschwitz] ville have lånt det til Pittsburgh hvis det ”Nye Teater” ville af med det (hvad der jo ikke kan lade sig gøre). De valgte det skønne ”Grønne” store billede i foyeren til Pittsburgh, hvilket, i mine øjne var et udmærket valg. 
 Mange hilsner 
@@ -301,59 +343,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bje0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/gqFe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -464,87 +506,131 @@
       <c r="H3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="5"/>
+      <c r="I4" s="5" t="s">
+        <v>38</v>
+      </c>
       <c r="J4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="5" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="K5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
+    <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>