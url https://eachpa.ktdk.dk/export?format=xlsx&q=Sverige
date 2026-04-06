--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="84" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="91" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -352,54 +352,90 @@
 Kære Henning / Jeg er nu i Stokholm og bor hos Voxendal, en af Malerne fra Marsliden, jeg bliver her nogen Dage til Rikke kommer hjem fra Sygehuset, for hun har vel skrevet at hun har lagt sig ind for Gallesten og er opereret. Hun vil, at jeg ikke skal komme før hun er hjemme igen /
 Paa Lørdag skal vi samle alle jeg kender her og lave en lille Fest, ellers har jeg ikke talt med andre end Lage ham mødte jeg uden for en Udstilling af en abstrakt Konstruktivist, det var blodløst, som Lage sagde / Ellers var vi paa Svensk-Fransk og se de abstrakte, Picasso, Leger, Miro, Braug, Klee dem alle + en ny mand ”André Masson”, en Blanding af Asger, Egill, Egills Glød og Asgers Form-sprog, han havde ogsaa et Billede funstændig som Ortvads, hvide Billeder fra sidste Aar, de sam-me Problemer som os, men vi er langt stærkere. En anden Mand ”Eugène de Kermadec” som er Morten, Asger og jeg, men fine smukke Ting, bare at vi er mere konsekvente, vi staar meget stærkt dette er jo det ypperste Franske Kunst har / De andre nævner jeg ikke dem faar du læse om / Kun det af Klee, vel nok det heleste og stærkeste paa Udstillingen /
 Du kan ellers tro jeg blev feteret og forkælet paa Saxnäs-gaarden de sidste Dage inden jeg rejste – Kaffe paa Sengen Søndag Morgen, og Fru Ricklund var saa vanvitig rar og god ligesaa Folke Rick-lund /
 Jeg har en Del Fotografier jeg byttede med en Mand, Invar Anderson, om primitiv Kunst skal der udgives en Bog og han skal levere alle Fotografierne/
 I Wilhelmina lige inden Toget gik til Stockholm, var jeg paa Besøg hos en Musiker Ture Persson, jeg skulde aflevere en Akvarel som Fru Ricklund havde solgt for mig / Han var meget optaget af den, den skulde inspirere ham naar han komponerede / Han vidste ikke at saadant fandtes i Billedkun-sten, men var lykkelig over at genfinde de samme Problemer, han arbejdede med i Musikken, hos os /
 Han spillede en Komposition ”En Fjälvandring” og gav mig den / Han benævnede den selv tradis-jonel, et mislykket forsøg i Farver, saa det han gør maa jo være stærkere nu, men det nyere var kun for Orkestre / Jeg nævnede Friesholm og alle de om ham og sagde han sikkert vilde faa Udbyt-te af et Besøg i København / Der skal være en Musik-kongres nu snart og han havde saa smaat tænkt at tage hid / Mærkeligt at finde en Mand saa langt borte i en lille By – beskæftigene sig med samme Problemer som os. Han talte om den nyere Musik som byggede paa Palestrina og Bach /
 Her er dejligt Solskin, bare ingen Fjäll, jeg savner dem, de var saa stærke og store, Luften var saa ren / Om jeg kan beholde noget af Storheden i mig til jeg kommer hjem og faar gjort nogen Ting endnu inden Udstillingen, endnu stærkere, jeg er ikke tilfreds med det jeg har, men kan jo heller ikke bedømme det løsrevet fra min Sammenhæng /
 Jeg maler Akvareller, Morgen, Middag, Aften, det andet har jeg sendt til Gøteborg, bare Rikke nu ikke tager det stærkeste Billede /
 Ricklunds tog et for Opholdet et med stærke frie Broer, det var ikke fuldkomment, men det som var i det var til gengæld meget nyt og stærkt for Ricklund laa hele Fjället i dets Løftninger og Styr-ken /
 Kære mine søde Unger
 Vipsebarn og Kariunge /
 I den store By er Else igen, men her er ikke rart, man kan næsten ikke trække vejret, som i Fjället med den rene Luft / Der var saa smukt / Og spændende var der ogsaa, jeg gik over Myren (det er Mosen), det havde frosset om Natten og der var tydelige Fodspor i den bløde Bund, pludselig siger jeg men har Mennesket, nu gaaet paa Hænder, der var tydeligt Aftryk af fem runde, jeg troede Fingerspidser, saadan det var en Bjørn som havde gaaet der / Jeg hørte Historier om Bjørne der-oppe, de har 1 Mands Forstand og 10 Mands Styrke / Naar de fanger Faar, tager de altid først det med Klokken om Halsen, og saa graver de Klokken og Skindet ned saa ingen kan høre eller se at der har været en Bjørn og ædt deres Faar, og saa gaar Mændene og leder, for de faar kun Erstat-ning for Faaret hvis de kan bevise at Bjørnen har ædt det, og saa bliver der Bjørnejagt. Jeg faar en Frakke med til dig Vipseunge, som har været Rikkes, den er mørk blaa, jeg haaber du klarer dig til da med varme / Stryger du Tøjet fint store Pige, Henning regner dig for at være meget dygtig /
 Nu maa I være nøjede med dette for nu gider jeg ikke skrive mere, jeg haaber Vipsetøs finder de to Frimærker jeg nu lægger i til hende /
 Saa Kærlig Hilsen fra jeres 
 Else
 alle 3 /
 og kys til jer mine Unger /
 Hvis i skulde finde paa at skrive, blir det bedst at det bliver til Rikkes Adr. jeg bliver her ikke saa længe /
 Skulde der være noget vigtigt el. I har Lyst at skrive nu, bor jeg i Stockholm til og med Tirsdag d. 15 ds. 
 Adr. Voxendal
 Grekfaravägen 19
 Ängby
 Stokholm</t>
   </si>
   <si>
+    <t>1950-08-13</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt </t>
+  </si>
+  <si>
+    <t>Dyndmosevej 1, Vejby</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
+  </si>
+  <si>
+    <t>Brev til Vibeke Alfelt, der er ude at rejse. I brevet oplyser de hvor CHP, EA og KNP vil opholde sig på landet i Vejby de næste 14 dage: Dyndmosevej 1, Vejby, Sjælland</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/qOvB</t>
+  </si>
+  <si>
+    <t>Søndag d. 13 Aug – 1950
+Vejby 
+Vores kære Vipse - Vi er parat omtrent til at tage af sted, til Vejby, til et Hus vi har lejet lige over for Kit og Bent./
+Tak for Brevet, det er dejligt at du skriver saa hurtigt / Syklen bliver for dyr at sende, nu, den ikke gaar som Rejsegods - Vi kan heller ikke laase den op – og Dynamolygten kunde du heller ikke faa med el Pumpen, den kunde ikke sendes med løse Dele. - Vi bliver ude paa Landet i 14 Dage /
+Adr. er 
+Dyndmosevej 1
+Vejby
+Sjælland /
+Skal hilse dig fra Kät og den Dreng hun gaar med / Og fra Fru Lomborg og Ebbe / hun prøver at faa Kari flyttet ud på Katrinedal-skolen her er 2 Kort fra dine Venner i Sverige – 
+Kari bærer Itzi ud paa Landet –
+Nu mange Hilsener til alle fra os alle
+og kærlige Hilsener til dig fra
+Else, Henning og Kari –
+Spar paa Pengene, vi sænder sikkert ikke flere / kan ikke undvære flere –</t>
+  </si>
+  <si>
     <t>Vinteren 1963</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vibeke  Alfelt </t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
@@ -506,59 +542,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -963,85 +999,131 @@
         <v>20</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="F11" s="5" t="s">
-[...8 lines deleted...]
-        <v>80</v>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="K11" s="5" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="K12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>