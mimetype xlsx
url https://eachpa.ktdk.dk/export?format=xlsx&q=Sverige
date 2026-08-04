--- v1 (2026-04-06)
+++ v2 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="91" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="129" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -225,96 +225,96 @@
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Vibeke  Alfelt 
 Rikke H. 
 Kari-Nina Pedersen
 Carl-Henning Pedersen </t>
   </si>
   <si>
     <t>Else skriver hjem fra en længere rejse i Saxnäs i det nordlige Sverige, hvor hun maler og udforsker fjeldene. Hun beskriver at hun på otte dage kun har malet to billeder, fordi hun bruger tiden i naturen. Hun har været på Marsfjället og sovet i en samisk hytte. Hun beskriver naturoplevelser, samisk kultur og logistiske udfordringer i fjeldene. Hun længes efter familien og sender kærlige hilsener og postkort.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/6LkS</t>
   </si>
   <si>
     <t>(Saxnæs) d – 9/9 – 46
 Kære Kari, Vipse og Henning /
 Jeg længes efter jer alle sammen / Mine unger, hvordan har I det I kunde godt skrive til mig / 
 Nu har jeg været i Saxnæs i over 8 Dage, jeg har endnu kun malet 2 Billeder, for jeg har været paa Fjellet, det vidunderlige Marsfjell, og sov om Natten i en Laphytte med aabent ildsted midt paa Gulvet, vi laa paa Birkeris med Renskind over og Tæpper om os – I morgen skal jeg til Marsliden, for Foden af Marsfjellet – der bliver jeg et Par Dage, saa kan jeg faa Lejlighed il at tage op i Fjellet / Det er nemlig en besværlig Tur derover fra Saxnæs / med motorbaad over to søer, og imellem dem, 7 Mys, det er Moser, om man ikke er barbenet bliver man vaad, My´ren skifter med Skov / I gaar var jeg paa Satsfjellet, derfra var vidunderlig udsigt helt ind til den norske Grænse, og lige ret for sorte Fjelle med hvid Sne,
 Marsfjellet er 1490 m højt og Satsfjellet 1050 m / Jeg sender Kort som I kan se paa, hvordan her er, saa slipper jeg at sende saa mange til jer /
 Rikke sender Fødselsdagsgaverne til jer, da jeg ikke kan faa nogen ting heroppe / Det er sandt, jeg plukkede Jorddrum, det er Multebær på norsk, orange Hindbær, der gror i Myren, det er Myr og Bæk allevejne her/
-Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende o om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
+Der er en Ting til jeg glemmer, vi var i Fatmomakke, der er Lappernes Samlings Sted om Somme-ren, der sker alle Begravelser og Bryllupper og Barnedaab for et halvt Aar, langvejs fra komme de dragende og om Aftenen danser de og holder Fest / Det er første Søndag hvert Aar i September Maaned /
 Alt som er paa Kortene har jeg set og ser daglig /
 Jeg haaber I har det godt alle sammen /
 Nu mange kærlige Hilsener
 Og Kys fra jeres 
 Else
 Hilsen til Dem som spørger til mig</t>
   </si>
   <si>
     <t>1946-09-18</t>
   </si>
   <si>
     <t>Rikke H. </t>
   </si>
   <si>
     <t>Det står ikke helt klart hvem afsenderen Rikke er. Carl-Henning Pedersen har modtaget flere breve fra hende, men dette brev er skrevet på hendes eget brevpapir med initialerne R.H. påtrykt med guldskrift i øverste venstre hjørne. Hun beskriver at det har nydt at være på besøg hos Carl-Henning Pedersen og Else Alfelt og for en stund være i "et andet miljø". Vi får også at vide at hun selv ejer værker af Carl-Henning Pedersen og Else Alfelt. Ligesom hun kender til det kunstneriske miljø omkring Elna Fonnesbech Sandberg, Richard Mortensen, Asger Jorn mf.</t>
   </si>
   <si>
     <t>Rikke takker Carl-Henning for hans brev og fortæller, hvor meget hun nød at bo hos ham og Else — det var for hende en kærkommen afkobling og inspiration at se deres billeder. Hun ønsker ham tillykke med fødselsdagen og håber, han har modtaget pakken, som Else hjalp med at arrangere. Rikke nævner dårligt vejr, sine seneste gæster (bl.a. Gutte og Horn), og sin længsel efter Danmark, frihed og selvstændighed. Hun håber at kunne rejse til Høstudstillingen og fortæller, at hun har betalt for medlemskab gennem Else. Hun udtrykker spænding over Carl-Hennings nye værker, nævner kunstnerkredsen (Morten, Asger m.fl.) og afslutter med venlige hilsner til ham og børnene.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/ELRH</t>
   </si>
   <si>
     <t>18-9-46.
 Käreste Carl-Henning
 Tak skal Du have for Dit rare Brev. Det var södt af Dig at skrive, jeg synes altid, at det er saa hygge-ligt at höre lidt om, hvad Du har for Dig. Ja, jeg er virkelig glad over jeres Billeder, ikke bare dem, jeg ejer selv. Du spörger, hvordan jeg kunne holde ud og bo hos jer. Käreste, jeg nöd det. Du skal tänke, hvilken afkobling, det var for mig, at for en Tid befinde mig i en anden Milieou, og föle mig fri. Og alt som var at se, jeg gik gennem jeres Billed fraan borde to og tre Gange, saa Else til sidst var helt udmattet. Jeg haaber ikke, at Du har noget imod det? Du skal tänke, jeg har jo ikke så ofte Lejlighed at se jeres Ting, saa jeg maatte jo passe paa Tilfäldet. 
 Nu maa jeg skynde mig at önske dig til Lykke, mens jeg husker det. Jeg haber at du bliver fejret or-dentligt. Og at Du har faaet Pakken? Else havde givet mig Instruktionen, om, hvordan det hele skulde ordnes og fordeles, men jeg er ikke sikker paa, at hun helt skulde have väret tilfreds, jeg tror hun havde ordnet det lidt kunstfärdigere. For resten er det länge siden jeg hörte fra hende, men hun har vel fuldt at göre med at male. Haaber hun har bedre Vejr, end, hvad vi har her, for det er noget rent deprimerende med den evige Regn. Det er virkelig fint, at I er indbudt til Oslo, og hvor vilde det väre fint, hvis I ogsaa kom hertil, saa fik de noget se paa, alle Suspotterne her, som skulde faa dem at spärre Öjnene op – og maaske vaagne. Jeg har lige haft Besög af Gutte og Horn og en söd norsk Veninde til dem. De boede bare her et Par Dage, siden fortsatte de til Stockholm. Det var morsomt at have dem, siden vandrede de af Sted og näste Dag kom de til Stockholm, hvor jeg havde varskoet en gammel Veninde til mig, som saa gav dem Husly et Par Dage. – Som Du vel nok er klar over, er jeg en ret urolig Själ, som egentlig altid helst vil väre der, hvor jeg ikke er. Og som altid ellers länges jeg til Danmark, til Frihed og Selvständighed, men jeg skulde nok väre lige-saa vidrekommen, hvis det, mod al Formodning, blev en Kendsgerning. Imidlertid haaber jeg paa, at jeg skal kunne komme ned nogle Dage til Höstudstillingen. For resten gav jeg Else 15 Kr at ind-betale, naar hun kommer ned, at jeg kan blive Medlem af Foreningen. Mest af alt, er jeg vanvittig spändt paa hvad Du har lavet i denne Tid, for det maa väre noget ganske overordentlig fint, det er jeg forvisset om, efter de Bornholmstegninger, kan det helt enkelt inte blive andet. Jeg läste i Poli-timen, at Morten og et Par til, af jeres Venner, skal til Paris, tänker Du ogsaa pröve det, naar der bliver en ledig Plads, eller er Du ikke interesseret? Jeg troede ellers, at Asger skulde väret af Sted, han tale jo ikke om andet i Foraaret. Jeg tänkte bede Wedels hjem en Aften i näste Uge og kigge paa Tingene, der er jo lidt mere at se, siden de var her sidst, det var i Vinters. Jeg lovede Elna, at forklare visse Udtalelser i hendes Bog fra dem, at det skulde väre Asger, som laa bagved, og egent-lig er det jo ogsaa rigtigst, at de faar det at vide, men paa den anden Side er jeg nu alligevel lidt urolig for, at det bliver mig, som faar sidde imellem. Naa skidt. Nu mange mange Hilsner til Dig og Ungerne. 
 hengivne Rikke</t>
   </si>
   <si>
     <t>1946-09-20</t>
   </si>
   <si>
     <t>Sverige
 Marsliden</t>
   </si>
   <si>
     <t>København
 Danmark</t>
   </si>
   <si>
     <t>Volter Voxendal</t>
   </si>
   <si>
-    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sam-men med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstren-gende tur for at få sine materialer transporteret over moser og skov til Marsliden.
+    <t>Else skriver til Henning, Kari og Vipse om sit ophold i Marsliden, hvor hun bor i et stort hus sammen med to malere og en forfatter. Opholdet er meget billigt, og hun kan derfor blive der en tid endnu. Hun fortæller, at hun har solgt en akvarel til maleren Voxsendal (sandsynligvis Volter Voxendal) og fået en kultegning i fødselsdagsgave, samt et prosadigt af forfatteren i huset. Hun beskriver sin gode arbejdsplads i en stor skolestue med meget lys og store borde, og den anstrængende tur for at få sine materialer transporteret over moser og skov til Marsliden.
 Hun planlægger at blive der til begyndelsen af oktober, derefter besøge Rikke, og forventer først at komme hjem midt i måneden. Else beskriver den smukke natur omkring sig og fortæller om et særligt syn, hvor hun så sit grønne månebillede spejlet i søen.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/bqNR</t>
   </si>
   <si>
     <t>(Marsliden) d. 20/9 - 46
 Kære Henningdreng og min Kariunge
 og min Vipsetøs /
 Jeg har det saa dejligt nu / Jeg er flyttet til Marsliden, til et stort Hus der bor 2 Malere og en Forfat-ter el. Digter vil jeg snarere sige - Jeg skal kun betale 1 Kr pr. Døgn - Maden deler vi alle saa det er saa billigt at jeg har Raad at stande en Stund endnu / Til den ene Maler Voxsendal solgte jeg en Akvarel for 50 Kr / Jeg havde en fin Fødselsdag paa Saxnæsgaarden, fik mange Hilsener fra Gæster som havet været det / Bl. andet af et ungt Par ”Forargelsens Hus” / af Voxsendal fik jeg 1 Kulteg-ning - Han er ogsaa skør med Fjelltoppene saa jeg faar Fjäll med hjem / af ham der skriver faar jeg et smukt Prosadigt, ”Lars Ringer” meget fint i Rytmen / Jeg maler dejligt i en kolosal stor Skolestue, med dejligt Lys og masser af store Borde / men sikken et Slæb med at faa Tingene herover / vi følte os som Pramdragerne, da vi drog af sted med alle mine tunge Krydsfinerer over 8 Myr (Moser) jeg havde Strømper og Støvler af og sank dybt ned, det tog fra Kl. var 12-4 1/4 at faa det over Skoven og Myren, hvor vi saa maatte tænde Baal for at tilkalde Baaden fra Marsliden / Men nu er jeg her altsaa og arbejder for fuld Kraft – blir her antagelig til 4-5 Oktober da jeg skal til Fødselsdag paa Saxnæsgaarden, saa regner jeg med c. 8 Dage hos Rikke, saa før midten i Oktober har I mig sikkert ikke igen /
 Her er Efteraar det regner i en Uendelighed, men Blaabærrisene blir røde paa Bjergene og Mars-fjället har faa hvid Hat paa, og det store sorte Borgafjäl er sneklædt /
 I Gaar saa jeg mit grønne Maanebillede fuldstændig som Spejlbillede i Søen, Farverne og Slottet det hele /
 Nu maa I fortælle mig om hvad I laver / Og tak allesammen for Hilsen til min Fødselsdag, jeg har Tegningerne paa Væggen, send mig et Billede af mine Unger, jeg vil have det at se paa,
 Nu mange kærlige Hilsener
 Jeres Else /og Kys</t>
   </si>
   <si>
     <t>1946-10-08</t>
   </si>
   <si>
     <t>Sverige
 Stockholm</t>
   </si>
   <si>
     <t>Danmark</t>
@@ -391,55 +391,281 @@
     <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1</t>
   </si>
   <si>
     <t>Brev til Vibeke Alfelt, der er ude at rejse. I brevet oplyser de hvor CHP, EA og KNP vil opholde sig på landet i Vejby de næste 14 dage: Dyndmosevej 1, Vejby, Sjælland</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/qOvB</t>
   </si>
   <si>
     <t>Søndag d. 13 Aug – 1950
 Vejby 
 Vores kære Vipse - Vi er parat omtrent til at tage af sted, til Vejby, til et Hus vi har lejet lige over for Kit og Bent./
 Tak for Brevet, det er dejligt at du skriver saa hurtigt / Syklen bliver for dyr at sende, nu, den ikke gaar som Rejsegods - Vi kan heller ikke laase den op – og Dynamolygten kunde du heller ikke faa med el Pumpen, den kunde ikke sendes med løse Dele. - Vi bliver ude paa Landet i 14 Dage /
 Adr. er 
 Dyndmosevej 1
 Vejby
 Sjælland /
 Skal hilse dig fra Kät og den Dreng hun gaar med / Og fra Fru Lomborg og Ebbe / hun prøver at faa Kari flyttet ud på Katrinedal-skolen her er 2 Kort fra dine Venner i Sverige – 
 Kari bærer Itzi ud paa Landet –
 Nu mange Hilsener til alle fra os alle
 og kærlige Hilsener til dig fra
 Else, Henning og Kari –
 Spar paa Pengene, vi sænder sikkert ikke flere / kan ikke undvære flere –</t>
   </si>
   <si>
-    <t>Vinteren 1963</t>
+    <t>1952-02-10</t>
+  </si>
+  <si>
+    <t>Sverige
+Malmø</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Poul  Ekelund
+Harald  Leth
+Poul  Rytter
+Jeppe Vontillius
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning fra turen til Malmö, hvor hun er på vej for at ophænge hans billeder til en udstilling. Hun fortæller, at familien har fejret Karis fødselsdag hos Vips og Lasse med flæskesteg, lagkage, ananas og vin. De fløjlsbukser, Kari havde fået, viste sig dog at være både for små og i den forkerte farve, så Else har byttet dem og vil købe nye i Sverige.
+Hun beretter om kunstneriske aktiviteter hjemme. Mogensen er netop vendt hjem fra Lapland, og Else har hjulpet med at hente tilmeldingsblanketter til Efterårsudstillingen. Hun har selv medbragt en akvarel til en tombola i Malmö efter opfordring fra Østerlin. Desuden har hun set Vontilius' udstilling, som hun finder inspirerende på grund af de gennemarbejdede skov- og landskabsbilleder. Samtidig reflekterer hun over sit eget arbejde og over, om hun måske arbejder lidt for løst og spontant.
+Else fortæller også om nye bekendtskaber i kunstmiljøet, blandt andet to unge billedhuggere sendt af Vestergård, som ville have deres værker vurderet inden indsendelse til udstillinger.
+Et særligt afsnit handler om Carl-Hennings tidligere værtsfamilie i Dolomitterne. "Die Mutter" har skrevet og inviteret hele familien til at bo i hendes hus i Dreikirchen næste sommer. Else viderebringer også nyt fra Lapland, hvor Mogensen har mødt Lisa, som fortalte, at Emma nu er "borte", hvilket Else tolker som, at hendes psykiske tilstand er blevet alvorligt forværret.
+Brevet slutter med en stemningsfuld beskrivelse af sejlturen til Sverige gennem tåge og dæmpede grågrønne farver, som minder Else om paletten i hendes egne aktuelle billeder. Hun lover at skrive mere om Malmö-udstillingen i næste brev og sender kærlige hilsner og kys fra sig selv, Kari og Vips samt hilsner fra Lasse. Flere kunstnervenner, blandt andre Vontilius, Leth, Ekelund og Rytter, spørger også til Carl-Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/NPmN</t>
+  </si>
+  <si>
+    <t>”Malmøhus” den 2 Oktober 52 -
+Kære Henning-mand – tak for dine Breve, de bliver læst højt mange Gange sidst i Går Mogensen var og hente sin Blanket til Efterårsudst. Som jeg hentede for ham mens han var i Lapland, jeg havde så hentet til Vips og Lasse / Vi havde en dejlig Fødselsdag oppe hos de to, Flæskesteg med, og 1 Lagkage – Ananasdåsen og Vin jeg havde fået i Fødselsdagsgave det var også med – Men Fløjelsbukserne var ingen Suces, vi havde fået dem for små og heller ingen pæn Farve – men så gik jeg ind og afleverede dem og fik Pengene igen. Og nu er jeg på Vej til Sverige og skal hænge dine Billeder op, så hører jeg på Prisen og Kvaliteten er jo meget bedre her, så Bukser får hun 
+I går fik hun – en Laphue af Mogensen – Jeg har en Akvarel med til Malmø til Tombola, Østerlin skrev og bad om du kunde give en / - Jeg var inde og se Vontilius Udstilling i Går den er smuk Skov-billeder og Landskaber, næsten ingen Modeller / Og når jeg kommer fra mine egne virker det inspirerende at se virkelig fine gennemarbejde Billeder – og så tænker jeg måske er jeg lidt for stor i Slaget, el måske løs – Jeg tror jeg har vænnet mig til at arbejde der hjemme og det er jo nemmere end at tage til Lyngby – Men rigtig godt er det ikke – men jeg skal – Der har været to Mennesker som Vestergård har sendt ud til os, at vi kunde kigge på hvad de lavede, begge med Skulptur, de vilde nemlig sende ind, abstrakte men pæne små Ting. 
+Die Mutter har skrevet og takket for jeg sendte dig derned og hun fik vist ikke sagt Farvel til dig – Hun skriver at om unsere Berg, fallen ihr / må I komme die ganze Familie næste sommer el. når vi vil, og bo i hendes Hus i Dreikirchen, der er naturligvis ikke så smuk som i Briol skrive hun undskyldende – 
+Mogensen fik hilst på Lisa i Lapland hun siger om Emma ”hun er borte” Emma er helt væk – så er hun vel blevet sindsyg – Præsten vilde købe af Mogensen / Men Saxnäsgården bliver så dyr og mondän at der kommer vi aldrig mere og de er ved at hæve Kulsjøen / Men hele Lapland er dog stadig – Det er tåget nu vi sejler – hvidlig, jord grønt er Vandet og Himlen tonet grå – lige mine Farver jeg arbejder med nu – 
+Jeg bliver sikkert nødt til at tage over i Morgen igen / Men då får Referat videre i næste Brev – Nu kærlige Hilsener og Kys dine to Piger Kari og Else –
+Og Hilsen fra vores Vipse – og Lasse siger nu hilser du vel også fra mig når du skriver / Vontilius og Leth bad mig hilse og Ekelund og Rytter – de spørger pænt til dig alle -</t>
+  </si>
+  <si>
+    <t>1952-05-20</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Børge  Birch
+Frederik  Dam 
+Erik  Fischer
+Anna Klindt Sørensen 
+Kari-Nina Pedersen
+Leo  Swane
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning på Lysebu og orienterer ham om en lang række praktiske, kunstneriske og familiemæssige forhold derhjemme. Brevet viser hende i rollen som både administrator af parrets kunstneriske aktiviteter og organisator af familiens dagligdag.
+Hun fortæller at kunsthandler Birch netop har afhentet ti af Carl-Hennings billeder til en udstilling i Kolding, hvor han skal have 25 % provision af eventuelle salg. Tegninger er også ved at blive indleveret, og Else er optaget af at koordinere værker til forskellige udstillinger og kunsthandlere. Hun arbejder blandt andet med værket "Himlens Trompeter", måler billeder op til Erik Andreasen, afleverer tegninger til Erik Fischer og forbereder værker til Dam og forskellige kunstforeninger.
+Et centralt emne er sommerens og efterårets rejseplaner. Erik Andreasen har tilbudt familien at låne sit hus i Skagen i juni, mens Bindslev har foreslået en fem ugers rejse til Spanien mod betaling af 300 kroner og et billede fra hver af kunstnerne. Else længes efter, at Carl-Henning kommer hjem, så de sammen kan planlægge fremtiden, herunder den ønskede rejse sydpå senere på året. Hun er dog bekymret for, hvad en længere rejse vil betyde for Karis skolegang og eksamen.
+Else nævner også et brev fra skattevæsenet og foreslår, at de protesterer mod skatteansættelsen, fordi det økonomisk vil være mere fordelagtigt at komme under en bestemt indkomstgrænse.
+På hjemmefronten fortæller hun, at Vibeke (Vips) er rejst med Lasse til Slagelse nogle dage. 
+Flere støtter og bekendte har indbetalt penge, blandt andet Alice Mogensen og Anne-Lise Eiersted, hvilket hjælper familiens økonomi. Else har dog ikke haft tid til at male og håber først at kunne genoptage arbejdet i den følgende uge.
+Brevet indeholder også hverdagsglimt: familien er forkølet, Else er ved at ordne sommertøj til sig selv og Kari, mens Vibeke skal sy sin egen kjole af blåt stribet stof. Hun beskriver desuden, hvordan København er begyndt at ligne Sverige med den voksende adgang til varer som bananer, abrikoser, dadler, figner, ris og kokosmel. Hun glæder sig især over, at rationeringskortene snart ophører, så der igen kan købes kaffe.
+Et interessant afsnit handler om mødet med Erik Fischer, der har modtaget ni af Carl-Hennings tegninger. Fischer fortæller, at Statens Museum for Kunst muligvis kun vil vælge ganske få af dem, men giver samtidig udtryk for et ønske om i fremtiden at erhverve værker af både Carl-Henning og Else. Else bemærker også, at Swane er på vej ud af sin stilling, hvilket kan åbne nye muligheder om at Statens Museum for Kunst vil indkøbe værker af det abstrakte kunstnere som bl.a. Else Alfelt og Carl-Henning Pedersen.
+Brevet afsluttes med kærlige hilsner fra Else og døtrene, som alle glæder sig til Carl-Hennings hjemkomst. Hun sender også hilsner til Ole og Anna Klint Sørensen.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yTFl</t>
+  </si>
+  <si>
+    <t>Tirsdag d 20 maj
+(På Lysebu)
+Kære Henning – mand – Birch har lige hentet Billederne til Kolding og Kviteret for 10 Stk 7 han skal have 25 % af evt salg / Tegningerne har jeg taget ud men kun ni – af en Fejltagelse – men nu gider jeg ikke, tage det hele frem igen – i Morgen går jeg ind med dem / og Andreasen var her, for at få Malet på Himlens Trompeter – jeg går i Morgen ind i Kunst for Varer og Måler det store op der – tager samtidig noget til Dam / på den fri kan jeg ikke komme før efter den 25 ds, der er fuldt i Kælderen af Blomster, en Blomsterudstilling er der for Øjeblikket –
+Andreasen kunde låne os sit Hus på Skagen fra den 8 Juni til den 28 Juni – det var optaget ellers – men han vilde prøve Berg´s der har fået et hus 20-40 km sydligere, om de kunde låne os det videre – Men hvad med Kari? – så får hun ingen Eksamen – Jeg har også talt med Bindslev, han rejser den 21 Juni til Spanien og spurgte om vi havde lyst at tage med 300 Kr + et Billede for hver / Opholdet derned kunde vi selv klare og vi kunde blive der 5 Uger, hvis vi vilde / Jeg længes nu efter at vi kan tale sammen også om Rejsen sydpå til Efteråret, for at vi kan få det forskellige til at passe i hinanden / Jeg sender med et Brev fra Skattevæsenet mon ikke vi skal protestere – det er meget billigere at være under 3000 i Skat / hvis du kan klare det for os /
+I Morgen rejser Vips med Lasse til Slagelse og bliver der en 3-4 Dage / hun er rejst nu / Alice Mogensen har betalt 50 Kr den 16/5. Anne-Lise Eiersted har også betalt – Jeg har ikke haft Tid at male i disse Dage, men håber at kunde begynde igen i næste Uge –
+Det er meget koldt i Dag – vi er forkølede alle tre og det er svært at blive af med den.
+Nu skal jeg til at ordne Tøjet til Kari og mig til sommer, Vipse skal jo selv sy sin Kjole, hun har fået noget pænt stribet blåt –
+Nu skal jeg i Byen og købe Hornfisk til Middag, Lasse er her.
+Byen ligner i det hele taget Sverige, Bananer, Abrikoser – Svesker, Dadler, Figner, Ris, Kokosmel / kan fås alle vejne – Og i Dag læste jeg at Rationeringskortene uddeles på Søndag – så glæder jeg mig til Kaffe igen for det er længe siden det er sluppet op – Nu har jeg været inde og måle et af de store Billeder 2,11 m x 1,68 m – er Himlens Trompeter større? Jeg har givet Erik Andreasen disse mål – Jeg har afleveret 9 Tegninger til Erik Fischer, han var så sød – han sagde det måske tog to År inden du så Tegningerne igen, han skulde kun bruge 2 måske tre – jeg valgte 3 stærke ud – måske tager de efter det – han sagde efter 1 Juli glæder vi os til at kunde købe noget af Dem og Deres Mand, det har altid været vores store Ønske – Swane går af – så det bliver spændende – Dam skal jeg aflevere til Fredag Morgen – 2 små Oliebilleder af dine 200 kr stk og jeg tager to Akvareller af mine til 100 kr stk – det når ikke at komme med på Skagen – men der bliver brug for nogen i de sjællanske kunstforeninger / Jeg nævnede det i Brande, han sagde at Manden måske hunde sælge éen så de lå der endnu – jeg spurgte ikke om dine – du ved bedre hvad det var – Nå nu vil jeg slutte med de kærligste Hilsener fra Else og begge dine Piger, og vi glæder os meget til du kommer – hvornår?
+Nu Kys og Hilsen igen _
+Hils nu Ole fra mig – og også Hilsen til Anna Klint Sørensen /</t>
+  </si>
+  <si>
+    <t>1952-10-08</t>
+  </si>
+  <si>
+    <t>Auribeau</t>
+  </si>
+  <si>
+    <t>James Joyce</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Henning skriver til Else og Kari fra Auribeau, hvor han bor og arbejder som maler. Han beskriver de storslåede omgivelser med bjerge, grønne højder og udsigter, der minder ham om Vesuv. Han nyder lange vandreture i landskabet omkring byen og bliver stadig mere begejstret for områdets særlige skønhed.
+Dagene følger en enkel rytme med maleri, kaffe, måltider og aftenture i måneskin. Han fortæller om livet hos familien Parent, hvor han bor, og beskriver både værtsparret og de lokale mennesker, han møder i landsbyen.
+Kunstnerisk er opholdet præget af usikkerhed og søgen. I begyndelsen tvivlede han på, om han kunne male noget værdifuldt, men efterhånden har han fundet ro og arbejder flittigt. Naturen dominerer hans billeder, som for det meste består af træer og landskaber. Han konstaterer med et glimt i øjet, at Sydfrankrig ikke får ham til at male nonfigurativt, fordi naturen gør for stærkt indtryk på ham. Senere begynder han også at male mennesker og har nu flere lærreder med figurer hængende på loftet.
+Henning interesserer sig for Elses arbejde og sin egen kommende udstilling i Malmø. Han spørger til udstillingen, roser hendes maleri og udtrykker stor forventning til resultatet. 
+Han beskriver desuden små hverdagsoplevelser: prisen på kaffe, cigaretter og vin, læsningen af James Joyces bog, fuldmånen over landsbyen, postbuddet i uniform og de lokale jægere, som kommer gennem byen med deres geværer og bytte.
+Brevet afsluttes med, at han fortsætter sit arbejde på en serie nye billeder med mænd, kvinder og børn. Han sender kærlige hilsener og kys til Else og Kari.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/ypm6</t>
+  </si>
+  <si>
+    <t>Oktober 1952
+Onsdag. Kære Else og Kari
+Fra mit vindue har jeg et meget smukt bjærg, af form noget i retning af Vesuv . Efter kortet er det en 1600 mtr. højt. Også højderne over bag Grasse, er en 1600 mtr. Store højder hvor der ikke gror noget på. I Mandags var jeg om eftermiddagen en tur oppe omkring Tanneron. En meget smuk tur. Vejen går først ned over broen, der går over den lille flod, og derfra snor vejen sig, behageligt opefter. Man mærker faktisk ikke at man går opefter. Heroppe kommer man op over den højde Auriebeau ligger på, og har vid udsigt. Jeg nåede ikke frem så jeg også kunne se til den anden side, se mod vest, men det skulle man kunne efter kortet, så det vil jeg en dag. 
+Om eftermiddagen ved 4-5 Tiden laver jeg mig kaffe. Jeg fik ikke købt Nescafe i Italien. Men prisen er den samme her. 270 frc. gav jeg for en dåse. Altså 5,40 kr. Det er noget lignende som den koster hjemme. Cigaretterne er billigere. Jeg tror det var 80 frc. jeg gav for en pakke Gauloises. Så nu er jeg spændt på, hvad jeg skal give for rødvinen. Mr. Perents kone er kommet igen. Hun er meget flink.
+Jeg roder godt med lærrederne nu.
+Lørdag. Tak for brevet som jeg har fået til formiddag. Det er forbavsende så hurtigt det går herned. Jeg tror at posten bliver fløjet. Tak for hilsenerne. Jeg er spændt på hvordan det bliver i Malmø. Hvad er de andre for nogen. Håber at jeg går i selskabet. Har du ingen akvareller taget med til Malmø?7 Godt at Kari havde en fin fødselsdag. Kedeligt med bukserne, men du må kunne få nogen i Sverige. Det skal nok være fint det du maler. Jeg glæder mig meget til din udstilling. Der er jo kun godt en måned til. Efter det du har, skulle det blive en meget fin udstilling. Billeder kan gøres på mange måder, heldigvis. Mine her, bliver næsten alle træer i landskaber. Men dog også et enkelt skib i natten og et med to røde tårne. Det må være de her grønne højder med træer der gør, at jeg stadig maler det. Men i går aftes har jeg tegnet et op med personer, men det skulle ikke undre mig, end at det også forvandler sig til grønne træer. Det er meget rart at jeg har det loft, men lyset er nu ikke alt for godt, der kommer ind af de to lemme. Men til gengæld når jeg kikker ud af dem, har jeg først de smukke tegltag og så højderne, at kigge op på. Nå, bare det ikke blæser, i dag er det godt. Mr. Parent6 ser uforstående på billederne, da han kom op med brevet, men han siger at jeg arbejder meget. Det får man også indtryk af, når man ser alle bille-derne hænge ned fra loftsbjælkerne. Nå jeg er jo lige begyndt, så jeg kan ikke forlange at de skal være gode. Nu skal jeg ned og have noget middagsmad. Man bliver godt sulten, når man kun får kaffe til morgenmad og et stykke franskbrød.
+- God mad fik jeg. Og så har jeg siddet en halv times tid oppe i solen på kirkepladsen - og nu skal jeg ha’ kaffe, jeg har lige sat vand over – og så vil jeg op og male. Det har de sidste aftener været fuldmåne. Det er mørkt ved 7 tiden - så jeg går en tur rundt omkring i måneskin, de spiser først ved 8.tiden. Når man vænner sig til stedet er her virkeligt smukt. Frodigt og ufrodigt på en gang, med et grønt - sølverskær over landskabet. Vejene og husene, gråhvide med røde tegltag. Nogle enkelte palmer, men så få, at man ikke har forestillingen om at være i syden. Snarere at være et sted inde i frankrig. Så meget gør altså de 14 km væk fra middelhavet. Fra den anden side af Au-riebeau4, kan man imellem højderne se havet, langt ude. Det er da meget sødt af die Mutter at skrive til dig. Hun var også sød. De tre piger var det sværere at blive klog på – men de var vist søde. Nu havde de også så travlt med at rydde op – for at lukke. Men der er da lige så smukt i Dreikirchen som i Briol – det er jo samme sted.
+- De første dage troede jeg ikke at jeg skulle få malt noget der duede her. Det ved jeg heller ikke endnu. Men jeg tar det mere med ro nu. Nu maler jeg bare, så kan jeg se hvad det bliver til. Men det ser mig noget naturalistisk-expressionistisk ud. Grønne træer i landskab. Nå, men non-figurativt bliver det altså ikke af at male i Sydfrankrig. Dertil virker naturen for meget ind. Det er godt at jeg har den af James Joyce , den er godt oversat til svensk, og der er meget læsning i den. Det vidste jeg ikke dengang jeg ønskede mig den i julegave – at jeg skulle få god brug for den i Sydfrankrig. Jeg kan sådan lige følge i den franske avis overskrifter – at verden står da endnu, udenfor Auriebeau.4 Det er ellers meget sjovt efterhånden at lære lære de forskellige der bor her at kende efter udseende. Her er en del meget gamle, men søde at se på. En hel del unge mænd der kommer ind og drikker et glas rødvin. De samme går igen hele tiden, men nye dukker op. Postbudet er her hver dag. I sort tøj, med røde striber ned ad bukserne og med høj kasket, med røde striber. Ham og så en lidt ældre kommer hver eftermiddag med bøsser. En dag havde de en kanin med. Jeg hører det også knalde engang imellem oppe fra højderne. Mr. Perents kone, der kom tilbage fra Paris, havde to unge par med – jeg gad vide om den ene er hans søn. De hilser al-lesammen så hjerteligt på ham. Den lille er ikke hans søn, sagde han den første dag. Men ellers snakker jeg ikke meget med dem. Kun merci madame, hver gang hun serverer. I dag fik jeg det dog til trés bon, til Kødretten, som smagte mægtigt godt. Nå men suk – suk – jeg vil op og male.
+- Og jeg malte så jeg har fem lærreder hængende oppe, tegnet op med sort, personer, mænd, kvinder og børn – så nu har jeg fået loftet befolket. Jeg trængte også til at ha nogle mennesker mellem alle de træer. Hvordan jeg så får farve på dem, det melder historien ikke noget om endnu.
+- De har bål flere steder derover mellem højderne. Mit Vesuv er et meget smukt bjærg. Her er også mange mærkelige huse. Temmelig store, med lukkede skodder. Skodderne skal være halvt tillukkede hernede. Selv om jeg smækker mine op hver morgen, og vinduerne op, bliver de pænt lukkede i af hende der gør rent. Men der er nu ingen der kan se ind hos mig. Menneskene dernede er bittesmå. Og over fra landevejen er mit vindue bare en lille åbning.
+- Nå men kære Kari og Else – de kærligste hilsener og kys fra jeres Henning</t>
+  </si>
+  <si>
+    <t>1952-10-10</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Frankrig
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Carl Valdemar  Alfelt 
+Vibeke  Alfelt 
+Erik Andreasen
+Victor Brauner
+Carl Otto Hultén
+Asger  Jorn
+Wilfredo  Lam
+Ikke verificeret  Mogensen
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Guillaume Cornelis  van Beverloo
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Else takker for Carl-Hennings brev og fortæller om opholdet i Malmö, hvor hun sammen med Kari deltog i ferniseringen af udstillingen. Hun beskriver udstillingen som velbesøgt og mener, at Carl-Hennings værker fremstår særligt stærkt i forhold til de øvrige kunstneres. Hun fremhæver især, at mange besøgende er begejstrede for hans billeder. Derimod er der en vis skuffelse over Wifredo Lams bidrag, mens Hulténs værker vurderes som de bedste efter Carl-Hennings. Hun taler om en kunstner ved navn Branner, men det er med stort sandsynlighed Victor Brauner hun refererer til. 
+Udstillingen i Malmø er med stor sandsynlighed "Imaginsterna 1952" på Malmö Museum oktober 1952. Her udstillede de svenske Imaginster; C.O. Hultén, Gösta Kriland, Max Walter Svanborg og Anders Österlin sammen med de tre internationale gæster: Victor Brauner, Wilfredo Lam og Carl-Henning Pedersen. 
+Efter ferniseringen rejste Else hjem til København, da Vips og Lasse ventede derhjemme. Hun fortæller om familiens hverdag. 
+Else beretter også om sociale sammenkomster. Mogensen har været på besøg med rødvin, og de skålede for de fraværende. Familien har desuden været til fødselsdag hos Erik Andresen og Susanne, som blev glade for det brev, Carl-Henning havde sendt.
+Kunstnerisk er Else lidt utilfreds med sit eget arbejde og føler, at hun ikke helt får det "store slag" ind i billederne. Samtidig fortæller hun, at Vibeke Alfelt, Lars Åkirke og Mogensen, har indsendt værker til Efterårsudstillingen.
+Brevet afsluttes med hverdagsnyt om pæreplukning i bedstefarens og tante Gerdas have.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/XMYj</t>
+  </si>
+  <si>
+    <t>Fredag d. 10/10
+Kære Henning / Tak for Brevet, som jeg fik for nogen Dage siden / Vi var i Malmø, Kari var med, det var en pænt besøgt fernisering – og når man går og kigger på det hele ser det rigtig pænt ud. Du er nu så strålende i Forhold til de andre, at det bliver lidt svært at bedømme dem, men de er alle lykkelige over at dine Ting er der og at de er så gode – Wifredo Lam er de lidt skuffede over, jeg havde nu også ventet mig mere men der er alligevel noget mærkeligt i hans fire Billeder, derimod synes jeg ikke om Branner / Du hænger det smukkeste du nogensinde har hængt, og de andre siger også, det er noget andet end da han hang på Rådhuset, du og Hulte deler den største Sal og lyste, hans Billeder er de bedste efter dine / en blanding af Corneille og Asger, virker fine /
+Så var der Fest om Aftenen, men Vips og Lasse ventede jo hjemme og Kari var med så jeg tog til København igen da Ferniseringen var overstået / 
+Vi har fået Fløjelsbukser til Kari – blå, på Vesterbrogade \ i Sverige var ingen – for store el de var for små / I går var vi ude at købe en Cotton Coat til hende, hun måtte jo have en Frakke og med Jakken under er det varmt nok til Vinter – Hun er meget stolt, den er rød og grålig så hun kan vende den efter Lyst – 
+I øjeblikket er vores Dame i ”Den vige Verden”, hun var så sær, det var Regnestykker der plagede hende, så jeg sagde hun skulde gå derind og få noget andet at tænke på – Mogensen var her i Går Aftes og han fik Årstiderne og Kataloget fra Malmø som han vilde sende dig som Tryksag – Han havde Rødvin med og jeg havde Steg, Svampe og Æblekage, vi skålede for de fraværende – I Onsdags var vi hos Erik A. – til Susannes Fødselsdag, de var glade for Brevet du havde sendt – Har jeg skrevet at Vips, Lasse og Mogensen nu har afleveret til Efterårsudst / Jeg er lige holdt op at male for i Dag, det er helt mørkt nu / og den elektriske Ovn har vi tændt hele Dagen hvor mange grader er det varmt, nede hos dig /-
+Jeg synes ikke rigtig jeg kan få det store slag, ind i mine Billeder – men det er nu også svært at se dem herhjemme – I Søndags var vi i Bedstefars og Tante Gerdas Have og plukke Pærer, jeg har endnu ikke haft tid til at sylte dem – men går i Gang nu jeg er færdig med dit Brev /
+Nu kærlige Hilsener fra Else og Kari jeg har sagt hun skal skrive, men om hvad siger hun</t>
+  </si>
+  <si>
+    <t>1953-01-30</t>
   </si>
   <si>
     <t>Else Alfelt
 Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Danmark
+Vejby</t>
+  </si>
+  <si>
+    <t>Svend Winther</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") fra Vejby den 30. januar 1953 til Else, Henning og Kari. Brevet handler især om kunstsalg, planer om at flytte til Sverige og hverdagslivet i Vejby.
+Vibeke fortæller, at Fru Lomborg har købt et af de billeder, som tidligere var udstillet hos "Gosseren" i Hellerup. Fru Lomborg blev så begejstret for billedet, at hun ringede umiddelbart efter modtagelsen og talte længe i telefon om det. Hun har sendt 100 kr. som delbetaling og mangler endnu at betale 150 kr. Vibeke fornemmer desuden, at Fru Lomborg også er interesseret i at købe endnu et billede.
+Hun fortæller om en hyggelig weekend med gæster. Familien Winter, som Vibeke og Lasse tidligere havde boet hos i Blistrup, var på besøg sammen med Jón og Mirza og deres børn. Samværet drejede sig blandt andet om planerne om at flytte til Sverige.
+Flytteplanerne er nu blevet mere konkrete. Vibeke og Lasse har besluttet at flytte til Sverige, så snart de finder et passende hus, sandsynligvis i april eller maj. De håber senere at kunne hjælpe Else og Henning med at finde noget godt deroppe. Efter deres erfaring er de danske boliger, de har set på, ikke særligt attraktive. De planlægger kun at tage de mest nødvendige ejendele med og lade resten blive opbevaret eller skaffe det af vejen.
+Vibeke beskriver også det gode naboskab på savværket, hvor folk er hjælpsomme og endda tilbyder, at de kan vende tilbage, hvis Sverige-planerne ikke lykkes. Hun og Lasse bager selv brød og rundstykker og lever forholdsvis beskedent.
+Kunsten fylder fortsat meget i hverdagen. Vibeke har malet tre billeder, mens Lasse også er begyndt at male igen. De arbejder flittigt hver dag frem til sidst på eftermiddagen.
+Økonomien er stadig stram, men håndterbar. De skal betale en regning på 50 kr., men den lokale købmand er forstående og fleksibel, hvis betalingerne må vente lidt.
+Til sidst spørger Vibeke, om Else og Henning har fået sendt en legatansøgning af sted for hende. Hun har selv søgt nogle af Akademiets legater og oplyst, at pengene skal bruges til rejser i Norge og Sverige. Hun håber, at et eventuelt legat kan gøre det muligt at købe et hus i Sverige.
+Brevet afsluttes med kærlige hilsner og en invitation til, at Else, Henning og Kari kan komme på besøg, hvis de har tid, lyst og råd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/TT7S</t>
+  </si>
+  <si>
+    <t>Vejby – den 30/1 1953
+Kære Else Henning og Kari 
+Kl. er 3. Lasse og mig sidder og drikker kaffe og uden for er det snevejr men vi har fin varme, og har det godt; jeg ved ikke om i ved det – men Fru Lomborg har jo købt det ene af de billeder i ved der var hos ham Gosseren i Hellerup. og i dag skrev hun og fortalte at hun var så glad for det; og hun ringede allerede samme aften, 2 min efter at hun havde fået billedet ind ad døren og sendt Ebbe op på Loftet efter søm; jo da ringede hun, og var helt tossed, af at hun måtte købe det, hun talte i Telefonen i næsten 12. min. så det må have været dyrt for hende, men hun ringer tit, - og vil snakker, med os, - og når hun ringer og vi ikke er hjemme; taler hun også i mange minutter med med hende Ellen her på Savværket – jo hun skev i dag, og sendte penge. 100 Kr. så mangler vi at få 150 Kr. og når hun har betalt det, er hun vist også intereseret i det andet, også til 400 Kr. så hun er jo en sjov en; her Lørdag Søndag har vi haft, Gæster, i ved Winther dem vi boede hos i Blistrup, og de sov her for de har jo en lille en; som de ikke kan cykle så meget med; og Jón og Mirza og deres børn og Lars og mig; med unger og os alle var vi 9. så vi havde det sjovt; vi er jo blevet en slags emigranter; vi de var jo inviteret for at vi kunne tale om det med Sverige; og nu er det altså i orden, vi rejser, lige så snart vi har fået hus der oppe; men det bliver først til April jo eller omkring maj – så kan Lasse og mig jo også finde noget bedre til jer der oppe, for vi har set på meget, men det er noget skit det
+her i Danmark, - men nu for vi se; vi vil kun tage, vores senge skabet og kisten og dyner med, - resten vil vi gemme eller smide væk. og dem her på Savværket er vældig flinke, for de siger at hvis vi ikke kan klare den der oppe i Sverige kan vi jo kommer her tilbage til næste Vinter igen; i går kom hun over og inviterede på the, og hun hade lige bagt en kage der fylte en hel bradepande; Lasse og mig bager også franskbød og rundstykker; jeg har malet 3 billeder; men det ene er vist ikke så godt endnu; Lasse er også flittig han er lige begynt at male; så vil jeg også; vil maler altid til Kl. 5. og så skal vi til Vejby og hæve de hundrede Kroner og betale regning på 50, det er en vældig flink Købmand, han siger altid at det kan udmærket vente lidt hvis det er vi står og har noget der er vigtigere, så det er jo fint; men vi siger jo, at vi hellere må betale; og så er han glad; og siger; i er jo flinke; Lars ryger næsten kun pibe; han siger; at det er slet ikke nødvendigt med alt de cigaretter; nå nu vil jeg slutte; har i sendt det ind om Legat til mig. – jeg har også søgt nogle af Akademiets; og skevet det er til en rejse til Norge og Sverige; og hvis Lars får; så rejser vi der op og har jo så råd til at købe hus; men lad os nu se, men jeg tro det er beds at være i Sverige alligevel; for der kan man nok få et stort hus; i stedet for noget møj her hjemme; nu håber jeg snart at høre fra jer, for i har da fået det brev om Legatet, nu mange 
+Kærlige Hilsner fra jeres Vipse
+Vi kommer ind til Hennings udstilling hvor når er det det
+Hvis i har lyst, tid og Penge – så kan i komme op og besøge os.</t>
+  </si>
+  <si>
+    <t>1953-03-21</t>
+  </si>
+  <si>
+    <t>Rikke H. 
+Kari-Nina Pedersen
+Carl-Henning Pedersen 
+William Scharff
+Svend Winther
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") til Else i 1953, mens Else opholder sig på Lysebu i Norge. Brevet giver et levende billede af hverdagen i Vejby og af Vibeke og Lasses planer for fremtiden.
+Vibeke takker for Elses kort og breve og fortæller, at hun netop modtog det seneste kort på stationen, da hun og Lars (Lasse) sendte fire af hans billeder til en kunstcirkel i Herning. De håber på salg og ser spændt frem til afgørelsen den 1. april. Hun fortæller også, at Lars har modtaget et opmuntrende brev fra Scharff (sandsynligvis maleren William Scharff), som har lovet at komme og besøge dem for at se hans billeder.
+Vibeke og Lars er aktivt i gang med at lede efter et hus, men har endnu ikke fundet noget passende. De undersøger både muligheder i Danmark og Sverige og har blandt andet skrevet til Rikke om boligforhold i Sverige. Samtidig overvejer de, om de måske kan overtage huset, hvor familien Winter bor.
+Økonomien er stadig et vigtigt tema. Lasse har modtaget 20 kroner i fødselsdagsgave fra Kari og Henning, som skal bruges til at holde fødselsdag for. Vibeke har straks skrevet og inviteret dem til at komme på besøg i weekenden.
+Hun fortæller også om de mange små glæder i hverdagen: billige røgede sild, forårssol, cykelture på jagt efter huse og en hyggelig invitation til te og hørespil hos en venlig dame ved navn fru Kølner, som ejer et gartneri.
+Både Vibeke og Lars arbejder flittigt kunstnerisk. Vibeke har lavet seks nye tegninger, som hun er tilfreds med, mens Lars har produceret omkring ni nye arbejder.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yB7R</t>
+  </si>
+  <si>
+    <t>1953 (CHP’s skrift)
+Kære Else;
+tak for Kortene; og brevet; det var fint, det sidste kort fik på stationen i går, da vi sendte 4 af Lars billeder til en Kunstcirkel i Herning; så nu er vi spændt, 1 April vil man så få at vide om man har solgt; og pengene for man den 1 maj - . Lars har fået et fint brev fra Scharff om at han en dag vil besøge os og se på Lars billeder. I går var vi ude og se på huse; men fandt ikke noget; vi ville bo i. Lasse har i dag fået fødselsdagsgave fra Kari og Henning 29 Kr. til at holde fødseldag for; det var fint. jeg har lige skrevet hjem til dem og inviteret dem her op på Lørdag Søndag. vi har lige spist 3 røgede sild hver de kostede .en Kr. få 6 så det var fint – jeg skrev til Rikke og spurgte om hvordan med Hus i Sverige; hun var sød og jeg har fået svar; jeg sender det med; så du kan læse det, vi har truffet en sød dame der hedder Kølner; som ejer et Gartnerri hvor vi købte æbler; i går inviterede hun på Hørespil i Radioen og The; så det var sjovt; - i dag skinder solen så dejligt så vi skal nok ud og cykle igen og se på huse; vi har taget nogle tulipanplanter ind men; de vil ikke springe ud; vi fyre endnu; i går prøvede vi at lade være; men det var vel nok kolt; måske kan vi få det Hus, Winthers bor i; vi vil se ad; men vi ved ikke rigtigt om det ligger så godt; men lad os nu se; jeg har 6 nye tegninger pæne alle 6. og Lars har lavet 9 eller sådan noget; - Aman er begynt at få lov at gå ud, for den er blevet stor kan du tro: nå nu vil jeg slutte; det bliver et længere brev; næste gang – men vi skal ind til stationen – så har du det Fredag. Kærlig Hilsen din Vipse
+(Langs med højre side er skrevet nedefra og opefter):
+der er ikke plads til Lars….
+(Lars skriver øverst på siden på hovedet):
+Kære Else. Tak Kortene – det ser dejligt ud der hvor du har været – Vipse og jeg har i de sidste dage været ude og søge hus, men har nu ikke funen noget. Vi glæder os begge til at se dig igen – håber at du har det godt. Kærlig hilsen fra Lars</t>
+  </si>
+  <si>
+    <t>Vinteren 1963</t>
   </si>
   <si>
     <t>Tibirke</t>
   </si>
   <si>
     <t>Rom
 Paris</t>
   </si>
   <si>
     <t>Marianne  Alfelt Åkirke
 Lars  Åkirke</t>
   </si>
   <si>
     <t>Vibeke Alfelt skriver til brevet til henholdsvis Else Alfelt i Rom og Carl-Henning Pedersen i Paris. Hun har lagt kalkerpapir under så brevet kommer i to eksemplarer og kan sendes til forældrene i henholdsvis Italien og Frankrig. 
 Dette brev er sendt til Else Alfelt, der har ophold på det danske kulturinstitut i Rom; Accademia Dé Danimarca. Instituttet blev oprettet i 1956 som en selvejende institution under Kulturministeriet og slå bro mellem dansk og italiensk kultur. 
 Vibeke Alfelt fortæller om at de er inviteret til middag hos fru Klint og at den planlagte udstilling hos galleri Eskilds er blevet udsat. 
 Hun beretter om hvilken teknik hun bruger når hun skaber sine "blå tegninger".</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CeEG</t>
   </si>
   <si>
     <t>Kære Else
 Ja så må jeg sende jer en lille hilsen – jeg har lagt Kalkerpapir under brevet – så I kan få et vær – er der forår i Paris – I Rom ser vi at det er snevejr – men det holder vel hurtigt op – der blev sagt at Italien havde ikke i de sidste 70 år haft så meget sne – i dag i Tibirke skinner solen – men der er frost Kl. er 8. morgen – Marianne er lige kørt til skole – Lars skal til møde på Grønningen – den skal vist lukkes taler de om – vor udstilling i Eskildsens[kan ikke læses] er udsat på grund af Strejken i Sverige – men Lars skal have en lille tegneudstilling inde i Galleri Morten nu i April – ellers maler vi – og har fået orden i vore tegninger og litografier – vi har købt en kæmpe reol ned til det mellem-ste rum – så den er vi glad for – den er af stål – og er 2 m høj – bred 80 cm – og dyb 90 cm – så i kan se der kan ligge mange ting på de 6 hylder – Kl 10 kommer der en mand – vi har købt en hel gris – og så skal vi have den pakket ind i stykker til fryseren – så der bliver noget at gøre – men så er der også mad af forskellig art til lang tid – det var et godt tilbud. Ja og så var vi hos Koplerne til middag – det gik hyggeligt – der var nogle vi også kender, så det gik fint – vi var ved at skulle hjem – men opdagede at der var noget islag – og de tilbød os at overnatte – så gik vi alle ned i deres køkken og fik pølse ost og øl – og næste morgen kl. 8 spiste vi morgenmad og var her hjemme kl 9 om morge-nen – lørdag – og det var da fint vejr – og vi skal hilse – 
 her i mit atelier har jeg sat de hvide stole fra Altanen ind – det er bedre – de røde var så grimme i rummet syntes jeg – og Marianne og Lars troede vi havde fået nye stole – de havde været ude i haven den ½ time – mens jeg byttede om – Elses brev må nok ligge et par dage – for jeg kan altså ikke finde ud af den adresse – jeg har kigget i gamle kort – men kan ikke finde den – men så hvis jeg aflevere lidt indtil da – kan jeg jo skrive videre – men Hennings brev bliver sendt i dag – på lør-dag skal vi til middag hos Klint kl. 6.30, det er nu mere hyggeligt når det er lige i nærheden så kan man gå en tur i Lundene lige inden, de har spurt så tit om vi snart kunne komme – og ville først in-vitere andre når vi kunne – så det kunne blive selskab som fru Klint sagde – men så blev udstillin-gen i Eskilds[kan ikke læses] – der havde vi ellers hvis vejret var til det have kørt op og se på den lørdag – det er helt fantastisk vejret i dag – jeg var lige nede ved Hestene – og hvis man står i læ – tror jeg næsten man kunne blive solbrændt – og Fuglene synger og flyver rundt og samler strå i volden – nå nu ikke mere til Henning denne gang – jeg vil hente Politiken og lægge brevet i – nå jeg ser at der er en hel side til bag på – så skriver jeg lidt videre. – Jeg fik aldrig fortalt om disse blå Tegninger – ”Olie på papir” men her kan jeg jo gøre det – først gør jeg papiret vådt med Terpentin og lidt linolie sammen – derefter tegner jeg med sort olie farve – og når det er tørt – tager jeg et glas – og ryster terpentin og farve sammen – helst laserende farve - den der hedder Rosa [kan ikke læses] er også god – og det hælder jeg simpelthen over det hele – og løfter papiret op så det ren-der af igen – læg endelig Avis under – det sviner fantastisk – særlig Hiliogenblå – men papiret er bedst hvis det er sådan noget i ved man bruger til litografier – det vil sige lidt sugende. Nå det var det – kan i nu havde det godt – den ene i Rom den anden i Paris – her alt vel og Kys fra jeres Vipse 
@@ -542,59 +768,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/oxJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/jGCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/4PTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/87pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/M8wX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/6LkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ELRH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/bqNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/DXLI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/NPmN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yTFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ypm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/XMYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/TT7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yB7R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CeEG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1039,91 +1265,343 @@
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>79</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="F12" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>86</v>
-      </c>
-[...6 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="K12" s="5" t="s">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="K18" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>