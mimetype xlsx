--- v0 (2026-04-06)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Else Alfelt og Carl-Henning Ped" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="44" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="99" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -200,50 +200,376 @@
 Jørgen  Nash
 Anna Vibeke  Nording 
 Erik  Ortvad
 Kari-Nina Pedersen
 Guillaume Cornelis  van Beverloo</t>
   </si>
   <si>
     <t>Carl-Henning Pedersen er netop kommet hjem fra ophold i Vejby og har modtaget breve fra Else der ikke er blevet omdirigeret. Han har bestilt en billet til hende fra Firenze hjem via Menton, som bliver sendt til hovedpostkontoret i Firenze. 
 Han fortæller om kunstmiljøet i København. Han har netop mødt den hollandsk-danske COBRA-kunstner Corneille og hans kone på Rådhuspladsen. De har været i København nogle dage, men har næsten ikke mødt andre kunstnere, fordi mange opholder sig på landet om sommeren.
 Han fortæller også om et besøg hos Ejler Bille. Bille skal udstille på Martsudstillingen, hvor tre sale er lejet hos kunstnersammenslutningen Den Frie Udstilling. Carl-Henning foreslår i brevet, at Else eventuelt kunne leje de tre andre sale til sin egen udstilling, hvis de er ledige.
 Derudover nævner han flere kunstnere fra deres omgangskreds. Han har haft besøg af Jørgen Nash og Mulle der netop er kommet hjem fra Finland, hvor de har været på et legatophold. Sammen med Nash og Mulle besøgte han Erik Ortvad i Nolsholt. 
 Brevet giver et indblik i det tætte netværk af kunstnere omkring COBRA-miljøet og Den Frie Udstilling i begyndelsen af 1950’erne, hvor kunstnerne besøger hinanden privat, planlægger udstillinger og holder kontakt på tværs af rejser i Europa.</t>
   </si>
   <si>
     <t>https://eachpa.ktdk.dk/d/CLD1</t>
   </si>
   <si>
     <t>Tirsdag 21.8.1951
 Kæreste Else - Så må jeg til og tage fat. Jeg er lige kommet ind fra landet. I dag Tirsdag den 21. Aug. Jeg tænkte nok at der her lå brev fra dig. Postbudet har ikke omaddresseret dine 3 breve – hvorfor han nu ikke har gjort det – for han har omaddresseret andre breve. Jeg tar nu ind på rejseburoet. Statsbanernes – og bestiller en billet til dig og får dem til at sende den til Firenze – så vil jeg samtidig høre hvornår du kan ha den. altså en billet der gælder – Nu har jeg først været inde i banken og sagt til din far at du ikke skal ha de resterende 400 Kr. sendt som Lire ned til Italien. Han havde ellers skrevet til Kit nu til morgen – at hun skulde spørge mig hvornår du skulle ha dem. Så hævede jeg 400 kr. af mine og gik hen på rejseburoet. Jeg har så bestilt billet til dig fra Firenze over Menton hjem – og betalt den med 235 kr. De sender så billetten ned til Firenze til Hovedpostkontoret pr post restante. Således at du skulle ha´ Billetten på Fredag eller Lørdag d 24-25 Aug i Firenze. Så må du se hvormeget du kan få ud af de Lire du har tilbage. Jo’ og så skal du selv sørge for Billet fra Ventimiglia til Dalmazzo. På deres Køreplaner i Buroet kunne de ikke se hvorledes Forbindelsen var. Menton er stationen lige efter Ventimiglia. Men nu kan du se hvorledes Billetterne er udstedt. Desværre kan jeg ikke se dem, inden de sender dem af sted – fordi jeg rejser ud til Vejby igen i aften. I Banken sagde de at du sandsynligvis ikke kunne undgå de 20% i turistskat på Sv. penge. Men du kunne jo søge, sagde Larsen 
 Lige nu sidder jeg og skriver i Kafferestauranten på Strøget sammen med Corneille og hans kone som jeg lige mødte henne på rådhuspladsen. De har været her i byen fra i Torsdags og jeg fandt netop hjemme en seddel fra dem imellem dine breve. Måske de kommer et par dage op til os på landet. De har overhovedet ikke mødt nogen her i byen da alle er på landet. – I går aftes var jeg hos Bille – det er en rigtig sød mand Jonna har fundet. Ole Berg hedder han – og han har en søn på en 8-9 år. Vi havde det mægtig rart Bille skulle udstille på Martsudstillingen til Marts igen. De har lejet de 3 sale på den Frie. Måske skulle du så leje de andre 3 sale hvis de er til at få. I Søndags havde vi besøg af Nash og Mulle og de spiste til middag hos os og senere cyklede vil alle sammen over til Ortvad der igen bor i Nolsholt . Kari sad bag på hos Vipse. Ligeledes har jeg en aften været hos Thommesen .
 Det bliver kun en 4-5 Dage mere du må være i Dolomitterne på grund af du først får besked nu. Men vi er glade over at du har haft det så godt og glæder os til at se dig igen. Nu har jeg altså ikke undersøgt det med de sv. billetter, men kan du ikke gøre det hurtigt når du kommer hjem.
 Vi har i dag til morgen fået brev fra Fru Lomborg . Hun var mægtig sød og skrev at Kari var jo så flink, så hun indhentede hurtigt de andre. Vi har det dejligt deroppe. Når vejret er til det, bader Kari og Vipse sammen med Kit og ungerne. Og vi plukker Svampe og jeg maler Akvareller. 
 Nu de kærligste hilsner fra dine tre og Kys fra
 din Henning
 og tak for dine breve.</t>
+  </si>
+  <si>
+    <t>1952-03-22</t>
+  </si>
+  <si>
+    <t>Norge
+Lysebu</t>
+  </si>
+  <si>
+    <t>Lysebu</t>
+  </si>
+  <si>
+    <t>Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Vibeke ("Vipse") skriver til Carl-Henning efter en påskeferie i præstegården i Mårum. Hun fortæller om en cykeltur til Mårum sammen med sin onkel Bendt for at besøge Lasse, og om de uventede problemer, der opstod på hjemrejsen. På grund af kraftig regn kunne hun ikke cykle hjem som planlagt, og da hun senere ville tage toget, viste det sig, at hun havde fået oplyst en forkert afgangstid. Toget var allerede kørt, og det næste gik først sent om aftenen. Derfor besluttede hun at blive en ekstra nat og sendte et telegram hjem for at fortælle det.
+Brevet er skrevet i en munter og hverdagsagtig tone. Vibeke fortæller også, at hun har malet fire akvareller, fået god mad under opholdet, og hun afslutter med en stemningsfuld beskrivelse af foråret i Gribskov.
+Brevet giver et levende indblik i hendes dagligdag, hendes nære forhold til familie og venner samt hendes glæde ved naturen og maleriet.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/uVeY</t>
+  </si>
+  <si>
+    <t>København d. 22/marts.52.
+Kære Henning. 
+nå nu har både Kari og Else vist skrevet til dig – så må jeg vel også – i dag er det Tirsdag, ugen efter at Kari og mig ryste hjem fra Påskeferie i Præstegården i Mårum. i lørdags rejste jeg igen op til Lasse, ja rejte gjorde jeg jo ikke, jeg cyklede sammen med onkel Bendt, helt til Kogerup, og så skulle han jo til Vejby og jeg til Mårum, det havde været meningen at jeg skulle have cyklet hjem Søndag aften; men Kl 10 morgen Søndag begyndte det at regne i stride strømme, og inden regnen var holdt op var Kl halv 7 aften, så vi fandt da på at jeg måtte tage toget hjem, nå det blev så til at jeg skulle følges med Ellen Rode, og hendes dreng – hun var næmlig også der oppe; i Søndags, nå men vi tog så afsted for at nå toget til København kl 20.22. Lasse cyklede i forvejen efter biletten på stationen; og vi 3 andre gik da så vi Lasse komme til bage – grinene over det der var sket, toget var lige kørt, - vi så på uret, der maglede så 10 min til at det skulde have kørt så fik vi at vide at vi havde fået opgivet forkert togtid, i Brugsen, manden havde glemt at det var Søndag, så det kørte altså rigtig Kl 20.11, nå – vi gik ind i ventesalen, der kom et tog fra Gilleleje – men det kunne manden på stationen ikke stanse; så der sad vi – det næste tog – kom først Kl. 22.30. og jeg ville så først være hjemme Kl. halv 1. om natten, det mente Lars at det var alt for sendt at tage hjem; og vi sad så og talte om hvad vi skulle – Ellen Rode ringede hjem og fortalte det, men jeg havde jo ikke nogen at ringe til, for til Kähte vil Else ikke have jeg ringer så Larse fand da på vi måtte sende et Telegram; og det gjorde vi – så det skulle efter damen i telefonen være hos Else Kl halv 10. vi skrev - ”kommer i morgen grundet regnen” Vipse...
+Lasse ville at vi skulle have sendt et Telegram med Blomster eller sådan, altså et Lykynskningstele-gram, men det gjorde vi ikke, jeg syntes da ikke det gjorde noget at Else fik et rigtig et; men Lasse mente at hun blev måske bange – når hun fik Telegram fra mårum så sendt på aftenen – nå men - jeg er altså hjemme igen – og kom i går mandag – jeg har malet akvareller. 4. så det er sjovt så har jeg fået frikadeller og spejesild og oksestej – og æblekage og æggekage og appelsin til desert den ene dag – nå men nu er der ikke plads til mere på papiret denne gang – papiret er fra Karis fine skrivemappe, og blomsterne fra gribskoven – hvor bøgen næsten er sprunget ud, og skovbunden er hvid af anemoner – 
+Hilsen Vipse –</t>
+  </si>
+  <si>
+    <t>1952-06-08</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Danmark
+Lyshøj</t>
+  </si>
+  <si>
+    <t>Erik  Ortvad
+Anna Thommesen 
+Erik  Thommesen 
+Svend Winther</t>
+  </si>
+  <si>
+    <t>Carl-Henning Pedersen &amp;amp; Else Alfelts Museum, Arkiv M1.</t>
+  </si>
+  <si>
+    <t>Dette brev giver et indblik i den unge Vibeke Alfelts sommerophold i Lyshøj i 1952, hvor hun arbejder og forsøger at tjene penge før familiens flytning til Vejby.
+Vibeke skriver til Kari, Else og Henning og fortæller, at hun og Lasse er flyttet fra præstegården og nu bor hos den unge billedhugger Svend Winter og hans kone Inge. 
+Hun har fået mulighed for at deltage i høstarbejde på en nærliggende herregård, hvor Svend Winter normalt arbejder. Hun regner med at kunne tjene omkring 300 kr., og hvis Lasse også får arbejde der, kan de tilsammen tjene omkring 600 kr.. Pengene skal bruges til husleje, når familien senere flytter til Vejby, og hun håber, at de kan betale huslejen for en længere periode på forhånd.
+Vibeke er meget glad for de nye boligforhold. Hun betaler ingen husleje, og værtsparret har inviteret hende til at spise alle måltider sammen med dem. For kosten skal hun kun betale 20 kr. om ugen. 
+Hun nævner at Erik og Anna Thommesen ofte kommer på besøg hos naboerne, og at Ortvad også bor i nærheden.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/RjSf</t>
+  </si>
+  <si>
+    <t>Lyshøj den, 8/6 52.
+Kære Kari Else og Henning. 
+i dag er det mandag – og såm i ved af det andet brev så er vi flyttet, vi bor altså ikke på Præstegården mere, vi har fået et værelse, hos disse her 2 unge menis hos ham billedhuggeren Svend Winter, de er vældig søde kan i tro – og manden plejer at hjælpe til i Høsten ovre på den store Herregård – her på den anden side af vejen, og der skal jeg også over – konen vil ikke i år for hun har lige fået et barn, og så vil hun hellere passe ham, manden på gården er en sjov en og Konen med – jeg regner med at tjene en 300 Kr eller mere – vi skal jo bo her intil vi skal flytte op i Vejby – og så er det jo rat at vi kan betale Huslejen forud – og helst for hele Vinteren, Lasse skal måske også der over, og så har vi jo 600 Kr tilsammen, Kl er 3, og jeg er oppe på værelset for det er alt for varmt nede i haven, vi giver ingen husleje – for dem vi bor hos siger at når de bor uden husleje så syntes de at det er dumt at vi skal betale til dem, - men de vil ikke have at vi bruger ild til at lave mad på her oppe på værelset, så vi er blevet sat til at spise hos dem, altså Lasse er jo i lejren, men Lørdag og søndag skal han så spise her, og så kommer han her over hver aften kl ca halv 6. og er her til halv 11, og så drikker vi the med dem neden under, og har det vældig sjovt, ja det var det med maden, jeg spiser altså både morgenmad middag og aftensmad, - og de vil kun have 20 Kr for det om ugen, og det syntes jeg er billigt – så når jeg nu skal betale så giver jeg dem 25, for de har jo også kun penge engang imellem men de siger at jeg må jo være glad for det jeg for, 3 gange om ugen for vi ihvert fald god mad, Lever Frikadeller eller sådan, og resten for vi Kørvelsuppe og sådan hvad der er i haven, nå nu kom Konen hjem hun heder Inge – hun har været i Græsted og købe noget, og hun siger hun kalder omlidt, for vi skal have lidt lækkert til theen, jo – jeg har det godt kan i tro, og jeg har Lasses sjorts på sår jeg er rigtig fin brun allerede – i dag har jeg vasket og vasket hår – det havde jeg næmlig ikke gjodt siden vi to oppe fra jer – men det var heller ikke så snavset igen – jeg har lavet et fint bælte af bast, og en af dagene skal jeg hjem på ny Calsbergvej efter noget sommertøj, for jeg har kun 1 sommernederdel her ude på landet, og det er den rød og hvid then ternede, - ja det er sandt, Konen siger også at når jeg kommer over i marken og høste så er det da rat at jeg ikke skal til selv at lave mad, for det er jeg nok for træt til – så det er meget flinkt sagt, Erik og Anna thommesen kommer tit her over hos dem – det er jo lige ved siden af dem, og Ortvar bor her jo også, men dem giver jeg jeg gider ikke gå ud og besøge nogen, det er alt for varmt, Itci liger i vandet hele dagen i solen, og har det godt, markerne jeg skal arbejde på er lige her ovre på den anden side af Landevejen; - nå så er Kl 6. om 10 min – så skal vi spise – de bælter jeg har lavet af bast, syntes de at jeg skulle prøve at sende dem op til Gilleleje for at de må-ske kunne sælges for en ca 10 Kr – og jeg er jo kun 4-5 timer om at lave .1. men det ved jeg ikke rigtigt – nå nu skal jeg ned og spise lever - .</t>
+  </si>
+  <si>
+    <t>1952-09-22</t>
+  </si>
+  <si>
+    <t>Danmark</t>
+  </si>
+  <si>
+    <t>Italien
+Dolomiti</t>
+  </si>
+  <si>
+    <t>Børge  Birch
+Poul  Rytter</t>
+  </si>
+  <si>
+    <t>Brevet er en fødselsdagshilsen fra Vibeke Alfelt til der opholder sig i Dolomitterne, Italien september 1952. 
+Vipse fortæller, at hun og Lasse er på besøg i København i anledning af Elses fødselsdag og skal blive til søndag. De har givet Else to hjemmelavede smykker, skåret i moseeg og udsmykket med kobber, tinglas og fine sten, som Else blev meget glad for. Derudover fik hun også chokolade.
+På Elses fødselsdag var selskabet i biografen og så filmen Floden i Dagmar Biografen, som alle syntes var rigtig god. Dagen efter deltog de i en ferniseringsfest sammen med Marta og kunstneren Rytter, der havde udstilling hos Birch i Vejby.
+Brevet afsluttes lidt hastigt, fordi Else mener, at det bliver for dyrt at sende et længere brev. Derfor skriver Else videre på næste side. Vipse sender endnu en fødselsdagshilsen og et fødselsdagskys til Henning.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/e616</t>
+  </si>
+  <si>
+    <t>Kære Henning (Dolomiti tilføjet med CHP skrift)
+Først fint Tillykke på din Fødselsdag håber at du kan fejre den fint der hvor du er.
+- Lasse og mig er jo her inde i København, vi kom på Elses fødselsdag og skal blive til Søndag, vi gav hende 2 smykker, vi selv har skåret ud i moseeg, og med kobber og Tin glas og fine sten i, hun syntes de er meget fine og så fik hun også et stk. schokolade af os om aftenen på Elses fødselsdag var
+vi i biografen og på den film der hed ”floden” - inde i Dagmar, den var meget god syntes vi både Else, Lasse Kari og mig, i går var vi til ferniseringsfest med Marta og Rytter. Rytter har jo udstilling hos Birch – oppe i Vejby - du kan huske den sorte mis som vi havde - den er død - og nu har vi fået en anden en der er rød og hvid og den er vældig sjov – nå nu siger Else at det er dyrt at sende så meget så det er nok denne gang hun skriver jo på den næste side; nå min Tillykke Henning Far fra Vipse og fødselsdagskys</t>
+  </si>
+  <si>
+    <t>1952-09-25</t>
+  </si>
+  <si>
+    <t>Frankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Erik Andreasen
+Kari-Nina Pedersen
+Anders Österlin</t>
+  </si>
+  <si>
+    <t>Else skriver til Carl-Henning i Sydfrankrig og fortæller om livet hjemme i København, familiens fødselsdage og de mange kunstneriske aktiviteter.
+Else fortæller, at hun, Kari, Vips og Lasse netop har været i Malmö for at aflevere Carl-Hennings billeder til den kommende udstilling. Udstillingen der omtales er; Imaginisterna 1952 på Malmö Museum. Ophængningen skal finde sted 2. oktober, og ferniseringen er planlagt til 4. oktober. 
+Herefter skal Else og Kari fejre Karis fødselsdag hos Vips og Lasse i Vejby.
+Familien har fejret Carl-Hennings fødselsdag hjemme i København ved at købe grammofonplader til ham som gave. Else og Kari har desuden været til middag hos Erik Andresen, hvor de fejrede dagen med god mad og rødvin.
+Else forsøger at male, men har svært ved at finde arbejdsro i den lille lejlighed. Hun beskriver det grå og regnfulde efterårsvejr i København og fortæller om praktiske problemer med elmåleren. Samtidig glæder hun sig over at kunne købe god kaffe i Malmö og at hun er blevet tilbud et sted af male hos Erik Andreasen.
+Hun er nysgerrig efter Carl-Hennings nye arbejdssted i Sydfrankrig, men tvivler på, at det kan måle sig med hans elskede ophold i Briol. Hun håber dog, at han får gode muligheder for at male i olie.
+Afslutningsvis fortæller hun, at Anders Österlin har fået et stipendium og planlægger en rejse til Sydfrankrig. Han har bedt om Carl-Hennings adresse dernede.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/eQSx</t>
+  </si>
+  <si>
+    <t>København d. 25/9-52-
+Kære Henning. (Sydfrankrig tilføjet med CHPs skrift) 
+– Nu til Morgen kom Kari’s Fødselsdagskort, jeg gemmer det til Lørdag Morgen – Og tak for alle Kortene særlig dem med Hilsen fra Domkirken i Milano – Lasse og Vipse har været inde i en Uge, min Fødselsdag og Bedstefaders 70 Års Dag – I Mandags var vi alle tre i Malmø med dine Billeder og afleverede dem på Musæet – Den 2 Oktober skal vi hænge op, Fernisering den 4 Oktober / Så rejser Kari og mig op til Vips og Lasse og holder hendes Fødselsdag der / I dag går Kari og mig ud og ser på Fløjelsbukser til Fødselsdagsgave fra dig – På din Fødselsdag var Vips og Lasse og mig inde og købe Grammofonplader til dig – nu er de stillet hen og bliver ikke spillet før du får dem – I Lørdags var Kari og mig hos Andrésens og spiste meget fornem Middag, med hjemmeavlede Champinoner og Rødvin, det var din Fødselsdag vi fejrede – jeg fik Lov at stå ude i den store Stue og male, hvis jeg ikke kunne her hjemme – jeg prøver at male her men så banker nogen på, så kommer Kari fra Skole – og så er her så lidt Plads – I Dag har jeg malet men det er svært at koncentrere sig – 
+Det regner hver Dag fra Morgen til Aften om Morgenen er det meget gråt næsten sort Kl 6 ½ når vi står op – Lysmåleren er gået itu / så nu er jeg spændt på hvordan de laver den regning, den har kun talt 4 siden sidste Aflæsning og i Dag kom en Mand og satte den ud af funktion / vi skal måske have en større Måler, fordi vi har den elektriske Ovn- 
+Vi lever ellers godt får god Mad og Kaffe som jeg købte i Malmø ih hvor jeg nyder det – Tak for den det er jo dig der giver – Jeg er spændt på dit nye Sted – men der skal vist meget til at veje Briol op – 
+Men kan du male Olie er det jo godt / Østerlin har fået et Stipendie som han vil til Sydfrankrig for, han bad om din Adr der Men det bliver vist først efter Gøteborg han skal rejse / Så tror jeg ikke der er hændt mere / Mange kærlige Hilsener og Kys fra både Kari og Else/
+Og tak for dine Kys Kari vil have dem på munden når de er fra dig – 
+(Øverst på siden – omvendt – står følgende):
+Og så må du skrive til Andrésens, jeg læste dine Kort og Breve op, at de kunde høre hvordan du hade det – 
+(Imellem det hele har Kari skrevet):
+Kærlige hilsener og mange tusind kys. Fra Kari</t>
+  </si>
+  <si>
+    <t>1952-10-29</t>
+  </si>
+  <si>
+    <t>Else Alfelt
+Vibeke  Alfelt 
+Kari-Nina Pedersen</t>
+  </si>
+  <si>
+    <t>Auribeau
+Sydfrankrig</t>
+  </si>
+  <si>
+    <t>Vibeke  Alfelt 
+Ejler  Bille
+Frederik  Dam 
+Ikke verificeret  Mogensen
+Carsten  Nash
+Jørgen  Nash
+Anna Vibeke  Nording 
+Kari-Nina Pedersen
+Gerda Kamma  Rigstrup 
+Sigurd  Schultz
+Jeppe Vontillius
+Karen Andria Witt-Hansen 
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Dokumentet består af 3 breve til Carl-Henning Pedersen, der opholder sig i Auribeau, Sydfrankrig efteråret 1952. 
+Brevene er sendt samlet og giver samlet set et levende indblik i familiens liv i efteråret 1952, mens Carl-Henning opholder sig i Sydfrankrig. Brevene veksler mellem hverdagsfortællinger, kunstneriske ambitioner og nyheder fra kunstmiljøet i Danmark. Centrale emner er Kunstnernes Efterårsudstilling, hvor både Vibeke Alfelt og Lars Åkirke udstiller. Samt forberedelserne til Elses kommende udstilling. 
+Brev 1 – Vibeke (Vips) til Carl-Henning
+Vibeke Alfelt glæder sig over, at både hun og Lasse er blevet antaget til Efterårsudstillingen. Hun udstiller akvareller, mens Lasse har fået antaget to malerier, som efter hendes mening hænger særligt godt. Hun giver udtryk for at udstillingen ellers er "noget møj". 
+Brev 2 – Kari til Carl-Henning
+Kari-Nina Pedersen fortæller om sin efterårsferie i Vejby hos Vips og Lasse. Hun beskriver begejstret, hvordan Vips og Lasse fik antaget værker til Efterårsudstillingen, og hvordan nyheden nåede dem gennem venner og bekendte, før det officielle brev kom.
+En stor del af brevet handler om hendes lege med Futter og Nash-familien. De leger samer ("lapper"), bygger lejre, laver rensdyr af kæppe og klæder sig ud med laphue, dolk og reb. Kari beskriver levende miljøet omkring Nashs og Mulles hus og de mange oplevelser i naturen.
+Hun fortæller også om turen til København til ferniseringen, problemer med at nå toget, forsøg på at blaffe og besøget på Efterårsudstillingen, som hun selv ikke er særligt imponeret af. Brevet afsluttes med en tur i biografen og en hilsen i form af en tegnet grønlandsk pige.
+Brev 3 – Else Alfelt til Carl-Henning Pedersen
+Else kommenterer Efterårsudstillingen, som hun finder skuffende og præget af mangel på eksperimenterende kunst. Hun fremhæver dog værker af blandt andre Agnete (Therkesen), Ejler Bille, Heineman og Lars Åkirke som udstillingens lyspunkter.
+Hun arbejder intensivt med forberedelserne til sin egen udstilling og har afleveret manuskript til katalog og indbydelse. Brevet indeholder skitser til katalogets opbygning, og hun drøfter med Carl-Henning, om priser bør trykkes i kataloget.
+Else fortæller desuden om økonomiske og praktiske forhold: betaling af regninger, mulige billedsalg gennem Frederik Dam, afhentning af akvareller og overvejelser om ophængning. Hun søger råd hos Marinus om mere utraditionelle ophængningsformer og følger nøje kunstlivets nyheder, herunder bedømmelserne på Efterårsudstillingen.
+Til sidst orienterer hun om, hvem der er blevet antaget og afvist på udstillingen. Karin fra Århus og Valentin er kommet med, mens Mogensen er blevet kasseret, hvilket han er meget skuffet over.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/sC8g</t>
+  </si>
+  <si>
+    <t>Brev 1 / til CHP fra Vibeke Alfelt: 
+1952, Sydfrankrig (tilføjet med CHPs skrift)
+Kære Henning.
+nå nu er det min tur til at skrive lidt, - det er mandag og Lasse og mig har været her inde i København fra Lørdag, vi skal hjem i dag, Lasse er begyndt at skrive skovskilte til lejren, og han har skrevet 40, og nu har han fået lov til at tage skiltene med hjem til Savværket, og skrive dem der og hvis han kan nå at skrive 15, skilte intil på Lørdag den, sidste i denne måned, er han helt færdig med lejren, så det er jo fint, det er 2 uger før tiden; - vi har fået billerde antaget begge to, jeg akvarreller og Lasse 2 billeder, og han er en af de bedste der ude; og han hænger helt alene på en lille væg, jeg hænger ovre i Trefoldigheden, sikke noget skit, du skulle se, noget møj, rigtig fidus det hele, - jeg har fået en væv - som jeg må låne af Jonas frk. Olsen – så den var vi ovre at hente i går aftes Lasse Else Kari og mig – vi fik the og Kiks; Lasse og mig har fået en Kattekilling da den sorte vi havde er død, den nye er hvid og rød, den er flot men Else syntes den er så grim; i går aftes da vi sad og spiste her på Ny Carlsbergvej bankede det på døren og Langå-Jensen fra Fåborg kom en lille tur på besøg - 
+nå nu vil jeg slutte – vi sidder og drikker morgenkaffe og læser, vi har fået Ymer med fløde på ristet franskbrød og Kransekager, - nå men Kl er 9, og vi skal til byen alle 3, Kari er jo i skole så Else Lasse og mig Vips skal ud og se udstilling – nu mange Hilsner
+fra Vipse
+håber du har det godt, det har jeg - . 
+(Med Lasses håndskrift):
+Hilsen fra Lasse 
+(Øverst på side 2 er tegnet Vibekes og Lasses ophængning med denne tekst til):
+sådan en ramme er det jeg udstiller med. hver akvarel koster 75 Kr
+Brev 2 / til CHP fra Kari-Nina Pedersen:
+1952 (tilføjet med CHPs skrift)
+Kære Henning. (Auribiau) (tilføjet med CHPs skrift)
+Her du det godt? Det har jeg. Vi er lige kommet hjem fra Vejby nu i dag, for vi skulle til Vipses og Lasses fernisering på efterårsudstillingen. De havde fået antaget: En akvarelramme med to akvareller hos Vips, og to fuglebilleder hos Lars. Tak for dit fine brev, vi blev meget glad for det. Jeg har li-ge haft efterårsferie og rejste op til vejby i en hel uge. Den dag da jeg fik efterårsferie og kom hjem fra skole kokken Elleve, var Nash på besøg sammen med Futter. De havde været i København nog-le dage sammen med Mulle og nu skulle de hjem. Futter skulle følges med mig til Godhavn for han kunne jo ikke sidde bag på motorcyklen. Lasse hentede os ved stationen, for han og Vips boede i Nashs og Mulles hus, så længe de var i København. Da vi kom til deres hus havde Vips og Lasse mad til Nash og Mulle kom hjem og så fik vi hvidkål med fars inden i. Vips og Lasse kørte hjem på deres cykler om aftenen, men jeg blev og sov der om natten. Næste dag legede Futter og jeg lapper. Jeg var far og hed Ttjokmok fordi jeg bedt kendte det, og Futter var mor og hed Lajla, så kunne han lave mad. Vi havde også rener 14 ialt, som vi lavede af pinde og kæppe. Jeg havde fire, Ttjokkolo, sak, Tjelki og Sjelmo. Vi red på dem ligesom kæpheste. Vi havde også børn. Tre piger på 7-8 år. Jeg havde lånt en blå sømands-
+Nederst på siden har Kari tegnet en lap ”MIG SOM LAPFAR” og ”VORES SOMMERLEJR”
+trøje af Mulle og et grønt læderbælte. Det tog jeg på, og så min laphue som jeg fik af Mogensen og min lille finske dolk jeg har fået af Else. Jeg havde mine blå fløjelsbukser på og gummistøvler og et tykt reb som lasso, så jeg lignede jo næsten en lap. Vi boede over gedestalden på høloftet og om sommeren i en lille lejer af mos vi havde bygget. Da jeg skulle hjem til Vejby om eftermiddagen, kørte Nash mig dertil på motorcykel. 
+En dag kørte Vips og mig til Mynge. Jonna var ikke hjemme da vi kom, men en mand sagde til os, at de var gået ud ad en markvej for fem minutter siden. Vi gik også ud af den markvej, men vi så ingen. Så gik vi en lille tur og kom forbi købmanden. Vips fik lyst til at ringe til Lasse om han var taget fra lejren, for det var på den tid han skulle komme hjem. Så ringede hun til ham og fik at vide at de måske var antaget for Lasse havde fået at vide af Jonna at Ekelund havde sagt det til hende. Vi ventede i Mynge til Lasse kom og så fulgtes vi hjem – På vejen mødte vi Jonna og gik med ind til hende. Et par dage efter kom Else pludselig op til os. Vi blev meget forbavsede da hun kom ind. Hun havde to breve i hånden hvor der stod at Vips og Lasse var antaget. Ih hvor blev de glade. Mens vi var der oppe i Vejby tissede Vipses kat Amon i sukkerskålen. Det er en dejlig kat. Den er 
+rød med hvid pels og så den en meget legesyg killing. Den sidste nat var Amon inde i stuen og om morgenen vækkede den mig ved at lege lidt med min næse. Hele morgenen havde vi travlt og da vi skulle afsted til toget, gik Lasse over hos Ellen og fik at vide hvormange klokken var. Det var slemt. Vores ur gik ikke rigtigt, så vi kom to minutter forsent itl toget selvom vi gik hurtigt til Vejby. 
+Godnat. Jeg skriver videre i morgen. Sov godt. 
+Godmorgen. Nu er det søndag, og Else spiller Musik af Telemann, det er morgenmusik, men Vips er utilfreds med det. Hun ville hellere have haft en anden en. Men nu kommer den hun ville have. Grø og Raja synger til, det er noget de ka lide. Itzi kvavler rundt på bordet, og pludselig begyndte hun at danse, det er første gang Itzi danser. Nå, jeg lovede at skrive videre om rejsen til København fra Vejby. Da vi så var i Vejby, fik vi at vide at det næste tog gik om tre timer. Så gik vi hen til en landevej, som vi mente gik til København, for så ville vi blaffe til hillerød der gik nemlig tog hver time. Men der kom kun fire biler den vej. Den første var en blomstervil, hvor manden venligt forklarede at vi ikke kunne være der for vognen var fuld af blomster. Den anden var en benzinbil, den tredje var fuld af børn. Den fjerde var en lille rød sportsvogn. Den kom mens Vips var inde hos en mand for at ringe til Gerda, at hun skulle sige til Else at vi ikke kom hjem for klokken fire og vi skulle have været hjemme klokken tov, for da ventede Else med mad. Vi kaldte på Vips og kun kom styrtende ud, men desværre kunne der kun være to til for uden manden der styrede. Vi havde nu ventet i tre timer ved den landevej og så skyndte vi os ned til stationen og kørte til København. Da vi kom hjem havde Else lavet mad. Gerda havde været der ovre hun var syg, men hun skulle alligevel i byen, så det gjorde ikke noget at hun skulle herover. Vi fik et stykke mad, med torskelever og så gik vi på Efterårsudstillingen og så Vipses og Lasses billeder. Jeg syntes det hele var noget skidt. Bagefter gik vi hen og så en fransk film den hed Fanfan og var sjov. Her har du en lille grønlænder-pige der hedder Akali. Du kan bruge hende som bogmrke. Nu ved jeg ikke hvad jeg skal skrive, det kan være at de andre også vil skrive et stykke. 
+Kærlige hilsener og milliarder af kys fra din Kari. 
+Brev 3 / til CHP fra Else Alfelt: 
+(Aurebeau 1952 Skrevet med CHP’s skrift. Oktober fordi pigerne også har skrevet til deres far)
+Kære Henning-mand / Ja, så må jeg være den der slutter, nu har både Vips og Kari skrevet deres – først tak for Brevet / Det er rigtigt at Efterårsudst. er meget trist, alt experimenterende – er udelukket taget i videste Forstand al Frihed – Agnete, Billes er et Lyspunkt og Heimans, Lasses også men så er det også udtømt – Jeg har afleveret Manuskribt til Katalog og Indbydelse i et \ håber han vil bytte glemte at berøre det, får Korrektur midt i denne Uge – sådan omtrent har jeg tænkt mig – 
+(Her er tegnet udkast til kataloget, inddelt i sider med placering af tekst og billeder). 
+Tror du det er godt – og synes du jeg skal have Priser i / jeg tror det vil virke mærkeligt sammen med de mere poetiske Titler – 
+Lasse og Vipse er lige gået til Toget / og i Morgen tidlig begynder jeg at male igen
+I Dag har jeg været inde hos Frk Salomonsen og betale 200 Kr til – jeg blev rykket – jeg havde taget dem fra – til Rejsepenge til dig – men hvad skulde jeg gøre / Jeg har talt med Dam, i håb om den Handel af din i Skagen, men nu er Manden rejst til Frankrig og før midten af December er han ikke hjemme / Jeg fik Akvarellerne, og har i Dag hentet Billedet hos Heidemann / Langå Jensen så mine Billeder, og hun sagde det passer slet ikke hvad de siger at du altid er ens / Jeg spurgte til mit Billede, om det hang samme Sted – om det ikke virkede lidt sart på det Sted, nä sagde de det er Egils der er blevet grove af Naboskabet, så det var da godt
+Jeg har været hos Marinus og spurgt ham om han havde nogen Ideer om ikke tradiosjonel Ophængning, han måtte gerne forsøge når jeg skulde hænge op – han skulle rejse bort omkring den 10 Nov. så nu får vi se – hvor stor Lysten er til Revolution hos ham – var i går hos Karen-Witt de har kasseret hende i År, nu er jeg spændt på at se Billedet – Flygtninge kaldte hun det. – Alle Kritikere roste Efterårsudst. – kun Schultz gav den kraftigt i Radioen, han har nu altid en selvstændig Mening, han beskyldte den for at mangle Sind – Alle jeg mødte derude hilste så pænt til dig, 
+Så tror jeg nok jeg slutter for denne Gang
+Kys igen og kærlige Hilsener
+Din Else/
+Det er sandt Karin fra Århus nu er blevet antaget med 4 Billeder de ser nu også godt ud / og Valentin med 1 – Mogensen blev kaseret og er meget ked af det / men Karen-Witt sagde, det har de rigtig godt af, at de ikke fik mit med -</t>
+  </si>
+  <si>
+    <t>1953-01-30</t>
+  </si>
+  <si>
+    <t>Danmark
+Vejby</t>
+  </si>
+  <si>
+    <t>Svend Winther</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") fra Vejby den 30. januar 1953 til Else, Henning og Kari. Brevet handler især om kunstsalg, planer om at flytte til Sverige og hverdagslivet i Vejby.
+Vibeke fortæller, at Fru Lomborg har købt et af de billeder, som tidligere var udstillet hos "Gosseren" i Hellerup. Fru Lomborg blev så begejstret for billedet, at hun ringede umiddelbart efter modtagelsen og talte længe i telefon om det. Hun har sendt 100 kr. som delbetaling og mangler endnu at betale 150 kr. Vibeke fornemmer desuden, at Fru Lomborg også er interesseret i at købe endnu et billede.
+Hun fortæller om en hyggelig weekend med gæster. Familien Winter, som Vibeke og Lasse tidligere havde boet hos i Blistrup, var på besøg sammen med Jón og Mirza og deres børn. Samværet drejede sig blandt andet om planerne om at flytte til Sverige.
+Flytteplanerne er nu blevet mere konkrete. Vibeke og Lasse har besluttet at flytte til Sverige, så snart de finder et passende hus, sandsynligvis i april eller maj. De håber senere at kunne hjælpe Else og Henning med at finde noget godt deroppe. Efter deres erfaring er de danske boliger, de har set på, ikke særligt attraktive. De planlægger kun at tage de mest nødvendige ejendele med og lade resten blive opbevaret eller skaffe det af vejen.
+Vibeke beskriver også det gode naboskab på savværket, hvor folk er hjælpsomme og endda tilbyder, at de kan vende tilbage, hvis Sverige-planerne ikke lykkes. Hun og Lasse bager selv brød og rundstykker og lever forholdsvis beskedent.
+Kunsten fylder fortsat meget i hverdagen. Vibeke har malet tre billeder, mens Lasse også er begyndt at male igen. De arbejder flittigt hver dag frem til sidst på eftermiddagen.
+Økonomien er stadig stram, men håndterbar. De skal betale en regning på 50 kr., men den lokale købmand er forstående og fleksibel, hvis betalingerne må vente lidt.
+Til sidst spørger Vibeke, om Else og Henning har fået sendt en legatansøgning af sted for hende. Hun har selv søgt nogle af Akademiets legater og oplyst, at pengene skal bruges til rejser i Norge og Sverige. Hun håber, at et eventuelt legat kan gøre det muligt at købe et hus i Sverige.
+Brevet afsluttes med kærlige hilsner og en invitation til, at Else, Henning og Kari kan komme på besøg, hvis de har tid, lyst og råd.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/TT7S</t>
+  </si>
+  <si>
+    <t>Vejby – den 30/1 1953
+Kære Else Henning og Kari 
+Kl. er 3. Lasse og mig sidder og drikker kaffe og uden for er det snevejr men vi har fin varme, og har det godt; jeg ved ikke om i ved det – men Fru Lomborg har jo købt det ene af de billeder i ved der var hos ham Gosseren i Hellerup. og i dag skrev hun og fortalte at hun var så glad for det; og hun ringede allerede samme aften, 2 min efter at hun havde fået billedet ind ad døren og sendt Ebbe op på Loftet efter søm; jo da ringede hun, og var helt tossed, af at hun måtte købe det, hun talte i Telefonen i næsten 12. min. så det må have været dyrt for hende, men hun ringer tit, - og vil snakker, med os, - og når hun ringer og vi ikke er hjemme; taler hun også i mange minutter med med hende Ellen her på Savværket – jo hun skev i dag, og sendte penge. 100 Kr. så mangler vi at få 150 Kr. og når hun har betalt det, er hun vist også intereseret i det andet, også til 400 Kr. så hun er jo en sjov en; her Lørdag Søndag har vi haft, Gæster, i ved Winther dem vi boede hos i Blistrup, og de sov her for de har jo en lille en; som de ikke kan cykle så meget med; og Jón og Mirza og deres børn og Lars og mig; med unger og os alle var vi 9. så vi havde det sjovt; vi er jo blevet en slags emigranter; vi de var jo inviteret for at vi kunne tale om det med Sverige; og nu er det altså i orden, vi rejser, lige så snart vi har fået hus der oppe; men det bliver først til April jo eller omkring maj – så kan Lasse og mig jo også finde noget bedre til jer der oppe, for vi har set på meget, men det er noget skit det
+her i Danmark, - men nu for vi se; vi vil kun tage, vores senge skabet og kisten og dyner med, - resten vil vi gemme eller smide væk. og dem her på Savværket er vældig flinke, for de siger at hvis vi ikke kan klare den der oppe i Sverige kan vi jo kommer her tilbage til næste Vinter igen; i går kom hun over og inviterede på the, og hun hade lige bagt en kage der fylte en hel bradepande; Lasse og mig bager også franskbød og rundstykker; jeg har malet 3 billeder; men det ene er vist ikke så godt endnu; Lasse er også flittig han er lige begynt at male; så vil jeg også; vil maler altid til Kl. 5. og så skal vi til Vejby og hæve de hundrede Kroner og betale regning på 50, det er en vældig flink Købmand, han siger altid at det kan udmærket vente lidt hvis det er vi står og har noget der er vigtigere, så det er jo fint; men vi siger jo, at vi hellere må betale; og så er han glad; og siger; i er jo flinke; Lars ryger næsten kun pibe; han siger; at det er slet ikke nødvendigt med alt de cigaretter; nå nu vil jeg slutte; har i sendt det ind om Legat til mig. – jeg har også søgt nogle af Akademiets; og skevet det er til en rejse til Norge og Sverige; og hvis Lars får; så rejser vi der op og har jo så råd til at købe hus; men lad os nu se, men jeg tro det er beds at være i Sverige alligevel; for der kan man nok få et stort hus; i stedet for noget møj her hjemme; nu håber jeg snart at høre fra jer, for i har da fået det brev om Legatet, nu mange 
+Kærlige Hilsner fra jeres Vipse
+Vi kommer ind til Hennings udstilling hvor når er det det
+Hvis i har lyst, tid og Penge – så kan i komme op og besøge os.</t>
+  </si>
+  <si>
+    <t>1953-03-17</t>
+  </si>
+  <si>
+    <t>Kari-Nina Pedersen
+Carl-Henning Pedersen </t>
+  </si>
+  <si>
+    <t>Else Alfelt
+William Scharff</t>
+  </si>
+  <si>
+    <t>Vipse takker for den fine fødselsdagsgave til Lasse, som netop er modtaget. Dagen før har familien fået et postkort fra Else, der opholder sig i Bergen. Samtidig fortæller Vipse, at de er i gang med at lede efter hus, men endnu ikke har fundet noget passende.
+Der berettes om en række dagligdags begivenheder: Vipse og Lars har sendt billeder til Herning i en kasse, som Lars selv har bygget af træ fra det lokale savværk. Om morgenen har en fiskehandler været forbi, og familien har købt seks røgede sild til én krone og netop spist dem.
+Brevet indeholder også en invitation til Kari og Henning om at komme på besøg den kommende lørdag. De er meget velkomne til at overnatte, hvis de medbringer sengetøj til den ene af dem, da familien kun har ekstra sengetøj til én gæst.
+Til sidst fortæller Vipse, at familien også skal skrive til Else og takke for hendes kort, og at Lars skal skrive fødselsdagsbrev til sin tvillingebror, da de har fødselsdag samme dag. Som en sidste nyhed nævnes, at Lars har modtaget et brev fra Scharff, som skriver, at han en dag gerne vil komme på besøg.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/wTqL</t>
+  </si>
+  <si>
+    <t>Vejby den 17/3 1953.
+Kære Kari og Henning.
+Tak for den fine fødselsdagsgave til Lasse; vi fik den i dag. Onsdag. I går fik vi Kort fra Bergen fra Else; vi var også ude og lede efter hus, i går; men fandt ikke noget i går men vi finder jo nok noget; i går sendte vi billeder til Herning; i en flot kasse Lars af nogle små bræder vi fik nede på savværket; i dag her til morgen kom der fiskehandler; vi købte 6. røgede sild for 1. Kr. så vi har lige spist dem; - kan i huske at jeg skrev det om min Tand; at den skulle trækkes ud; det er den ikke blevet; for da jeg ringede ind til Tandlægeskolen, og jeg fik at vide at jeg godt måtte få den trukket ud i Helsinge; gik tandpinen væk og jeg har ikke mærket spor til den siden - ! nå vi har også tænkt os om i vil her op på Lørdag og besøge os; for så er i velkomne; og i kan jo bliver her om natten; bare i tager sengetøj med til den ene; for vi har til een; nå nu vil jeg slutte; det blev bare et lille brev; vi skal også skrive til Else og sige tak for kortet vi fik og Lars skal skrive fødselsdagsbrev til sin bror; for de er jo tvillinger; og har så fødselsdag samme dag; men kom nu hvis i har lyst; det kunne være sjovt, hvis i ikke kan nå at skrive om i kommer eller ej, så er vi hjemme; hele Lørdagen; - nu mange Kærlige Hilsner, jeres 
+Vipse
+NB/Lars har fået et fint brev fra Scharff om at han en dag vil besøge os</t>
+  </si>
+  <si>
+    <t>1953-03-18</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/0HkO</t>
+  </si>
+  <si>
+    <t>Vejby 1953 
+Kære Else
+Tak for Kortet vi fik i går. i dag Søndag er Kari lige rejst hjem; hun kom i går og har så været her Lørdag Søndag; og da vi skulle følge hende til Vejby da hun skulle hjem; så vi en bil som vi syntes at kende; det var Lægens; der var ved at lede efter os; og de kørte os så lige til Station; og da vi kom der ned; lå Karis billet; her hjemme på skabet; så måtte vi køre her hjem igen og så blev Lægens Kone og mig og de 4 børn; her; og Lars og Lægen og Kari kørte ind til Vejby med Kari igen. så kørte vi ud og så på sommerhus til Lægen, de havde tænkt sig at leje et eller andet her oppe i nærheden; nu næste Søndag vil de komme igen; og tage steg med; og blive her hele dagen – Kari var vist meget inponeret; det er jo en bil der er 6 m lang; og et rigtigt dollargrin i grå og sort; og plads til 4 både forand og 4 bagved. 
+Kl er 9 nu; og vi har været inde i Vejby Lars og mig og købe, et stk. chokolade; for Lægens købte en af de Lyssestager vi lavede hos Johna i Julen; A.Propo. Johna og Ole blev meget glade da vi besøgte dem for et par dage siden; vi har jo ikke været der siden før Jul. – nå Lægens købte også nogle andre småting vi har lavet i Ler; vi fik da 30 Kr. ud af det; og fru Lomborg har købt det andet til 300 Kr. så det var fint, - i morgen Mandag skal jeg til Tandlægen i Helsinge; det gør meget ondt i den tand du ved; Lægen mente at det kunne være kæbehulebetændelse oven på at jeg har haf ondt i Halsen, og har haft lidt Influenxa; men jeg skulle tage varme omslag på i nat; - jeg vil ikke ofre 10 Kr. for at tage på tandlægeskolen; det har jeg heller ikke råd til
+så jeg vil bare ringe der ud og sige at det gør ondt i Tanden; og jeg ikke kan komme til København; og vil lade den trække ud i Helsinge; og så ikke have noget med den Tand at gøre mere; nå nu vil vi spise suppe vi har kogt på Oksekød; - nå men i morgen kan jeg jo skrive videre; - husk Lasses Fødselsdag med et Kort; han glæder sig sådan til sin Fødselsdag den 20. – god dag. Else; så er det Mandag jeg har haft ondt i Tanden hele Natten, men nu har jeg taget en af de piller jeg fik den gang, hvis jeg fik ondt i Tanden vi har ellers fået en fin Post i dag. 50 Kr. fra Fru Lomborg; og brev fra Scharff; til Lars om at han snart kom til Tisvilde og vil gerne se på Lasses Ting; og at han tænker tit på ham; og sådan; og at han savner ham på Akademiet; og vil hjælpe om han kan når han møder Lars' Ansøgninger om Legat: 
+du kan tro at det er fint vejr i dag, - nu når vi har spist vil vi tage over til Mirza og Jón; og spørge hvilken Tandlæge det er de har og om han er den bedste; i Helsinge, og så vil vi tage der ind og få den hevet ud; det kan da ikke vare læne; jeg hørte af Kari at i skal til Løkken når du kommer hjem; - så skal Lars og mig ud at køre med biler igen så det bliver sjovt; - da Kari kom havde hun et stort stk. spejepølse med og Kød til Hakkebøf og 3 store store apelsiner, og en . 10 kr; så det var vel nok fint; Lasse har lavet 10 smykker i moseeg; du skulle lige se dem de er vældig pæne; det er sådan nogle såm det han lavede til dig; og nu vil vi lige pusse dem efter; og lægge dem i en pakke og sende dem ind til Byen; og se om de kan sælges, for 15.Kr. til os pr. stk. ellers vil vi ikke sælge dem; så vil vi bare have dem og bruge dem såm gaver; 
+Fuglen Schasja sidder og pusser sig – og Ammon liger lige i en solstribe på gulvet; Lars Læser i Gøsta Berlins Saga. og er langt inde i den; Lægens var så glade for at Gardinerne de gav os; var i brug; at de sagte; at vi skulle bare sige om der er andre ting vi trænger til; for de er da glade for at kunne hjælpe, om de kan; - jeg ved ikke om du kan huske den lyserøde gård – vi går forbi når man går til Rytters; den stod jo tom; og så skrev Winter at han havde brug for et stort arbejdsrum; og sådan; så kom manden der ejede den; og sagte tak for brevet; det kan hvist gå i orden; så nu er de lejere; hvist også uden husleje, en at manden for nogle små ting han har lavet, - så når de har held; tæn-ker Lars og jeg at skrive til Lordt Winset; i England; og tale til ham om Hederhill til os to at bo i -. men lad os nu se. 
+nå nu vil jeg ikke skrive mere denne gang; jeg vil ind og have den tand ud; for det gør ondt; 
+-nu mange Kærlige Hilsner
+og hav det godt.
+fra din Vipse
+Lasse skriver lidt her.
+Kære Else
+Ja, Vipse har jo skrevet om det helle, så jeg ville håbe at du har det godt og får malet meget – i Norge, og vi glæder os til at se dig herop igen når du kommer hjem – så du kan se det vi har arbejdet med. (og høre vad du synes om det
+Da vi var hos Erik og Annes fik vi at vide at Henning var gået ud af den Fri de havde set læst det i avisen – Det var fint gjort, det var en dårlig udstilling den er jo også døden nær – så der er jo ingen grund til at pumpe frisk blod i en død ting, men nu håber jeg at du har det godt – Vipse og jeg går det jo fint med – 
+Kærlig hilsen fra Vipse 
+og Lars</t>
+  </si>
+  <si>
+    <t>1953-03-21</t>
+  </si>
+  <si>
+    <t>Rikke H. 
+Kari-Nina Pedersen
+Carl-Henning Pedersen 
+William Scharff
+Svend Winther
+Lars  Åkirke</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Vibeke ("Vipse") til Else i 1953, mens Else opholder sig på Lysebu i Norge. Brevet giver et levende billede af hverdagen i Vejby og af Vibeke og Lasses planer for fremtiden.
+Vibeke takker for Elses kort og breve og fortæller, at hun netop modtog det seneste kort på stationen, da hun og Lars (Lasse) sendte fire af hans billeder til en kunstcirkel i Herning. De håber på salg og ser spændt frem til afgørelsen den 1. april. Hun fortæller også, at Lars har modtaget et opmuntrende brev fra Scharff (sandsynligvis maleren William Scharff), som har lovet at komme og besøge dem for at se hans billeder.
+Vibeke og Lars er aktivt i gang med at lede efter et hus, men har endnu ikke fundet noget passende. De undersøger både muligheder i Danmark og Sverige og har blandt andet skrevet til Rikke om boligforhold i Sverige. Samtidig overvejer de, om de måske kan overtage huset, hvor familien Winter bor.
+Økonomien er stadig et vigtigt tema. Lasse har modtaget 20 kroner i fødselsdagsgave fra Kari og Henning, som skal bruges til at holde fødselsdag for. Vibeke har straks skrevet og inviteret dem til at komme på besøg i weekenden.
+Hun fortæller også om de mange små glæder i hverdagen: billige røgede sild, forårssol, cykelture på jagt efter huse og en hyggelig invitation til te og hørespil hos en venlig dame ved navn fru Kølner, som ejer et gartneri.
+Både Vibeke og Lars arbejder flittigt kunstnerisk. Vibeke har lavet seks nye tegninger, som hun er tilfreds med, mens Lars har produceret omkring ni nye arbejder.</t>
+  </si>
+  <si>
+    <t>https://eachpa.ktdk.dk/d/yB7R</t>
+  </si>
+  <si>
+    <t>1953 (CHP’s skrift)
+Kære Else;
+tak for Kortene; og brevet; det var fint, det sidste kort fik på stationen i går, da vi sendte 4 af Lars billeder til en Kunstcirkel i Herning; så nu er vi spændt, 1 April vil man så få at vide om man har solgt; og pengene for man den 1 maj - . Lars har fået et fint brev fra Scharff om at han en dag vil besøge os og se på Lars billeder. I går var vi ude og se på huse; men fandt ikke noget; vi ville bo i. Lasse har i dag fået fødselsdagsgave fra Kari og Henning 29 Kr. til at holde fødseldag for; det var fint. jeg har lige skrevet hjem til dem og inviteret dem her op på Lørdag Søndag. vi har lige spist 3 røgede sild hver de kostede .en Kr. få 6 så det var fint – jeg skrev til Rikke og spurgte om hvordan med Hus i Sverige; hun var sød og jeg har fået svar; jeg sender det med; så du kan læse det, vi har truffet en sød dame der hedder Kølner; som ejer et Gartnerri hvor vi købte æbler; i går inviterede hun på Hørespil i Radioen og The; så det var sjovt; - i dag skinder solen så dejligt så vi skal nok ud og cykle igen og se på huse; vi har taget nogle tulipanplanter ind men; de vil ikke springe ud; vi fyre endnu; i går prøvede vi at lade være; men det var vel nok kolt; måske kan vi få det Hus, Winthers bor i; vi vil se ad; men vi ved ikke rigtigt om det ligger så godt; men lad os nu se; jeg har 6 nye tegninger pæne alle 6. og Lars har lavet 9 eller sådan noget; - Aman er begynt at få lov at gå ud, for den er blevet stor kan du tro: nå nu vil jeg slutte; det bliver et længere brev; næste gang – men vi skal ind til stationen – så har du det Fredag. Kærlig Hilsen din Vipse
+(Langs med højre side er skrevet nedefra og opefter):
+der er ikke plads til Lars….
+(Lars skriver øverst på siden på hovedet):
+Kære Else. Tak Kortene – det ser dejligt ud der hvor du har været – Vipse og jeg har i de sidste dage været ude og søge hus, men har nu ikke funen noget. Vi glæder os begge til at se dig igen – håber at du har det godt. Kærlig hilsen fra Lars</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -320,59 +646,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ZfYC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://eachpa.ktdk.dk/d/qOvB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/ZfYC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/mrTS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/CLD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/uVeY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/RjSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/e616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/eQSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/sC8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/TT7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/wTqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/0HkO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://eachpa.ktdk.dk/d/yB7R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -563,51 +889,433 @@
         <v>37</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>43</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>98</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
+    <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>